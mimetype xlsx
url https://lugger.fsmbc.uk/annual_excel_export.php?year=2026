--- v1 (2026-03-10)
+++ v2 (2026-04-30)
@@ -18,354 +18,465 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LP" sheetId="1" r:id="rId4"/>
     <sheet name="LP Time" sheetId="2" r:id="rId5"/>
     <sheet name="HP" sheetId="3" r:id="rId6"/>
     <sheet name="HP Time" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="326">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="460">
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Entrant</t>
   </si>
   <si>
     <t>Points</t>
   </si>
   <si>
-    <t>Martin Duffus</t>
+    <t>Chris Hare</t>
   </si>
   <si>
     <t>Winter Series 1 of 4
 08/11/2025</t>
   </si>
   <si>
     <t xml:space="preserve">
 Race 1</t>
   </si>
   <si>
     <t xml:space="preserve">
 Race 2</t>
   </si>
   <si>
     <t xml:space="preserve">
 Race 3</t>
   </si>
   <si>
     <t>Winter Series 2 of 4
 23/11/2025</t>
   </si>
   <si>
     <t>Winter Series 4 of 4
 21/12/2025</t>
   </si>
   <si>
     <t>New Year Series 1 of 4
 04/01/2026</t>
   </si>
   <si>
     <t>New Year Series 2 of 4
 18/01/2026</t>
   </si>
   <si>
     <t>New Year Series 3 of 4
 08/02/2026</t>
   </si>
   <si>
     <t>New Year Series 4 of 4
 22/02/2026</t>
   </si>
   <si>
-    <t>Chris Hare</t>
+    <t>Roughay Bowl 1
+21/03/2026</t>
+  </si>
+  <si>
+    <t>Roughay Bowl 2
+22/03/2026</t>
+  </si>
+  <si>
+    <t>Lugger Spring Series 1
+05/04/2026</t>
+  </si>
+  <si>
+    <t>Lugger Spring Series 2
+19/04/2026</t>
+  </si>
+  <si>
+    <t>Martin Duffus</t>
   </si>
   <si>
     <t>Kevin Abbott</t>
   </si>
   <si>
+    <t>Bob Close</t>
+  </si>
+  <si>
     <t>Laurie Curle</t>
   </si>
   <si>
-    <t>Bob Close</t>
+    <t>Richard Payne</t>
   </si>
   <si>
     <t>Tony Cleal</t>
   </si>
   <si>
-    <t>Richard Payne</t>
-[...1 lines deleted...]
-  <si>
     <t>Chris Brown</t>
   </si>
   <si>
+    <t>Mark Jones</t>
+  </si>
+  <si>
+    <t>Paul Limburn</t>
+  </si>
+  <si>
+    <t>Nick How</t>
+  </si>
+  <si>
     <t>Phil Walden</t>
   </si>
   <si>
-    <t>Mark Jones</t>
-[...4 lines deleted...]
-  <si>
     <t>John Herbert</t>
   </si>
   <si>
-    <t>Paul Limburn</t>
+    <t>Andy Adamcyk</t>
+  </si>
+  <si>
+    <t>Guest - Chris</t>
   </si>
   <si>
     <t>Line Position (2026)</t>
   </si>
   <si>
     <t>Winter Series 1 of 4
 08/11/2025
 Race 1</t>
   </si>
   <si>
     <t>Elapsed</t>
   </si>
   <si>
-    <t>00:23:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Code</t>
+  </si>
+  <si>
+    <t>DNC</t>
   </si>
   <si>
     <t>Winter Series 1 of 4
 08/11/2025
 Race 2</t>
   </si>
   <si>
-    <t>00:11:49</t>
-[...1 lines deleted...]
-  <si>
     <t>Winter Series 1 of 4
 08/11/2025
 Race 3</t>
   </si>
   <si>
-    <t>00:21:02</t>
-[...1 lines deleted...]
-  <si>
     <t>Winter Series 2 of 4
 23/11/2025
 Race 1</t>
   </si>
   <si>
-    <t>00:24:35</t>
+    <t>00:25:33</t>
   </si>
   <si>
     <t>Winter Series 2 of 4
 23/11/2025
 Race 2</t>
   </si>
   <si>
-    <t>00:35:54</t>
+    <t>00:36:31</t>
   </si>
   <si>
     <t>Winter Series 2 of 4
 23/11/2025
 Race 3</t>
   </si>
   <si>
-    <t>00:20:48</t>
+    <t>00:19:46</t>
   </si>
   <si>
     <t>Winter Series 4 of 4
 21/12/2025
 Race 1</t>
   </si>
   <si>
-    <t>00:21:16</t>
-[...1 lines deleted...]
-  <si>
     <t>Winter Series 4 of 4
 21/12/2025
 Race 2</t>
   </si>
   <si>
-    <t>00:29:28</t>
-[...1 lines deleted...]
-  <si>
     <t>Winter Series 4 of 4
 21/12/2025
 Race 3</t>
   </si>
   <si>
-    <t>00:26:25</t>
-[...1 lines deleted...]
-  <si>
     <t>New Year Series 1 of 4
 04/01/2026
 Race 1</t>
   </si>
   <si>
-    <t>00:34:56</t>
+    <t>00:37:01</t>
   </si>
   <si>
     <t>New Year Series 1 of 4
 04/01/2026
 Race 2</t>
   </si>
   <si>
-    <t>00:13:55</t>
+    <t>00:12:23</t>
   </si>
   <si>
     <t>New Year Series 1 of 4
 04/01/2026
 Race 3</t>
   </si>
   <si>
-    <t>00:20:07</t>
+    <t>00:17:37</t>
   </si>
   <si>
     <t>New Year Series 2 of 4
 18/01/2026
 Race 1</t>
   </si>
   <si>
-    <t>DNC</t>
+    <t>00:30:41</t>
   </si>
   <si>
     <t>New Year Series 2 of 4
 18/01/2026
 Race 2</t>
   </si>
   <si>
+    <t>00:19:44</t>
+  </si>
+  <si>
     <t>New Year Series 2 of 4
 18/01/2026
 Race 3</t>
   </si>
   <si>
+    <t>00:19:52</t>
+  </si>
+  <si>
     <t>New Year Series 3 of 4
 08/02/2026
 Race 1</t>
   </si>
   <si>
-    <t>00:28:32</t>
+    <t>00:28:07</t>
   </si>
   <si>
     <t>New Year Series 3 of 4
 08/02/2026
 Race 2</t>
   </si>
   <si>
-    <t>00:15:08</t>
+    <t>00:15:20</t>
   </si>
   <si>
     <t>New Year Series 3 of 4
 08/02/2026
 Race 3</t>
   </si>
   <si>
-    <t>00:14:21</t>
+    <t>00:14:30</t>
   </si>
   <si>
     <t>New Year Series 4 of 4
 22/02/2026
 Race 1</t>
   </si>
   <si>
-    <t>00:19:38</t>
+    <t>RET</t>
   </si>
   <si>
     <t>New Year Series 4 of 4
 22/02/2026
 Race 2</t>
   </si>
   <si>
-    <t>00:17:27</t>
+    <t>00:17:16</t>
   </si>
   <si>
     <t>New Year Series 4 of 4
 22/02/2026
 Race 3</t>
   </si>
   <si>
+    <t>00:15:33</t>
+  </si>
+  <si>
+    <t>Roughay Bowl 1
+21/03/2026
+Race 1</t>
+  </si>
+  <si>
+    <t>00:34:52</t>
+  </si>
+  <si>
+    <t>Roughay Bowl 1
+21/03/2026
+Race 2</t>
+  </si>
+  <si>
+    <t>00:44:18</t>
+  </si>
+  <si>
+    <t>Roughay Bowl 2
+22/03/2026
+Race 1</t>
+  </si>
+  <si>
+    <t>00:27:59</t>
+  </si>
+  <si>
+    <t>Roughay Bowl 2
+22/03/2026
+Race 2</t>
+  </si>
+  <si>
+    <t>00:24:12</t>
+  </si>
+  <si>
+    <t>Roughay Bowl 2
+22/03/2026
+Race 3</t>
+  </si>
+  <si>
+    <t>00:26:56</t>
+  </si>
+  <si>
+    <t>Lugger Spring Series 1
+05/04/2026
+Race 1</t>
+  </si>
+  <si>
+    <t>00:28:10</t>
+  </si>
+  <si>
+    <t>Lugger Spring Series 1
+05/04/2026
+Race 2</t>
+  </si>
+  <si>
+    <t>00:27:53</t>
+  </si>
+  <si>
+    <t>Lugger Spring Series 1
+05/04/2026
+Race 3</t>
+  </si>
+  <si>
+    <t>00:25:34</t>
+  </si>
+  <si>
+    <t>Lugger Spring Series 2
+19/04/2026
+Race 1</t>
+  </si>
+  <si>
+    <t>Lugger Spring Series 2
+19/04/2026
+Race 2</t>
+  </si>
+  <si>
+    <t>00:23:00</t>
+  </si>
+  <si>
+    <t>00:11:49</t>
+  </si>
+  <si>
+    <t>00:21:02</t>
+  </si>
+  <si>
+    <t>00:24:35</t>
+  </si>
+  <si>
+    <t>00:35:54</t>
+  </si>
+  <si>
+    <t>00:20:48</t>
+  </si>
+  <si>
+    <t>00:21:16</t>
+  </si>
+  <si>
+    <t>00:29:28</t>
+  </si>
+  <si>
+    <t>00:26:25</t>
+  </si>
+  <si>
+    <t>00:34:56</t>
+  </si>
+  <si>
+    <t>00:13:55</t>
+  </si>
+  <si>
+    <t>00:20:07</t>
+  </si>
+  <si>
+    <t>00:28:32</t>
+  </si>
+  <si>
+    <t>00:15:08</t>
+  </si>
+  <si>
+    <t>00:14:21</t>
+  </si>
+  <si>
+    <t>00:19:38</t>
+  </si>
+  <si>
+    <t>00:17:27</t>
+  </si>
+  <si>
     <t>00:15:17</t>
   </si>
   <si>
-    <t>00:25:33</t>
-[...41 lines deleted...]
-    <t>00:15:33</t>
+    <t>00:35:21</t>
+  </si>
+  <si>
+    <t>00:44:26</t>
+  </si>
+  <si>
+    <t>00:30:56</t>
+  </si>
+  <si>
+    <t>00:26:06</t>
+  </si>
+  <si>
+    <t>00:28:28</t>
   </si>
   <si>
     <t>00:24:00</t>
   </si>
   <si>
     <t>00:12:38</t>
   </si>
   <si>
     <t>00:20:02</t>
   </si>
   <si>
     <t>00:27:52</t>
   </si>
   <si>
     <t>00:38:19</t>
   </si>
   <si>
     <t>00:20:13</t>
   </si>
   <si>
     <t>00:22:20</t>
   </si>
   <si>
     <t>00:30:02</t>
   </si>
@@ -381,50 +492,146 @@
   <si>
     <t>00:31:36</t>
   </si>
   <si>
     <t>00:18:37</t>
   </si>
   <si>
     <t>00:22:12</t>
   </si>
   <si>
     <t>00:34:49</t>
   </si>
   <si>
     <t>00:13:53</t>
   </si>
   <si>
     <t>00:20:18</t>
   </si>
   <si>
     <t>00:18:33</t>
   </si>
   <si>
     <t>00:16:02</t>
   </si>
   <si>
+    <t>00:29:29</t>
+  </si>
+  <si>
+    <t>00:26:44</t>
+  </si>
+  <si>
+    <t>00:30:38</t>
+  </si>
+  <si>
+    <t>00:35:03</t>
+  </si>
+  <si>
+    <t>00:27:54</t>
+  </si>
+  <si>
+    <t>00:21:32</t>
+  </si>
+  <si>
+    <t>00:12:53</t>
+  </si>
+  <si>
+    <t>00:21:40</t>
+  </si>
+  <si>
+    <t>00:27:20</t>
+  </si>
+  <si>
+    <t>00:39:57</t>
+  </si>
+  <si>
+    <t>00:21:54</t>
+  </si>
+  <si>
+    <t>00:21:20</t>
+  </si>
+  <si>
+    <t>00:31:15</t>
+  </si>
+  <si>
+    <t>00:29:22</t>
+  </si>
+  <si>
+    <t>00:33:40</t>
+  </si>
+  <si>
+    <t>00:22:52</t>
+  </si>
+  <si>
+    <t>00:33:53</t>
+  </si>
+  <si>
+    <t>00:16:17</t>
+  </si>
+  <si>
+    <t>00:16:24</t>
+  </si>
+  <si>
+    <t>00:18:56</t>
+  </si>
+  <si>
+    <t>00:18:07</t>
+  </si>
+  <si>
+    <t>00:15:53</t>
+  </si>
+  <si>
+    <t>00:33:16</t>
+  </si>
+  <si>
+    <t>00:42:05</t>
+  </si>
+  <si>
+    <t>00:33:49</t>
+  </si>
+  <si>
+    <t>00:27:46</t>
+  </si>
+  <si>
+    <t>00:30:46</t>
+  </si>
+  <si>
+    <t>00:30:05</t>
+  </si>
+  <si>
+    <t>00:25:54</t>
+  </si>
+  <si>
+    <t>00:25:28</t>
+  </si>
+  <si>
+    <t>00:36:07</t>
+  </si>
+  <si>
+    <t>00:29:14</t>
+  </si>
+  <si>
     <t>00:26:05</t>
   </si>
   <si>
     <t>00:12:22</t>
   </si>
   <si>
     <t>00:22:00</t>
   </si>
   <si>
     <t>00:30:10</t>
   </si>
   <si>
     <t>00:39:40</t>
   </si>
   <si>
     <t>00:21:43</t>
   </si>
   <si>
     <t>00:20:52</t>
   </si>
   <si>
     <t>00:27:01</t>
   </si>
   <si>
     <t>00:27:55</t>
@@ -441,237 +648,270 @@
   <si>
     <t>00:32:58</t>
   </si>
   <si>
     <t>00:22:23</t>
   </si>
   <si>
     <t>00:20:32</t>
   </si>
   <si>
     <t>00:15:55</t>
   </si>
   <si>
     <t>00:15:34</t>
   </si>
   <si>
     <t>00:21:26</t>
   </si>
   <si>
     <t>00:18:54</t>
   </si>
   <si>
     <t>00:15:54</t>
   </si>
   <si>
-    <t>00:21:32</t>
-[...47 lines deleted...]
-    <t>00:15:53</t>
+    <t>00:30:37</t>
+  </si>
+  <si>
+    <t>00:28:48</t>
+  </si>
+  <si>
+    <t>00:28:24</t>
+  </si>
+  <si>
+    <t>00:35:51</t>
+  </si>
+  <si>
+    <t>00:21:59</t>
+  </si>
+  <si>
+    <t>00:13:20</t>
+  </si>
+  <si>
+    <t>00:25:32</t>
+  </si>
+  <si>
+    <t>00:39:50</t>
+  </si>
+  <si>
+    <t>00:23:18</t>
+  </si>
+  <si>
+    <t>00:20:43</t>
+  </si>
+  <si>
+    <t>00:18:59</t>
+  </si>
+  <si>
+    <t>00:33:20</t>
+  </si>
+  <si>
+    <t>00:57:40</t>
+  </si>
+  <si>
+    <t>00:33:37</t>
+  </si>
+  <si>
+    <t>00:27:19</t>
+  </si>
+  <si>
+    <t>00:30:09</t>
+  </si>
+  <si>
+    <t>00:30:49</t>
+  </si>
+  <si>
+    <t>00:26:20</t>
+  </si>
+  <si>
+    <t>00:28:25</t>
   </si>
   <si>
     <t>00:24:45</t>
   </si>
   <si>
     <t>00:35:46</t>
   </si>
   <si>
     <t>00:20:29</t>
   </si>
   <si>
     <t>00:18:09</t>
   </si>
   <si>
     <t>00:24:48</t>
   </si>
   <si>
     <t>00:25:23</t>
   </si>
   <si>
     <t>00:19:10</t>
   </si>
   <si>
-    <t>00:21:59</t>
-[...17 lines deleted...]
-    <t>00:18:59</t>
+    <t>00:33:50</t>
+  </si>
+  <si>
+    <t>00:25:05</t>
   </si>
   <si>
     <t>00:31:39</t>
   </si>
   <si>
     <t>00:41:24</t>
   </si>
   <si>
     <t>DNS</t>
   </si>
   <si>
     <t>00:37:17</t>
   </si>
   <si>
     <t>00:21:05</t>
   </si>
   <si>
-    <t>00:25:05</t>
-[...1 lines deleted...]
-  <si>
     <t>DNF</t>
   </si>
   <si>
     <t>00:18:49</t>
   </si>
   <si>
     <t>00:16:25</t>
   </si>
   <si>
+    <t>00:34:08</t>
+  </si>
+  <si>
+    <t>00:37:48</t>
+  </si>
+  <si>
+    <t>00:33:33</t>
+  </si>
+  <si>
+    <t>00:20:54</t>
+  </si>
+  <si>
+    <t>00:32:04</t>
+  </si>
+  <si>
+    <t>00:30:36</t>
+  </si>
+  <si>
+    <t>00:32:15</t>
+  </si>
+  <si>
+    <t>00:15:49</t>
+  </si>
+  <si>
+    <t>00:16:27</t>
+  </si>
+  <si>
+    <t>00:36:43</t>
+  </si>
+  <si>
+    <t>00:46:40</t>
+  </si>
+  <si>
+    <t>00:31:33</t>
+  </si>
+  <si>
+    <t>00:28:30</t>
+  </si>
+  <si>
+    <t>00:31:47</t>
+  </si>
+  <si>
+    <t>00:16:38</t>
+  </si>
+  <si>
+    <t>00:13:05</t>
+  </si>
+  <si>
+    <t>00:22:32</t>
+  </si>
+  <si>
+    <t>00:32:30</t>
+  </si>
+  <si>
+    <t>00:41:11</t>
+  </si>
+  <si>
+    <t>00:27:05</t>
+  </si>
+  <si>
+    <t>00:20:35</t>
+  </si>
+  <si>
+    <t>00:21:12</t>
+  </si>
+  <si>
+    <t>00:22:39</t>
+  </si>
+  <si>
+    <t>00:16:31</t>
+  </si>
+  <si>
+    <t>00:16:26</t>
+  </si>
+  <si>
+    <t>00:33:10</t>
+  </si>
+  <si>
+    <t>00:26:43</t>
+  </si>
+  <si>
+    <t>00:29:58</t>
+  </si>
+  <si>
     <t>00:21:58</t>
   </si>
   <si>
-    <t>00:27:59</t>
-[...1 lines deleted...]
-  <si>
     <t>00:27:03</t>
   </si>
   <si>
     <t>00:15:13</t>
   </si>
   <si>
     <t>00:19:19</t>
   </si>
   <si>
-    <t>00:20:54</t>
-[...32 lines deleted...]
-    <t>00:16:26</t>
+    <t>00:36:34</t>
+  </si>
+  <si>
+    <t>00:30:03</t>
   </si>
   <si>
     <t>00:16:23</t>
   </si>
   <si>
     <t>00:13:32</t>
   </si>
   <si>
     <t>00:18:00</t>
   </si>
   <si>
-    <t>00:16:38</t>
-[...5 lines deleted...]
-    <t>00:22:32</t>
+    <t>00:59:25</t>
   </si>
   <si>
     <t>Handicap Position (2026)</t>
   </si>
   <si>
     <t>H Factor</t>
   </si>
   <si>
     <t>00:24:17.576</t>
   </si>
   <si>
     <t>00:11:31.068</t>
   </si>
   <si>
     <t>00:20:29.393</t>
   </si>
   <si>
     <t>00:27:59.035</t>
   </si>
   <si>
     <t>00:36:47.792</t>
   </si>
   <si>
     <t>00:20:08.719</t>
   </si>
@@ -699,50 +939,149 @@
   <si>
     <t>00:21:24.061</t>
   </si>
   <si>
     <t>00:19:37.932</t>
   </si>
   <si>
     <t>00:30:25.710</t>
   </si>
   <si>
     <t>00:15:19.595</t>
   </si>
   <si>
     <t>00:14:59.374</t>
   </si>
   <si>
     <t>00:20:55.246</t>
   </si>
   <si>
     <t>00:18:26.881</t>
   </si>
   <si>
     <t>00:15:31.185</t>
   </si>
   <si>
+    <t>00:30:02.040</t>
+  </si>
+  <si>
+    <t>00:28:15.114</t>
+  </si>
+  <si>
+    <t>00:27:51.571</t>
+  </si>
+  <si>
+    <t>00:34:42.486</t>
+  </si>
+  <si>
+    <t>00:27:52.959</t>
+  </si>
+  <si>
+    <t>00:21:06.542</t>
+  </si>
+  <si>
+    <t>00:12:37.768</t>
+  </si>
+  <si>
+    <t>00:21:14.384</t>
+  </si>
+  <si>
+    <t>00:27:06.822</t>
+  </si>
+  <si>
+    <t>00:39:37.740</t>
+  </si>
+  <si>
+    <t>00:21:43.442</t>
+  </si>
+  <si>
+    <t>00:21:01.332</t>
+  </si>
+  <si>
+    <t>00:30:47.654</t>
+  </si>
+  <si>
+    <t>00:28:56.302</t>
+  </si>
+  <si>
+    <t>00:33:14.864</t>
+  </si>
+  <si>
+    <t>00:20:02.844</t>
+  </si>
+  <si>
+    <t>00:22:34.927</t>
+  </si>
+  <si>
+    <t>00:33:03.027</t>
+  </si>
+  <si>
+    <t>00:15:52.984</t>
+  </si>
+  <si>
+    <t>00:15:59.812</t>
+  </si>
+  <si>
+    <t>00:18:20.561</t>
+  </si>
+  <si>
+    <t>00:17:33.090</t>
+  </si>
+  <si>
+    <t>00:15:23.270</t>
+  </si>
+  <si>
+    <t>00:32:22.579</t>
+  </si>
+  <si>
+    <t>00:40:57.420</t>
+  </si>
+  <si>
+    <t>00:33:32.497</t>
+  </si>
+  <si>
+    <t>00:27:32.449</t>
+  </si>
+  <si>
+    <t>00:30:30.985</t>
+  </si>
+  <si>
+    <t>00:29:47.482</t>
+  </si>
+  <si>
+    <t>00:25:38.918</t>
+  </si>
+  <si>
+    <t>00:25:13.170</t>
+  </si>
+  <si>
+    <t>00:36:19.203</t>
+  </si>
+  <si>
+    <t>00:29:23.877</t>
+  </si>
+  <si>
     <t>00:24:46.068</t>
   </si>
   <si>
     <t>00:13:02.249</t>
   </si>
   <si>
     <t>00:20:40.454</t>
   </si>
   <si>
     <t>00:28:06.333</t>
   </si>
   <si>
     <t>00:38:38.709</t>
   </si>
   <si>
     <t>00:20:23.398</t>
   </si>
   <si>
     <t>00:22:14.262</t>
   </si>
   <si>
     <t>00:29:54.284</t>
   </si>
   <si>
     <t>00:27:41.854</t>
@@ -759,50 +1098,65 @@
   <si>
     <t>00:31:35.810</t>
   </si>
   <si>
     <t>00:18:36.888</t>
   </si>
   <si>
     <t>00:22:11.866</t>
   </si>
   <si>
     <t>00:35:06.483</t>
   </si>
   <si>
     <t>00:13:59.971</t>
   </si>
   <si>
     <t>00:20:32.918</t>
   </si>
   <si>
     <t>00:18:46.632</t>
   </si>
   <si>
     <t>00:16:13.782</t>
   </si>
   <si>
+    <t>00:29:44.705</t>
+  </si>
+  <si>
+    <t>00:26:58.240</t>
+  </si>
+  <si>
+    <t>00:30:54.317</t>
+  </si>
+  <si>
+    <t>00:35:36.977</t>
+  </si>
+  <si>
+    <t>00:28:21.046</t>
+  </si>
+  <si>
     <t>00:23:55.705</t>
   </si>
   <si>
     <t>00:12:17.619</t>
   </si>
   <si>
     <t>00:21:52.942</t>
   </si>
   <si>
     <t>00:25:38.862</t>
   </si>
   <si>
     <t>00:37:27.261</t>
   </si>
   <si>
     <t>00:21:42.034</t>
   </si>
   <si>
     <t>00:22:05.852</t>
   </si>
   <si>
     <t>00:30:37.073</t>
   </si>
   <si>
     <t>00:27:26.924</t>
@@ -813,285 +1167,357 @@
   <si>
     <t>00:14:10.825</t>
   </si>
   <si>
     <t>00:20:29.875</t>
   </si>
   <si>
     <t>00:28:59.660</t>
   </si>
   <si>
     <t>00:15:22.670</t>
   </si>
   <si>
     <t>00:14:34.911</t>
   </si>
   <si>
     <t>00:20:13.557</t>
   </si>
   <si>
     <t>00:17:58.603</t>
   </si>
   <si>
     <t>00:15:44.679</t>
   </si>
   <si>
-    <t>00:21:06.542</t>
-[...50 lines deleted...]
-    <t>00:15:23.270</t>
+    <t>00:36:35.197</t>
+  </si>
+  <si>
+    <t>00:45:59.263</t>
+  </si>
+  <si>
+    <t>00:31:43.199</t>
+  </si>
+  <si>
+    <t>00:26:45.824</t>
+  </si>
+  <si>
+    <t>00:29:11.435</t>
   </si>
   <si>
     <t>00:27:27.855</t>
   </si>
   <si>
     <t>00:39:15.154</t>
   </si>
   <si>
     <t>00:21:14.857</t>
   </si>
   <si>
     <t>00:39:59.265</t>
   </si>
   <si>
     <t>00:13:22.635</t>
   </si>
   <si>
     <t>00:19:01.838</t>
   </si>
   <si>
     <t>00:32:37.469</t>
   </si>
   <si>
     <t>00:20:58.904</t>
   </si>
   <si>
     <t>00:21:07.410</t>
   </si>
   <si>
     <t>00:30:00.619</t>
   </si>
   <si>
     <t>00:16:21.961</t>
   </si>
   <si>
     <t>00:15:28.594</t>
   </si>
   <si>
     <t>00:18:19.087</t>
   </si>
   <si>
     <t>00:16:29.815</t>
   </si>
   <si>
+    <t>00:36:48.148</t>
+  </si>
+  <si>
+    <t>00:46:45.573</t>
+  </si>
+  <si>
+    <t>00:29:19.036</t>
+  </si>
+  <si>
+    <t>00:25:21.215</t>
+  </si>
+  <si>
+    <t>00:28:13.033</t>
+  </si>
+  <si>
+    <t>00:29:47.981</t>
+  </si>
+  <si>
+    <t>00:29:29.995</t>
+  </si>
+  <si>
+    <t>00:27:02.936</t>
+  </si>
+  <si>
+    <t>00:21:06.077</t>
+  </si>
+  <si>
+    <t>00:12:47.901</t>
+  </si>
+  <si>
+    <t>00:24:30.531</t>
+  </si>
+  <si>
+    <t>00:25:24.499</t>
+  </si>
+  <si>
+    <t>00:37:27.719</t>
+  </si>
+  <si>
+    <t>00:21:54.774</t>
+  </si>
+  <si>
+    <t>00:19:29.552</t>
+  </si>
+  <si>
+    <t>00:17:51.697</t>
+  </si>
+  <si>
+    <t>00:31:42.768</t>
+  </si>
+  <si>
+    <t>00:54:51.789</t>
+  </si>
+  <si>
+    <t>00:31:38.174</t>
+  </si>
+  <si>
+    <t>00:25:42.443</t>
+  </si>
+  <si>
+    <t>00:28:22.428</t>
+  </si>
+  <si>
+    <t>00:29:04.339</t>
+  </si>
+  <si>
+    <t>00:24:50.566</t>
+  </si>
+  <si>
+    <t>00:26:48.490</t>
+  </si>
+  <si>
     <t>00:26:39.696</t>
   </si>
   <si>
     <t>00:34:52.494</t>
   </si>
   <si>
     <t>00:31:12.906</t>
   </si>
   <si>
     <t>00:17:39.109</t>
   </si>
   <si>
     <t>00:21:00.046</t>
   </si>
   <si>
     <t>00:16:04.462</t>
   </si>
   <si>
     <t>00:14:01.448</t>
   </si>
   <si>
-    <t>00:21:06.077</t>
-[...20 lines deleted...]
-    <t>00:17:51.697</t>
+    <t>00:29:35.619</t>
+  </si>
+  <si>
+    <t>00:33:37.973</t>
+  </si>
+  <si>
+    <t>00:29:51.084</t>
   </si>
   <si>
     <t>00:27:48.164</t>
   </si>
   <si>
     <t>00:40:10.694</t>
   </si>
   <si>
     <t>00:23:00.588</t>
   </si>
   <si>
     <t>00:19:52.379</t>
   </si>
   <si>
     <t>00:27:09.256</t>
   </si>
   <si>
     <t>00:27:47.579</t>
   </si>
   <si>
     <t>00:32:18.171</t>
   </si>
   <si>
     <t>00:21:57.693</t>
   </si>
   <si>
     <t>00:21:00.688</t>
   </si>
   <si>
+    <t>00:36:59.792</t>
+  </si>
+  <si>
+    <t>00:27:25.708</t>
+  </si>
+  <si>
+    <t>00:21:14.390</t>
+  </si>
+  <si>
+    <t>00:32:35.284</t>
+  </si>
+  <si>
+    <t>00:31:05.853</t>
+  </si>
+  <si>
+    <t>00:32:10.752</t>
+  </si>
+  <si>
+    <t>00:15:46.916</t>
+  </si>
+  <si>
+    <t>00:16:24.833</t>
+  </si>
+  <si>
+    <t>00:36:20.972</t>
+  </si>
+  <si>
+    <t>00:46:12.002</t>
+  </si>
+  <si>
+    <t>00:30:54.791</t>
+  </si>
+  <si>
+    <t>00:27:55.485</t>
+  </si>
+  <si>
+    <t>00:31:08.508</t>
+  </si>
+  <si>
+    <t>00:19:56.589</t>
+  </si>
+  <si>
+    <t>00:20:32.438</t>
+  </si>
+  <si>
+    <t>00:21:56.732</t>
+  </si>
+  <si>
+    <t>00:31:21.113</t>
+  </si>
+  <si>
+    <t>00:15:32.091</t>
+  </si>
+  <si>
+    <t>00:15:27.389</t>
+  </si>
+  <si>
+    <t>00:31:13.999</t>
+  </si>
+  <si>
+    <t>00:25:09.558</t>
+  </si>
+  <si>
+    <t>00:28:13.191</t>
+  </si>
+  <si>
     <t>00:21:40.572</t>
   </si>
   <si>
     <t>00:27:36.798</t>
   </si>
   <si>
     <t>00:26:41.539</t>
   </si>
   <si>
     <t>00:14:55.185</t>
   </si>
   <si>
     <t>00:18:56.385</t>
   </si>
   <si>
-    <t>00:19:56.589</t>
-[...32 lines deleted...]
-    <t>00:16:24.833</t>
+    <t>00:35:58.174</t>
+  </si>
+  <si>
+    <t>00:29:33.558</t>
+  </si>
+  <si>
+    <t>00:17:45.442</t>
+  </si>
+  <si>
+    <t>00:13:58.048</t>
+  </si>
+  <si>
+    <t>00:24:03.365</t>
+  </si>
+  <si>
+    <t>00:34:18.482</t>
+  </si>
+  <si>
+    <t>00:43:28.466</t>
+  </si>
+  <si>
+    <t>00:32:44.361</t>
+  </si>
+  <si>
+    <t>00:26:24.507</t>
+  </si>
+  <si>
+    <t>00:28:53.888</t>
   </si>
   <si>
     <t>00:17:14.192</t>
   </si>
   <si>
     <t>00:14:14.287</t>
   </si>
   <si>
     <t>00:18:56.244</t>
   </si>
   <si>
-    <t>00:17:45.442</t>
-[...5 lines deleted...]
-    <t>00:24:03.365</t>
+    <t>00:54:00.909</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.000"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1451,90 +1877,100 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X15"/>
+  <dimension ref="A1:AH17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="2" topLeftCell="D3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="D3" sqref="D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="7.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.14" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="20.566" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="20.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="31" max="31" width="20.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="20.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="33" max="33" width="20.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="34" max="34" width="20.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:34">
       <c r="A1" s="5" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="4" t="s">
@@ -1557,52 +1993,82 @@
       </c>
       <c r="Q1" s="4" t="s">
         <v>11</v>
       </c>
       <c r="R1" s="4" t="s">
         <v>11</v>
       </c>
       <c r="S1" s="4" t="s">
         <v>12</v>
       </c>
       <c r="T1" s="4" t="s">
         <v>12</v>
       </c>
       <c r="U1" s="4" t="s">
         <v>12</v>
       </c>
       <c r="V1" s="4" t="s">
         <v>13</v>
       </c>
       <c r="W1" s="4" t="s">
         <v>13</v>
       </c>
       <c r="X1" s="4" t="s">
         <v>13</v>
       </c>
+      <c r="Y1" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z1" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="AA1" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="AB1" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="AC1" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD1" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE1" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF1" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG1" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="AH1" s="4" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="2" spans="1:24">
+    <row r="2" spans="1:34">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I2" s="3" t="s">
@@ -1631,1050 +2097,1678 @@
       </c>
       <c r="Q2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="R2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="S2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="T2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="U2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="V2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="W2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="X2" s="3" t="s">
         <v>7</v>
       </c>
+      <c r="Y2" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z2" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="AA2" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB2" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="AC2" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="AD2" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE2" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="AF2" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="AG2" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="AH2" s="3" t="s">
+        <v>6</v>
+      </c>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:34">
       <c r="A3" s="1">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="1">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="D3" s="2">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="E3" s="1">
+        <v>16</v>
+      </c>
+      <c r="E3" s="2">
+        <v>16</v>
+      </c>
+      <c r="F3" s="2">
+        <v>16</v>
+      </c>
+      <c r="G3" s="2">
+        <v>3</v>
+      </c>
+      <c r="H3" s="2">
+        <v>3</v>
+      </c>
+      <c r="I3" s="1">
         <v>1</v>
       </c>
-      <c r="F3" s="1">
+      <c r="J3" s="2">
+        <v>16</v>
+      </c>
+      <c r="K3" s="2">
+        <v>16</v>
+      </c>
+      <c r="L3" s="2">
+        <v>16</v>
+      </c>
+      <c r="M3" s="2">
         <v>3</v>
       </c>
-      <c r="G3" s="1">
+      <c r="N3" s="1">
+        <v>2</v>
+      </c>
+      <c r="O3" s="1">
         <v>1</v>
       </c>
-      <c r="H3" s="1">
+      <c r="P3" s="1">
         <v>2</v>
       </c>
-      <c r="I3" s="2">
+      <c r="Q3" s="1">
+        <v>2</v>
+      </c>
+      <c r="R3" s="1">
+        <v>2</v>
+      </c>
+      <c r="S3" s="1">
+        <v>1</v>
+      </c>
+      <c r="T3" s="1">
+        <v>2</v>
+      </c>
+      <c r="U3" s="2">
+        <v>3</v>
+      </c>
+      <c r="V3" s="2">
+        <v>7</v>
+      </c>
+      <c r="W3" s="1">
+        <v>1</v>
+      </c>
+      <c r="X3" s="1">
+        <v>2</v>
+      </c>
+      <c r="Y3" s="2">
         <v>4</v>
       </c>
-      <c r="J3" s="2">
-[...5 lines deleted...]
-      <c r="L3" s="1">
+      <c r="Z3" s="1">
+        <v>3</v>
+      </c>
+      <c r="AA3" s="1">
+        <v>1</v>
+      </c>
+      <c r="AB3" s="1">
+        <v>1</v>
+      </c>
+      <c r="AC3" s="1">
+        <v>1</v>
+      </c>
+      <c r="AD3" s="1">
+        <v>1</v>
+      </c>
+      <c r="AE3" s="1">
+        <v>3</v>
+      </c>
+      <c r="AF3" s="1">
         <v>2</v>
       </c>
-      <c r="M3" s="1">
-[...33 lines deleted...]
-        <v>1</v>
+      <c r="AG3" s="2">
+        <v>16</v>
+      </c>
+      <c r="AH3" s="2">
+        <v>16</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:34">
       <c r="A4" s="1">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="C4" s="1">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="D4" s="2">
-        <v>14</v>
-[...7 lines deleted...]
-      <c r="G4" s="2">
+        <v>6</v>
+      </c>
+      <c r="E4" s="1">
+        <v>1</v>
+      </c>
+      <c r="F4" s="1">
         <v>3</v>
       </c>
-      <c r="H4" s="2">
+      <c r="G4" s="1">
+        <v>1</v>
+      </c>
+      <c r="H4" s="1">
+        <v>2</v>
+      </c>
+      <c r="I4" s="2">
+        <v>4</v>
+      </c>
+      <c r="J4" s="2">
+        <v>4</v>
+      </c>
+      <c r="K4" s="2">
+        <v>4</v>
+      </c>
+      <c r="L4" s="1">
+        <v>2</v>
+      </c>
+      <c r="M4" s="1">
+        <v>1</v>
+      </c>
+      <c r="N4" s="2">
+        <v>4</v>
+      </c>
+      <c r="O4" s="1">
+        <v>4</v>
+      </c>
+      <c r="P4" s="2">
+        <v>16</v>
+      </c>
+      <c r="Q4" s="2">
+        <v>16</v>
+      </c>
+      <c r="R4" s="2">
+        <v>16</v>
+      </c>
+      <c r="S4" s="1">
+        <v>2</v>
+      </c>
+      <c r="T4" s="1">
+        <v>1</v>
+      </c>
+      <c r="U4" s="1">
+        <v>2</v>
+      </c>
+      <c r="V4" s="1">
+        <v>2</v>
+      </c>
+      <c r="W4" s="1">
+        <v>2</v>
+      </c>
+      <c r="X4" s="1">
+        <v>1</v>
+      </c>
+      <c r="Y4" s="2">
+        <v>5</v>
+      </c>
+      <c r="Z4" s="1">
+        <v>4</v>
+      </c>
+      <c r="AA4" s="1">
+        <v>4</v>
+      </c>
+      <c r="AB4" s="1">
         <v>3</v>
       </c>
-      <c r="I4" s="1">
-[...11 lines deleted...]
-      <c r="M4" s="1">
+      <c r="AC4" s="1">
         <v>3</v>
       </c>
-      <c r="N4" s="1">
-[...30 lines deleted...]
-        <v>2</v>
+      <c r="AD4" s="2">
+        <v>16</v>
+      </c>
+      <c r="AE4" s="2">
+        <v>16</v>
+      </c>
+      <c r="AF4" s="2">
+        <v>16</v>
+      </c>
+      <c r="AG4" s="2">
+        <v>16</v>
+      </c>
+      <c r="AH4" s="2">
+        <v>16</v>
       </c>
     </row>
-    <row r="5" spans="1:24">
+    <row r="5" spans="1:34">
       <c r="A5" s="1">
         <v>3</v>
       </c>
       <c r="B5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C5" s="1">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="D5" s="2">
         <v>7</v>
       </c>
       <c r="E5" s="1">
         <v>3</v>
       </c>
       <c r="F5" s="1">
         <v>2</v>
       </c>
       <c r="G5" s="2">
         <v>6</v>
       </c>
-      <c r="H5" s="2">
+      <c r="H5" s="1">
         <v>4</v>
       </c>
       <c r="I5" s="1">
         <v>2</v>
       </c>
       <c r="J5" s="2">
         <v>7</v>
       </c>
       <c r="K5" s="2">
         <v>5</v>
       </c>
-      <c r="L5" s="2">
+      <c r="L5" s="1">
         <v>4</v>
       </c>
       <c r="M5" s="1">
         <v>2</v>
       </c>
       <c r="N5" s="1">
         <v>1</v>
       </c>
       <c r="O5" s="1">
         <v>2</v>
       </c>
       <c r="P5" s="1">
         <v>3</v>
       </c>
       <c r="Q5" s="1">
         <v>1</v>
       </c>
       <c r="R5" s="1">
         <v>4</v>
       </c>
       <c r="S5" s="2">
         <v>7</v>
       </c>
       <c r="T5" s="2">
         <v>9</v>
       </c>
       <c r="U5" s="1">
         <v>1</v>
       </c>
       <c r="V5" s="1">
         <v>3</v>
       </c>
       <c r="W5" s="1">
         <v>4</v>
       </c>
       <c r="X5" s="2">
         <v>5</v>
       </c>
+      <c r="Y5" s="2">
+        <v>16</v>
+      </c>
+      <c r="Z5" s="2">
+        <v>16</v>
+      </c>
+      <c r="AA5" s="1">
+        <v>2</v>
+      </c>
+      <c r="AB5" s="2">
+        <v>5</v>
+      </c>
+      <c r="AC5" s="2">
+        <v>6</v>
+      </c>
+      <c r="AD5" s="2">
+        <v>16</v>
+      </c>
+      <c r="AE5" s="2">
+        <v>16</v>
+      </c>
+      <c r="AF5" s="2">
+        <v>16</v>
+      </c>
+      <c r="AG5" s="1">
+        <v>2</v>
+      </c>
+      <c r="AH5" s="1">
+        <v>2</v>
+      </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:34">
       <c r="A6" s="1">
         <v>4</v>
       </c>
       <c r="B6" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C6" s="1">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="D6" s="2">
+        <v>54</v>
+      </c>
+      <c r="D6" s="1">
+        <v>4</v>
+      </c>
+      <c r="E6" s="1">
+        <v>4</v>
+      </c>
+      <c r="F6" s="1">
+        <v>4</v>
+      </c>
+      <c r="G6" s="2">
+        <v>5</v>
+      </c>
+      <c r="H6" s="2">
+        <v>7</v>
+      </c>
+      <c r="I6" s="2">
+        <v>6</v>
+      </c>
+      <c r="J6" s="2">
+        <v>5</v>
+      </c>
+      <c r="K6" s="2">
+        <v>6</v>
+      </c>
+      <c r="L6" s="2">
+        <v>6</v>
+      </c>
+      <c r="M6" s="2">
+        <v>16</v>
+      </c>
+      <c r="N6" s="2">
+        <v>16</v>
+      </c>
+      <c r="O6" s="2">
+        <v>16</v>
+      </c>
+      <c r="P6" s="2">
+        <v>5</v>
+      </c>
+      <c r="Q6" s="1">
+        <v>4</v>
+      </c>
+      <c r="R6" s="1">
+        <v>5</v>
+      </c>
+      <c r="S6" s="2">
+        <v>6</v>
+      </c>
+      <c r="T6" s="1">
+        <v>5</v>
+      </c>
+      <c r="U6" s="1">
+        <v>5</v>
+      </c>
+      <c r="V6" s="1">
+        <v>1</v>
+      </c>
+      <c r="W6" s="1">
+        <v>3</v>
+      </c>
+      <c r="X6" s="1">
+        <v>3</v>
+      </c>
+      <c r="Y6" s="1">
+        <v>2</v>
+      </c>
+      <c r="Z6" s="1">
+        <v>2</v>
+      </c>
+      <c r="AA6" s="2">
         <v>8</v>
       </c>
-      <c r="E6" s="1">
+      <c r="AB6" s="2">
+        <v>7</v>
+      </c>
+      <c r="AC6" s="2">
+        <v>7</v>
+      </c>
+      <c r="AD6" s="1">
         <v>2</v>
       </c>
-      <c r="F6" s="2">
-[...20 lines deleted...]
-      <c r="M6" s="1">
+      <c r="AE6" s="1">
+        <v>1</v>
+      </c>
+      <c r="AF6" s="1">
+        <v>1</v>
+      </c>
+      <c r="AG6" s="1">
         <v>4</v>
       </c>
-      <c r="N6" s="1">
-[...5 lines deleted...]
-      <c r="P6" s="1">
+      <c r="AH6" s="1">
         <v>4</v>
       </c>
-      <c r="Q6" s="2">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:34">
       <c r="A7" s="1">
         <v>5</v>
       </c>
       <c r="B7" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="C7" s="1">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="D7" s="1">
+        <v>56</v>
+      </c>
+      <c r="D7" s="2">
+        <v>8</v>
+      </c>
+      <c r="E7" s="1">
+        <v>2</v>
+      </c>
+      <c r="F7" s="2">
+        <v>5</v>
+      </c>
+      <c r="G7" s="2">
+        <v>7</v>
+      </c>
+      <c r="H7" s="2">
+        <v>5</v>
+      </c>
+      <c r="I7" s="2">
+        <v>5</v>
+      </c>
+      <c r="J7" s="1">
+        <v>2</v>
+      </c>
+      <c r="K7" s="1">
+        <v>2</v>
+      </c>
+      <c r="L7" s="2">
+        <v>5</v>
+      </c>
+      <c r="M7" s="1">
         <v>4</v>
       </c>
-      <c r="E7" s="1">
+      <c r="N7" s="1">
+        <v>3</v>
+      </c>
+      <c r="O7" s="2">
+        <v>5</v>
+      </c>
+      <c r="P7" s="1">
         <v>4</v>
       </c>
-      <c r="F7" s="1">
+      <c r="Q7" s="2">
+        <v>6</v>
+      </c>
+      <c r="R7" s="1">
+        <v>3</v>
+      </c>
+      <c r="S7" s="1">
+        <v>3</v>
+      </c>
+      <c r="T7" s="1">
         <v>4</v>
       </c>
-      <c r="G7" s="2">
+      <c r="U7" s="1">
+        <v>4</v>
+      </c>
+      <c r="V7" s="2">
         <v>5</v>
       </c>
-      <c r="H7" s="2">
-[...5 lines deleted...]
-      <c r="J7" s="1">
+      <c r="W7" s="1">
         <v>5</v>
       </c>
-      <c r="K7" s="2">
-[...17 lines deleted...]
-      <c r="Q7" s="1">
+      <c r="X7" s="1">
         <v>4</v>
       </c>
-      <c r="R7" s="1">
-[...14 lines deleted...]
-      <c r="W7" s="1">
+      <c r="Y7" s="2">
+        <v>16</v>
+      </c>
+      <c r="Z7" s="2">
+        <v>16</v>
+      </c>
+      <c r="AA7" s="2">
+        <v>16</v>
+      </c>
+      <c r="AB7" s="2">
+        <v>16</v>
+      </c>
+      <c r="AC7" s="2">
+        <v>16</v>
+      </c>
+      <c r="AD7" s="1">
         <v>3</v>
       </c>
-      <c r="X7" s="1">
+      <c r="AE7" s="1">
+        <v>4</v>
+      </c>
+      <c r="AF7" s="1">
         <v>3</v>
       </c>
+      <c r="AG7" s="1">
+        <v>3</v>
+      </c>
+      <c r="AH7" s="1">
+        <v>3</v>
+      </c>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:34">
       <c r="A8" s="1">
         <v>6</v>
       </c>
       <c r="B8" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C8" s="1">
-        <v>56</v>
-[...8 lines deleted...]
-        <v>14</v>
+        <v>95</v>
+      </c>
+      <c r="D8" s="1">
+        <v>5</v>
+      </c>
+      <c r="E8" s="1">
+        <v>6</v>
+      </c>
+      <c r="F8" s="1">
+        <v>8</v>
       </c>
       <c r="G8" s="1">
+        <v>4</v>
+      </c>
+      <c r="H8" s="1">
+        <v>6</v>
+      </c>
+      <c r="I8" s="1">
+        <v>7</v>
+      </c>
+      <c r="J8" s="2">
+        <v>16</v>
+      </c>
+      <c r="K8" s="2">
+        <v>16</v>
+      </c>
+      <c r="L8" s="2">
+        <v>16</v>
+      </c>
+      <c r="M8" s="2">
+        <v>16</v>
+      </c>
+      <c r="N8" s="2">
+        <v>16</v>
+      </c>
+      <c r="O8" s="2">
+        <v>16</v>
+      </c>
+      <c r="P8" s="2">
+        <v>16</v>
+      </c>
+      <c r="Q8" s="2">
+        <v>16</v>
+      </c>
+      <c r="R8" s="2">
+        <v>16</v>
+      </c>
+      <c r="S8" s="2">
+        <v>16</v>
+      </c>
+      <c r="T8" s="2">
+        <v>16</v>
+      </c>
+      <c r="U8" s="2">
+        <v>16</v>
+      </c>
+      <c r="V8" s="1">
+        <v>4</v>
+      </c>
+      <c r="W8" s="1">
+        <v>6</v>
+      </c>
+      <c r="X8" s="1">
+        <v>12</v>
+      </c>
+      <c r="Y8" s="1">
+        <v>3</v>
+      </c>
+      <c r="Z8" s="1">
+        <v>6</v>
+      </c>
+      <c r="AA8" s="1">
+        <v>7</v>
+      </c>
+      <c r="AB8" s="1">
+        <v>6</v>
+      </c>
+      <c r="AC8" s="1">
+        <v>5</v>
+      </c>
+      <c r="AD8" s="1">
+        <v>4</v>
+      </c>
+      <c r="AE8" s="1">
         <v>2</v>
       </c>
-      <c r="H8" s="1">
-[...48 lines deleted...]
-        <v>14</v>
+      <c r="AF8" s="1">
+        <v>4</v>
+      </c>
+      <c r="AG8" s="2">
+        <v>16</v>
+      </c>
+      <c r="AH8" s="2">
+        <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:24">
+    <row r="9" spans="1:34">
       <c r="A9" s="1">
         <v>7</v>
       </c>
       <c r="B9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="C9" s="1">
-        <v>100</v>
-[...8 lines deleted...]
-        <v>8</v>
+        <v>112</v>
+      </c>
+      <c r="D9" s="2">
+        <v>16</v>
+      </c>
+      <c r="E9" s="2">
+        <v>16</v>
+      </c>
+      <c r="F9" s="2">
+        <v>16</v>
       </c>
       <c r="G9" s="1">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H9" s="1">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="I9" s="1">
-        <v>7</v>
-[...8 lines deleted...]
-        <v>14</v>
+        <v>3</v>
+      </c>
+      <c r="J9" s="1">
+        <v>1</v>
+      </c>
+      <c r="K9" s="1">
+        <v>1</v>
+      </c>
+      <c r="L9" s="1">
+        <v>1</v>
       </c>
       <c r="M9" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="N9" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="O9" s="2">
-        <v>14</v>
-[...26 lines deleted...]
-        <v>12</v>
+        <v>16</v>
+      </c>
+      <c r="P9" s="1">
+        <v>1</v>
+      </c>
+      <c r="Q9" s="1">
+        <v>3</v>
+      </c>
+      <c r="R9" s="1">
+        <v>1</v>
+      </c>
+      <c r="S9" s="2">
+        <v>16</v>
+      </c>
+      <c r="T9" s="2">
+        <v>16</v>
+      </c>
+      <c r="U9" s="2">
+        <v>16</v>
+      </c>
+      <c r="V9" s="2">
+        <v>16</v>
+      </c>
+      <c r="W9" s="2">
+        <v>16</v>
+      </c>
+      <c r="X9" s="2">
+        <v>16</v>
+      </c>
+      <c r="Y9" s="2">
+        <v>16</v>
+      </c>
+      <c r="Z9" s="2">
+        <v>16</v>
+      </c>
+      <c r="AA9" s="1">
+        <v>16</v>
+      </c>
+      <c r="AB9" s="1">
+        <v>16</v>
+      </c>
+      <c r="AC9" s="1">
+        <v>16</v>
+      </c>
+      <c r="AD9" s="1">
+        <v>16</v>
+      </c>
+      <c r="AE9" s="1">
+        <v>16</v>
+      </c>
+      <c r="AF9" s="1">
+        <v>16</v>
+      </c>
+      <c r="AG9" s="1">
+        <v>1</v>
+      </c>
+      <c r="AH9" s="1">
+        <v>1</v>
       </c>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:34">
       <c r="A10" s="1">
         <v>8</v>
       </c>
       <c r="B10" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C10" s="1">
-        <v>106</v>
+        <v>145</v>
       </c>
       <c r="D10" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E10" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F10" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G10" s="1">
         <v>8</v>
       </c>
       <c r="H10" s="1">
         <v>8</v>
       </c>
       <c r="I10" s="1">
         <v>9</v>
       </c>
       <c r="J10" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="K10" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="L10" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="M10" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="N10" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="O10" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="P10" s="1">
         <v>6</v>
       </c>
       <c r="Q10" s="1">
         <v>5</v>
       </c>
       <c r="R10" s="1">
         <v>6</v>
       </c>
       <c r="S10" s="1">
         <v>9</v>
       </c>
       <c r="T10" s="1">
         <v>7</v>
       </c>
       <c r="U10" s="1">
         <v>6</v>
       </c>
-      <c r="V10" s="1">
-[...6 lines deleted...]
-        <v>14</v>
+      <c r="V10" s="2">
+        <v>16</v>
+      </c>
+      <c r="W10" s="2">
+        <v>16</v>
+      </c>
+      <c r="X10" s="2">
+        <v>16</v>
+      </c>
+      <c r="Y10" s="2">
+        <v>16</v>
+      </c>
+      <c r="Z10" s="2">
+        <v>16</v>
+      </c>
+      <c r="AA10" s="1">
+        <v>16</v>
+      </c>
+      <c r="AB10" s="1">
+        <v>16</v>
+      </c>
+      <c r="AC10" s="1">
+        <v>16</v>
+      </c>
+      <c r="AD10" s="1">
+        <v>5</v>
+      </c>
+      <c r="AE10" s="1">
+        <v>6</v>
+      </c>
+      <c r="AF10" s="1">
+        <v>10</v>
+      </c>
+      <c r="AG10" s="1">
+        <v>6</v>
+      </c>
+      <c r="AH10" s="1">
+        <v>6</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:34">
       <c r="A11" s="1">
         <v>9</v>
       </c>
       <c r="B11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="C11" s="1">
-        <v>110</v>
+        <v>160</v>
       </c>
       <c r="D11" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E11" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F11" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G11" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H11" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I11" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="J11" s="1">
+        <v>3</v>
+      </c>
+      <c r="K11" s="1">
+        <v>7</v>
+      </c>
+      <c r="L11" s="1">
+        <v>7</v>
+      </c>
+      <c r="M11" s="2">
+        <v>16</v>
+      </c>
+      <c r="N11" s="2">
+        <v>16</v>
+      </c>
+      <c r="O11" s="2">
+        <v>16</v>
+      </c>
+      <c r="P11" s="2">
+        <v>16</v>
+      </c>
+      <c r="Q11" s="2">
+        <v>16</v>
+      </c>
+      <c r="R11" s="2">
+        <v>16</v>
+      </c>
+      <c r="S11" s="1">
+        <v>4</v>
+      </c>
+      <c r="T11" s="1">
+        <v>3</v>
+      </c>
+      <c r="U11" s="1">
+        <v>8</v>
+      </c>
+      <c r="V11" s="2">
+        <v>16</v>
+      </c>
+      <c r="W11" s="2">
+        <v>16</v>
+      </c>
+      <c r="X11" s="1">
+        <v>16</v>
+      </c>
+      <c r="Y11" s="1">
         <v>6</v>
       </c>
-      <c r="K11" s="1">
-[...8 lines deleted...]
-      <c r="N11" s="1">
+      <c r="Z11" s="1">
         <v>5</v>
       </c>
-      <c r="O11" s="1">
-[...27 lines deleted...]
-        <v>14</v>
+      <c r="AA11" s="1">
+        <v>5</v>
+      </c>
+      <c r="AB11" s="1">
+        <v>8</v>
+      </c>
+      <c r="AC11" s="1">
+        <v>8</v>
+      </c>
+      <c r="AD11" s="1">
+        <v>16</v>
+      </c>
+      <c r="AE11" s="1">
+        <v>16</v>
+      </c>
+      <c r="AF11" s="1">
+        <v>16</v>
+      </c>
+      <c r="AG11" s="1">
+        <v>16</v>
+      </c>
+      <c r="AH11" s="1">
+        <v>16</v>
       </c>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:34">
       <c r="A12" s="1">
         <v>10</v>
       </c>
       <c r="B12" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="C12" s="1">
-        <v>116</v>
-[...8 lines deleted...]
-        <v>14</v>
+        <v>166</v>
+      </c>
+      <c r="D12" s="1">
+        <v>2</v>
+      </c>
+      <c r="E12" s="1">
+        <v>5</v>
+      </c>
+      <c r="F12" s="1">
+        <v>6</v>
       </c>
       <c r="G12" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H12" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I12" s="2">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="J12" s="1">
+        <v>16</v>
+      </c>
+      <c r="J12" s="2">
+        <v>16</v>
+      </c>
+      <c r="K12" s="2">
+        <v>16</v>
+      </c>
+      <c r="L12" s="2">
+        <v>16</v>
+      </c>
+      <c r="M12" s="2">
+        <v>16</v>
+      </c>
+      <c r="N12" s="2">
+        <v>16</v>
+      </c>
+      <c r="O12" s="2">
+        <v>16</v>
+      </c>
+      <c r="P12" s="2">
+        <v>16</v>
+      </c>
+      <c r="Q12" s="2">
+        <v>16</v>
+      </c>
+      <c r="R12" s="2">
+        <v>16</v>
+      </c>
+      <c r="S12" s="2">
+        <v>16</v>
+      </c>
+      <c r="T12" s="2">
+        <v>16</v>
+      </c>
+      <c r="U12" s="1">
+        <v>16</v>
+      </c>
+      <c r="V12" s="1">
+        <v>16</v>
+      </c>
+      <c r="W12" s="1">
+        <v>16</v>
+      </c>
+      <c r="X12" s="1">
+        <v>16</v>
+      </c>
+      <c r="Y12" s="1">
+        <v>1</v>
+      </c>
+      <c r="Z12" s="1">
+        <v>1</v>
+      </c>
+      <c r="AA12" s="1">
         <v>3</v>
       </c>
-      <c r="K12" s="1">
-[...39 lines deleted...]
-        <v>14</v>
+      <c r="AB12" s="1">
+        <v>2</v>
+      </c>
+      <c r="AC12" s="1">
+        <v>2</v>
+      </c>
+      <c r="AD12" s="1">
+        <v>16</v>
+      </c>
+      <c r="AE12" s="1">
+        <v>16</v>
+      </c>
+      <c r="AF12" s="1">
+        <v>16</v>
+      </c>
+      <c r="AG12" s="1">
+        <v>16</v>
+      </c>
+      <c r="AH12" s="1">
+        <v>16</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:34">
       <c r="A13" s="1">
         <v>11</v>
       </c>
       <c r="B13" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C13" s="1">
-        <v>120</v>
+        <v>178</v>
       </c>
       <c r="D13" s="1">
         <v>3</v>
       </c>
       <c r="E13" s="1">
         <v>8</v>
       </c>
       <c r="F13" s="1">
         <v>7</v>
       </c>
       <c r="G13" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H13" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I13" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="J13" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="K13" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="L13" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="M13" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="N13" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="O13" s="2">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>14</v>
+        <v>16</v>
+      </c>
+      <c r="P13" s="2">
+        <v>16</v>
+      </c>
+      <c r="Q13" s="2">
+        <v>16</v>
+      </c>
+      <c r="R13" s="2">
+        <v>16</v>
       </c>
       <c r="S13" s="1">
         <v>5</v>
       </c>
       <c r="T13" s="1">
         <v>6</v>
       </c>
       <c r="U13" s="1">
         <v>7</v>
       </c>
-      <c r="V13" s="1">
-[...3 lines deleted...]
-        <v>14</v>
+      <c r="V13" s="2">
+        <v>16</v>
+      </c>
+      <c r="W13" s="2">
+        <v>16</v>
       </c>
       <c r="X13" s="1">
-        <v>14</v>
+        <v>16</v>
+      </c>
+      <c r="Y13" s="1">
+        <v>16</v>
+      </c>
+      <c r="Z13" s="1">
+        <v>16</v>
+      </c>
+      <c r="AA13" s="1">
+        <v>6</v>
+      </c>
+      <c r="AB13" s="1">
+        <v>4</v>
+      </c>
+      <c r="AC13" s="1">
+        <v>4</v>
+      </c>
+      <c r="AD13" s="1">
+        <v>16</v>
+      </c>
+      <c r="AE13" s="1">
+        <v>16</v>
+      </c>
+      <c r="AF13" s="1">
+        <v>16</v>
+      </c>
+      <c r="AG13" s="1">
+        <v>16</v>
+      </c>
+      <c r="AH13" s="1">
+        <v>16</v>
       </c>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:34">
       <c r="A14" s="1">
         <v>12</v>
       </c>
       <c r="B14" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="C14" s="1">
-        <v>135</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>180</v>
+      </c>
+      <c r="D14" s="2">
+        <v>16</v>
+      </c>
+      <c r="E14" s="2">
+        <v>16</v>
+      </c>
+      <c r="F14" s="2">
+        <v>16</v>
       </c>
       <c r="G14" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H14" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I14" s="2">
-        <v>14</v>
-[...41 lines deleted...]
-        <v>14</v>
+        <v>16</v>
+      </c>
+      <c r="J14" s="1">
+        <v>6</v>
+      </c>
+      <c r="K14" s="1">
+        <v>3</v>
+      </c>
+      <c r="L14" s="1">
+        <v>3</v>
+      </c>
+      <c r="M14" s="1">
+        <v>6</v>
+      </c>
+      <c r="N14" s="1">
+        <v>5</v>
+      </c>
+      <c r="O14" s="1">
+        <v>3</v>
+      </c>
+      <c r="P14" s="2">
+        <v>16</v>
+      </c>
+      <c r="Q14" s="2">
+        <v>16</v>
+      </c>
+      <c r="R14" s="2">
+        <v>16</v>
+      </c>
+      <c r="S14" s="2">
+        <v>16</v>
+      </c>
+      <c r="T14" s="2">
+        <v>16</v>
+      </c>
+      <c r="U14" s="2">
+        <v>16</v>
+      </c>
+      <c r="V14" s="2">
+        <v>16</v>
+      </c>
+      <c r="W14" s="2">
+        <v>16</v>
       </c>
       <c r="X14" s="1">
-        <v>14</v>
+        <v>16</v>
+      </c>
+      <c r="Y14" s="1">
+        <v>16</v>
+      </c>
+      <c r="Z14" s="1">
+        <v>16</v>
+      </c>
+      <c r="AA14" s="1">
+        <v>16</v>
+      </c>
+      <c r="AB14" s="1">
+        <v>16</v>
+      </c>
+      <c r="AC14" s="1">
+        <v>16</v>
+      </c>
+      <c r="AD14" s="1">
+        <v>16</v>
+      </c>
+      <c r="AE14" s="1">
+        <v>16</v>
+      </c>
+      <c r="AF14" s="1">
+        <v>16</v>
+      </c>
+      <c r="AG14" s="1">
+        <v>5</v>
+      </c>
+      <c r="AH14" s="1">
+        <v>5</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:34">
       <c r="A15" s="1">
         <v>13</v>
       </c>
       <c r="B15" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="C15" s="1">
-        <v>139</v>
+        <v>233</v>
       </c>
       <c r="D15" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E15" s="1">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F15" s="1">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G15" s="2">
+        <v>16</v>
+      </c>
+      <c r="H15" s="2">
+        <v>16</v>
+      </c>
+      <c r="I15" s="2">
+        <v>16</v>
+      </c>
+      <c r="J15" s="2">
+        <v>16</v>
+      </c>
+      <c r="K15" s="2">
+        <v>16</v>
+      </c>
+      <c r="L15" s="2">
+        <v>16</v>
+      </c>
+      <c r="M15" s="2">
+        <v>16</v>
+      </c>
+      <c r="N15" s="2">
+        <v>16</v>
+      </c>
+      <c r="O15" s="2">
+        <v>16</v>
+      </c>
+      <c r="P15" s="2">
+        <v>16</v>
+      </c>
+      <c r="Q15" s="2">
+        <v>16</v>
+      </c>
+      <c r="R15" s="2">
+        <v>16</v>
+      </c>
+      <c r="S15" s="2">
+        <v>16</v>
+      </c>
+      <c r="T15" s="2">
+        <v>16</v>
+      </c>
+      <c r="U15" s="1">
+        <v>16</v>
+      </c>
+      <c r="V15" s="1">
+        <v>16</v>
+      </c>
+      <c r="W15" s="1">
+        <v>16</v>
+      </c>
+      <c r="X15" s="1">
+        <v>16</v>
+      </c>
+      <c r="Y15" s="1">
+        <v>16</v>
+      </c>
+      <c r="Z15" s="1">
+        <v>16</v>
+      </c>
+      <c r="AA15" s="1">
+        <v>16</v>
+      </c>
+      <c r="AB15" s="1">
+        <v>16</v>
+      </c>
+      <c r="AC15" s="1">
+        <v>16</v>
+      </c>
+      <c r="AD15" s="1">
+        <v>16</v>
+      </c>
+      <c r="AE15" s="1">
+        <v>16</v>
+      </c>
+      <c r="AF15" s="1">
+        <v>16</v>
+      </c>
+      <c r="AG15" s="1">
+        <v>16</v>
+      </c>
+      <c r="AH15" s="1">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="16" spans="1:34">
+      <c r="A16" s="1">
         <v>14</v>
       </c>
-      <c r="H15" s="2">
-[...48 lines deleted...]
-        <v>14</v>
+      <c r="B16" t="s">
+        <v>30</v>
+      </c>
+      <c r="C16" s="1">
+        <v>251</v>
+      </c>
+      <c r="D16" s="2">
+        <v>16</v>
+      </c>
+      <c r="E16" s="2">
+        <v>16</v>
+      </c>
+      <c r="F16" s="2">
+        <v>16</v>
+      </c>
+      <c r="G16" s="2">
+        <v>16</v>
+      </c>
+      <c r="H16" s="2">
+        <v>16</v>
+      </c>
+      <c r="I16" s="2">
+        <v>16</v>
+      </c>
+      <c r="J16" s="2">
+        <v>16</v>
+      </c>
+      <c r="K16" s="2">
+        <v>16</v>
+      </c>
+      <c r="L16" s="2">
+        <v>16</v>
+      </c>
+      <c r="M16" s="2">
+        <v>16</v>
+      </c>
+      <c r="N16" s="2">
+        <v>16</v>
+      </c>
+      <c r="O16" s="2">
+        <v>16</v>
+      </c>
+      <c r="P16" s="2">
+        <v>16</v>
+      </c>
+      <c r="Q16" s="2">
+        <v>16</v>
+      </c>
+      <c r="R16" s="1">
+        <v>16</v>
+      </c>
+      <c r="S16" s="1">
+        <v>16</v>
+      </c>
+      <c r="T16" s="1">
+        <v>16</v>
+      </c>
+      <c r="U16" s="1">
+        <v>16</v>
+      </c>
+      <c r="V16" s="1">
+        <v>16</v>
+      </c>
+      <c r="W16" s="1">
+        <v>16</v>
+      </c>
+      <c r="X16" s="1">
+        <v>16</v>
+      </c>
+      <c r="Y16" s="1">
+        <v>16</v>
+      </c>
+      <c r="Z16" s="1">
+        <v>16</v>
+      </c>
+      <c r="AA16" s="1">
+        <v>16</v>
+      </c>
+      <c r="AB16" s="1">
+        <v>16</v>
+      </c>
+      <c r="AC16" s="1">
+        <v>16</v>
+      </c>
+      <c r="AD16" s="1">
+        <v>7</v>
+      </c>
+      <c r="AE16" s="1">
+        <v>10</v>
+      </c>
+      <c r="AF16" s="1">
+        <v>10</v>
+      </c>
+      <c r="AG16" s="1">
+        <v>16</v>
+      </c>
+      <c r="AH16" s="1">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:34">
+      <c r="A17" s="1">
+        <v>15</v>
+      </c>
+      <c r="B17" t="s">
+        <v>31</v>
+      </c>
+      <c r="C17" s="1">
+        <v>255</v>
+      </c>
+      <c r="D17" s="2">
+        <v>16</v>
+      </c>
+      <c r="E17" s="2">
+        <v>16</v>
+      </c>
+      <c r="F17" s="2">
+        <v>16</v>
+      </c>
+      <c r="G17" s="2">
+        <v>16</v>
+      </c>
+      <c r="H17" s="2">
+        <v>16</v>
+      </c>
+      <c r="I17" s="2">
+        <v>16</v>
+      </c>
+      <c r="J17" s="2">
+        <v>16</v>
+      </c>
+      <c r="K17" s="2">
+        <v>16</v>
+      </c>
+      <c r="L17" s="2">
+        <v>16</v>
+      </c>
+      <c r="M17" s="2">
+        <v>16</v>
+      </c>
+      <c r="N17" s="2">
+        <v>16</v>
+      </c>
+      <c r="O17" s="2">
+        <v>16</v>
+      </c>
+      <c r="P17" s="2">
+        <v>16</v>
+      </c>
+      <c r="Q17" s="2">
+        <v>16</v>
+      </c>
+      <c r="R17" s="1">
+        <v>16</v>
+      </c>
+      <c r="S17" s="1">
+        <v>16</v>
+      </c>
+      <c r="T17" s="1">
+        <v>16</v>
+      </c>
+      <c r="U17" s="1">
+        <v>16</v>
+      </c>
+      <c r="V17" s="1">
+        <v>16</v>
+      </c>
+      <c r="W17" s="1">
+        <v>16</v>
+      </c>
+      <c r="X17" s="1">
+        <v>16</v>
+      </c>
+      <c r="Y17" s="1">
+        <v>8</v>
+      </c>
+      <c r="Z17" s="1">
+        <v>7</v>
+      </c>
+      <c r="AA17" s="1">
+        <v>16</v>
+      </c>
+      <c r="AB17" s="1">
+        <v>16</v>
+      </c>
+      <c r="AC17" s="1">
+        <v>16</v>
+      </c>
+      <c r="AD17" s="1">
+        <v>16</v>
+      </c>
+      <c r="AE17" s="1">
+        <v>16</v>
+      </c>
+      <c r="AF17" s="1">
+        <v>16</v>
+      </c>
+      <c r="AG17" s="1">
+        <v>16</v>
+      </c>
+      <c r="AH17" s="1">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BN15"/>
+  <dimension ref="A1:CR17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="2" topLeftCell="D3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="D3" sqref="D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="7.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.14" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="8.141" bestFit="true" customWidth="true" style="0"/>
@@ -2695,2503 +3789,4059 @@
     <col min="42" max="42" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="67" max="67" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="68" max="68" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="69" max="69" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="70" max="70" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="71" max="71" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="72" max="72" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="73" max="73" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="74" max="74" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="75" max="75" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="76" max="76" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="77" max="77" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="78" max="78" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="79" max="79" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="80" max="80" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="81" max="81" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="82" max="82" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="83" max="83" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="84" max="84" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="85" max="85" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="86" max="86" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="87" max="87" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="88" max="88" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="89" max="89" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="90" max="90" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="91" max="91" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="92" max="92" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="93" max="93" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="94" max="94" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="95" max="95" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="96" max="96" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:66" customHeight="1" ht="42">
+    <row r="1" spans="1:96" customHeight="1" ht="42">
       <c r="A1" s="5" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="4" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="Q1" s="3"/>
       <c r="R1" s="3"/>
       <c r="S1" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="T1" s="3"/>
       <c r="U1" s="3"/>
       <c r="V1" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="W1" s="3"/>
       <c r="X1" s="3"/>
       <c r="Y1" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="Z1" s="3"/>
       <c r="AA1" s="3"/>
       <c r="AB1" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AC1" s="3"/>
       <c r="AD1" s="3"/>
       <c r="AE1" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF1" s="3"/>
       <c r="AG1" s="3"/>
       <c r="AH1" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AI1" s="3"/>
       <c r="AJ1" s="3"/>
       <c r="AK1" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AL1" s="3"/>
       <c r="AM1" s="3"/>
       <c r="AN1" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AO1" s="3"/>
       <c r="AP1" s="3"/>
       <c r="AQ1" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AR1" s="3"/>
       <c r="AS1" s="3"/>
       <c r="AT1" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="AU1" s="3"/>
       <c r="AV1" s="3"/>
       <c r="AW1" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="AX1" s="3"/>
       <c r="AY1" s="3"/>
       <c r="AZ1" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="BA1" s="3"/>
       <c r="BB1" s="3"/>
       <c r="BC1" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="BD1" s="3"/>
       <c r="BE1" s="3"/>
       <c r="BF1" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="BG1" s="3"/>
       <c r="BH1" s="3"/>
       <c r="BI1" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="BJ1" s="3"/>
       <c r="BK1" s="3"/>
       <c r="BL1" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="BM1" s="3"/>
       <c r="BN1" s="3"/>
+      <c r="BO1" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="BP1" s="3"/>
+      <c r="BQ1" s="3"/>
+      <c r="BR1" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="BS1" s="3"/>
+      <c r="BT1" s="3"/>
+      <c r="BU1" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="BV1" s="3"/>
+      <c r="BW1" s="3"/>
+      <c r="BX1" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="BY1" s="3"/>
+      <c r="BZ1" s="3"/>
+      <c r="CA1" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="CB1" s="3"/>
+      <c r="CC1" s="3"/>
+      <c r="CD1" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="CE1" s="3"/>
+      <c r="CF1" s="3"/>
+      <c r="CG1" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3"/>
+      <c r="CI1" s="3"/>
+      <c r="CJ1" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="CK1" s="3"/>
+      <c r="CL1" s="3"/>
+      <c r="CM1" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="CN1" s="3"/>
+      <c r="CO1" s="3"/>
+      <c r="CP1" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="CQ1" s="3"/>
+      <c r="CR1" s="3"/>
     </row>
-    <row r="2" spans="1:66">
+    <row r="2" spans="1:96">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E2" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="F2" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="H2" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="I2" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="J2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="K2" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="L2" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="M2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="N2" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="O2" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="P2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="Q2" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="R2" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="S2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="T2" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="U2" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="V2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="W2" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="X2" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="Y2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="Z2" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="AA2" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="AB2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AC2" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="AD2" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="AE2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AF2" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="AG2" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="AH2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AI2" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="AJ2" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="AK2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AL2" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="AM2" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="AN2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AO2" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="AP2" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="AQ2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AR2" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="AS2" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="AT2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AU2" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="AV2" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="AW2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AX2" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="AY2" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="AZ2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BA2" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="BB2" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="BC2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BD2" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="BE2" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="BF2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BG2" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="BH2" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="BI2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BJ2" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="BK2" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="BL2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BM2" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="BN2" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
+      </c>
+      <c r="BO2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="BP2" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="BQ2" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="BR2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="BS2" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="BT2" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="BU2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="BV2" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="BW2" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="BX2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="BY2" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="BZ2" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="CA2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="CB2" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="CC2" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="CD2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="CE2" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="CF2" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="CG2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="CH2" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="CI2" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="CJ2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="CK2" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="CL2" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="CM2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="CN2" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="CO2" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="CP2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="CQ2" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="CR2" s="3" t="s">
+        <v>35</v>
       </c>
     </row>
-    <row r="3" spans="1:66">
+    <row r="3" spans="1:96">
       <c r="A3" s="1">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="1">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="D3" s="2">
-        <v>6</v>
-[...5 lines deleted...]
-      <c r="G3" s="1">
+        <v>16</v>
+      </c>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="G3" s="2">
+        <v>16</v>
+      </c>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="J3" s="2">
+        <v>16</v>
+      </c>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="M3" s="2">
+        <v>3</v>
+      </c>
+      <c r="N3" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="O3" s="1"/>
+      <c r="P3" s="2">
+        <v>3</v>
+      </c>
+      <c r="Q3" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="R3" s="1"/>
+      <c r="S3" s="1">
         <v>1</v>
       </c>
-      <c r="H3" s="1" t="s">
-[...26 lines deleted...]
-      </c>
       <c r="T3" s="1" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="U3" s="1"/>
       <c r="V3" s="2">
-        <v>4</v>
-[...4 lines deleted...]
-      <c r="X3" s="1"/>
+        <v>16</v>
+      </c>
+      <c r="W3" s="1"/>
+      <c r="X3" s="1" t="s">
+        <v>36</v>
+      </c>
       <c r="Y3" s="2">
-        <v>4</v>
-[...5 lines deleted...]
-      <c r="AB3" s="1">
+        <v>16</v>
+      </c>
+      <c r="Z3" s="1"/>
+      <c r="AA3" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AB3" s="2">
+        <v>16</v>
+      </c>
+      <c r="AC3" s="1"/>
+      <c r="AD3" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AE3" s="2">
+        <v>3</v>
+      </c>
+      <c r="AF3" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG3" s="1"/>
+      <c r="AH3" s="1">
         <v>2</v>
       </c>
-      <c r="AC3" s="1" t="s">
-[...3 lines deleted...]
-      <c r="AE3" s="1">
+      <c r="AI3" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="AJ3" s="1"/>
+      <c r="AK3" s="1">
         <v>1</v>
       </c>
-      <c r="AF3" s="1" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="AL3" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AM3" s="1"/>
-      <c r="AN3" s="2">
-[...19 lines deleted...]
-      </c>
+      <c r="AN3" s="1">
+        <v>2</v>
+      </c>
+      <c r="AO3" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="AP3" s="1"/>
+      <c r="AQ3" s="1">
+        <v>2</v>
+      </c>
+      <c r="AR3" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="AS3" s="1"/>
+      <c r="AT3" s="1">
+        <v>2</v>
+      </c>
+      <c r="AU3" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="AV3" s="1"/>
       <c r="AW3" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AX3" s="1" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="AY3" s="1"/>
       <c r="AZ3" s="1">
+        <v>2</v>
+      </c>
+      <c r="BA3" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="BB3" s="1"/>
+      <c r="BC3" s="2">
+        <v>3</v>
+      </c>
+      <c r="BD3" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="BE3" s="1"/>
+      <c r="BF3" s="2">
+        <v>7</v>
+      </c>
+      <c r="BG3" s="1"/>
+      <c r="BH3" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="BI3" s="1">
         <v>1</v>
       </c>
-      <c r="BA3" s="1" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="BJ3" s="1" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="BK3" s="1"/>
       <c r="BL3" s="1">
+        <v>2</v>
+      </c>
+      <c r="BM3" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="BN3" s="1"/>
+      <c r="BO3" s="2">
+        <v>4</v>
+      </c>
+      <c r="BP3" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="BQ3" s="1"/>
+      <c r="BR3" s="1">
+        <v>3</v>
+      </c>
+      <c r="BS3" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="BT3" s="1"/>
+      <c r="BU3" s="1">
         <v>1</v>
       </c>
-      <c r="BM3" s="1" t="s">
-[...2 lines deleted...]
-      <c r="BN3" s="1"/>
+      <c r="BV3" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="BW3" s="1"/>
+      <c r="BX3" s="1">
+        <v>1</v>
+      </c>
+      <c r="BY3" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="BZ3" s="1"/>
+      <c r="CA3" s="1">
+        <v>1</v>
+      </c>
+      <c r="CB3" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="CC3" s="1"/>
+      <c r="CD3" s="1">
+        <v>1</v>
+      </c>
+      <c r="CE3" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="CF3" s="1"/>
+      <c r="CG3" s="1">
+        <v>3</v>
+      </c>
+      <c r="CH3" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="CI3" s="1"/>
+      <c r="CJ3" s="1">
+        <v>2</v>
+      </c>
+      <c r="CK3" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="CL3" s="1"/>
+      <c r="CM3" s="2">
+        <v>16</v>
+      </c>
+      <c r="CN3" s="1"/>
+      <c r="CO3" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CP3" s="2">
+        <v>16</v>
+      </c>
+      <c r="CQ3" s="1"/>
+      <c r="CR3" s="1" t="s">
+        <v>36</v>
+      </c>
     </row>
-    <row r="4" spans="1:66">
+    <row r="4" spans="1:96">
       <c r="A4" s="1">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="C4" s="1">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="D4" s="2">
-        <v>14</v>
-[...19 lines deleted...]
-      <c r="M4" s="2">
+        <v>6</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1">
+        <v>1</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1">
         <v>3</v>
       </c>
+      <c r="K4" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1">
+        <v>1</v>
+      </c>
       <c r="N4" s="1" t="s">
-        <v>69</v>
+        <v>93</v>
       </c>
       <c r="O4" s="1"/>
-      <c r="P4" s="2">
-        <v>3</v>
+      <c r="P4" s="1">
+        <v>2</v>
       </c>
       <c r="Q4" s="1" t="s">
-        <v>70</v>
+        <v>94</v>
       </c>
       <c r="R4" s="1"/>
-      <c r="S4" s="1">
-        <v>1</v>
+      <c r="S4" s="2">
+        <v>4</v>
       </c>
       <c r="T4" s="1" t="s">
-        <v>71</v>
+        <v>95</v>
       </c>
       <c r="U4" s="1"/>
       <c r="V4" s="2">
-        <v>14</v>
-[...4 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="W4" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="X4" s="1"/>
       <c r="Y4" s="2">
-        <v>14</v>
-[...11 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="Z4" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AA4" s="1"/>
+      <c r="AB4" s="1">
+        <v>2</v>
+      </c>
+      <c r="AC4" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AD4" s="1"/>
       <c r="AE4" s="1">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AF4" s="1" t="s">
-        <v>72</v>
+        <v>99</v>
       </c>
       <c r="AG4" s="1"/>
-      <c r="AH4" s="1">
-        <v>2</v>
+      <c r="AH4" s="2">
+        <v>4</v>
       </c>
       <c r="AI4" s="1" t="s">
-        <v>73</v>
+        <v>100</v>
       </c>
       <c r="AJ4" s="1"/>
       <c r="AK4" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="AL4" s="1" t="s">
-        <v>74</v>
+        <v>101</v>
       </c>
       <c r="AM4" s="1"/>
-      <c r="AN4" s="1">
+      <c r="AN4" s="2">
+        <v>16</v>
+      </c>
+      <c r="AO4" s="1"/>
+      <c r="AP4" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AQ4" s="2">
+        <v>16</v>
+      </c>
+      <c r="AR4" s="1"/>
+      <c r="AS4" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AT4" s="2">
+        <v>16</v>
+      </c>
+      <c r="AU4" s="1"/>
+      <c r="AV4" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AW4" s="1">
         <v>2</v>
       </c>
-      <c r="AO4" s="1" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AX4" s="1" t="s">
-        <v>78</v>
+        <v>102</v>
       </c>
       <c r="AY4" s="1"/>
       <c r="AZ4" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BA4" s="1" t="s">
-        <v>79</v>
+        <v>103</v>
       </c>
       <c r="BB4" s="1"/>
       <c r="BC4" s="1">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="BD4" s="1" t="s">
-        <v>80</v>
+        <v>104</v>
       </c>
       <c r="BE4" s="1"/>
-      <c r="BF4" s="2">
-[...5 lines deleted...]
-      </c>
+      <c r="BF4" s="1">
+        <v>2</v>
+      </c>
+      <c r="BG4" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="BH4" s="1"/>
       <c r="BI4" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="BJ4" s="1" t="s">
-        <v>82</v>
+        <v>106</v>
       </c>
       <c r="BK4" s="1"/>
       <c r="BL4" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BM4" s="1" t="s">
-        <v>83</v>
+        <v>107</v>
       </c>
       <c r="BN4" s="1"/>
+      <c r="BO4" s="2">
+        <v>5</v>
+      </c>
+      <c r="BP4" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="BQ4" s="1"/>
+      <c r="BR4" s="1">
+        <v>4</v>
+      </c>
+      <c r="BS4" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="BT4" s="1"/>
+      <c r="BU4" s="1">
+        <v>4</v>
+      </c>
+      <c r="BV4" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="BW4" s="1"/>
+      <c r="BX4" s="1">
+        <v>3</v>
+      </c>
+      <c r="BY4" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="BZ4" s="1"/>
+      <c r="CA4" s="1">
+        <v>3</v>
+      </c>
+      <c r="CB4" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="CC4" s="1"/>
+      <c r="CD4" s="2">
+        <v>16</v>
+      </c>
+      <c r="CE4" s="1"/>
+      <c r="CF4" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CG4" s="2">
+        <v>16</v>
+      </c>
+      <c r="CH4" s="1"/>
+      <c r="CI4" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CJ4" s="2">
+        <v>16</v>
+      </c>
+      <c r="CK4" s="1"/>
+      <c r="CL4" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CM4" s="2">
+        <v>16</v>
+      </c>
+      <c r="CN4" s="1"/>
+      <c r="CO4" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CP4" s="2">
+        <v>16</v>
+      </c>
+      <c r="CQ4" s="1"/>
+      <c r="CR4" s="1" t="s">
+        <v>36</v>
+      </c>
     </row>
-    <row r="5" spans="1:66">
+    <row r="5" spans="1:96">
       <c r="A5" s="1">
         <v>3</v>
       </c>
       <c r="B5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C5" s="1">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="D5" s="2">
         <v>7</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>84</v>
+        <v>113</v>
       </c>
       <c r="F5" s="1"/>
       <c r="G5" s="1">
         <v>3</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>85</v>
+        <v>114</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1">
         <v>2</v>
       </c>
       <c r="K5" s="1" t="s">
-        <v>86</v>
+        <v>115</v>
       </c>
       <c r="L5" s="1"/>
       <c r="M5" s="2">
         <v>6</v>
       </c>
       <c r="N5" s="1" t="s">
-        <v>87</v>
+        <v>116</v>
       </c>
       <c r="O5" s="1"/>
-      <c r="P5" s="2">
+      <c r="P5" s="1">
         <v>4</v>
       </c>
       <c r="Q5" s="1" t="s">
-        <v>88</v>
+        <v>117</v>
       </c>
       <c r="R5" s="1"/>
       <c r="S5" s="1">
         <v>2</v>
       </c>
       <c r="T5" s="1" t="s">
-        <v>89</v>
+        <v>118</v>
       </c>
       <c r="U5" s="1"/>
       <c r="V5" s="2">
         <v>7</v>
       </c>
       <c r="W5" s="1" t="s">
-        <v>90</v>
+        <v>119</v>
       </c>
       <c r="X5" s="1"/>
       <c r="Y5" s="2">
         <v>5</v>
       </c>
       <c r="Z5" s="1" t="s">
-        <v>91</v>
+        <v>120</v>
       </c>
       <c r="AA5" s="1"/>
-      <c r="AB5" s="2">
+      <c r="AB5" s="1">
         <v>4</v>
       </c>
       <c r="AC5" s="1" t="s">
-        <v>92</v>
+        <v>121</v>
       </c>
       <c r="AD5" s="1"/>
       <c r="AE5" s="1">
         <v>2</v>
       </c>
       <c r="AF5" s="1" t="s">
-        <v>38</v>
+        <v>94</v>
       </c>
       <c r="AG5" s="1"/>
       <c r="AH5" s="1">
         <v>1</v>
       </c>
       <c r="AI5" s="1" t="s">
-        <v>93</v>
+        <v>122</v>
       </c>
       <c r="AJ5" s="1"/>
       <c r="AK5" s="1">
         <v>2</v>
       </c>
       <c r="AL5" s="1" t="s">
-        <v>94</v>
+        <v>123</v>
       </c>
       <c r="AM5" s="1"/>
       <c r="AN5" s="1">
         <v>3</v>
       </c>
       <c r="AO5" s="1" t="s">
-        <v>95</v>
+        <v>124</v>
       </c>
       <c r="AP5" s="1"/>
       <c r="AQ5" s="1">
         <v>1</v>
       </c>
       <c r="AR5" s="1" t="s">
-        <v>96</v>
+        <v>125</v>
       </c>
       <c r="AS5" s="1"/>
       <c r="AT5" s="1">
         <v>4</v>
       </c>
       <c r="AU5" s="1" t="s">
-        <v>97</v>
+        <v>126</v>
       </c>
       <c r="AV5" s="1"/>
       <c r="AW5" s="2">
         <v>7</v>
       </c>
       <c r="AX5" s="1" t="s">
-        <v>98</v>
+        <v>127</v>
       </c>
       <c r="AY5" s="1"/>
       <c r="AZ5" s="2">
         <v>9</v>
       </c>
       <c r="BA5" s="1"/>
       <c r="BB5" s="1" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="BC5" s="1">
         <v>1</v>
       </c>
       <c r="BD5" s="1" t="s">
-        <v>99</v>
+        <v>128</v>
       </c>
       <c r="BE5" s="1"/>
       <c r="BF5" s="1">
         <v>3</v>
       </c>
       <c r="BG5" s="1" t="s">
-        <v>100</v>
+        <v>129</v>
       </c>
       <c r="BH5" s="1"/>
       <c r="BI5" s="1">
         <v>4</v>
       </c>
       <c r="BJ5" s="1" t="s">
-        <v>101</v>
+        <v>130</v>
       </c>
       <c r="BK5" s="1"/>
       <c r="BL5" s="2">
         <v>5</v>
       </c>
       <c r="BM5" s="1" t="s">
-        <v>102</v>
+        <v>131</v>
       </c>
       <c r="BN5" s="1"/>
+      <c r="BO5" s="2">
+        <v>16</v>
+      </c>
+      <c r="BP5" s="1"/>
+      <c r="BQ5" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BR5" s="2">
+        <v>16</v>
+      </c>
+      <c r="BS5" s="1"/>
+      <c r="BT5" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BU5" s="1">
+        <v>2</v>
+      </c>
+      <c r="BV5" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BW5" s="1"/>
+      <c r="BX5" s="2">
+        <v>5</v>
+      </c>
+      <c r="BY5" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BZ5" s="1"/>
+      <c r="CA5" s="2">
+        <v>6</v>
+      </c>
+      <c r="CB5" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="CC5" s="1"/>
+      <c r="CD5" s="2">
+        <v>16</v>
+      </c>
+      <c r="CE5" s="1"/>
+      <c r="CF5" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CG5" s="2">
+        <v>16</v>
+      </c>
+      <c r="CH5" s="1"/>
+      <c r="CI5" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CJ5" s="2">
+        <v>16</v>
+      </c>
+      <c r="CK5" s="1"/>
+      <c r="CL5" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CM5" s="1">
+        <v>2</v>
+      </c>
+      <c r="CN5" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="CO5" s="1"/>
+      <c r="CP5" s="1">
+        <v>2</v>
+      </c>
+      <c r="CQ5" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="CR5" s="1"/>
     </row>
-    <row r="6" spans="1:66">
+    <row r="6" spans="1:96">
       <c r="A6" s="1">
         <v>4</v>
       </c>
       <c r="B6" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C6" s="1">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>54</v>
+      </c>
+      <c r="D6" s="1">
+        <v>4</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>103</v>
+        <v>137</v>
       </c>
       <c r="F6" s="1"/>
       <c r="G6" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>104</v>
+        <v>138</v>
       </c>
       <c r="I6" s="1"/>
-      <c r="J6" s="2">
-        <v>5</v>
+      <c r="J6" s="1">
+        <v>4</v>
       </c>
       <c r="K6" s="1" t="s">
-        <v>105</v>
+        <v>139</v>
       </c>
       <c r="L6" s="1"/>
       <c r="M6" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="N6" s="1" t="s">
-        <v>106</v>
+        <v>140</v>
       </c>
       <c r="O6" s="1"/>
       <c r="P6" s="2">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="Q6" s="1" t="s">
-        <v>107</v>
+        <v>141</v>
       </c>
       <c r="R6" s="1"/>
       <c r="S6" s="2">
+        <v>6</v>
+      </c>
+      <c r="T6" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="U6" s="1"/>
+      <c r="V6" s="2">
         <v>5</v>
       </c>
-      <c r="T6" s="1" t="s">
-[...5 lines deleted...]
-      </c>
       <c r="W6" s="1" t="s">
-        <v>109</v>
+        <v>143</v>
       </c>
       <c r="X6" s="1"/>
-      <c r="Y6" s="1">
-        <v>2</v>
+      <c r="Y6" s="2">
+        <v>6</v>
       </c>
       <c r="Z6" s="1" t="s">
-        <v>110</v>
+        <v>144</v>
       </c>
       <c r="AA6" s="1"/>
       <c r="AB6" s="2">
+        <v>6</v>
+      </c>
+      <c r="AC6" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="AD6" s="1"/>
+      <c r="AE6" s="2">
+        <v>16</v>
+      </c>
+      <c r="AF6" s="1"/>
+      <c r="AG6" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AH6" s="2">
+        <v>16</v>
+      </c>
+      <c r="AI6" s="1"/>
+      <c r="AJ6" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AK6" s="2">
+        <v>16</v>
+      </c>
+      <c r="AL6" s="1"/>
+      <c r="AM6" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AN6" s="2">
         <v>5</v>
       </c>
-      <c r="AC6" s="1" t="s">
-[...3 lines deleted...]
-      <c r="AE6" s="1">
+      <c r="AO6" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="AP6" s="1"/>
+      <c r="AQ6" s="1">
         <v>4</v>
       </c>
-      <c r="AF6" s="1" t="s">
-[...26 lines deleted...]
-      </c>
       <c r="AR6" s="1" t="s">
-        <v>116</v>
+        <v>129</v>
       </c>
       <c r="AS6" s="1"/>
       <c r="AT6" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="AU6" s="1" t="s">
-        <v>117</v>
+        <v>147</v>
       </c>
       <c r="AV6" s="1"/>
-      <c r="AW6" s="1">
-        <v>3</v>
+      <c r="AW6" s="2">
+        <v>6</v>
       </c>
       <c r="AX6" s="1" t="s">
-        <v>95</v>
+        <v>148</v>
       </c>
       <c r="AY6" s="1"/>
       <c r="AZ6" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="BA6" s="1" t="s">
-        <v>118</v>
+        <v>149</v>
       </c>
       <c r="BB6" s="1"/>
       <c r="BC6" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="BD6" s="1" t="s">
-        <v>119</v>
+        <v>150</v>
       </c>
       <c r="BE6" s="1"/>
-      <c r="BF6" s="2">
-        <v>5</v>
+      <c r="BF6" s="1">
+        <v>1</v>
       </c>
       <c r="BG6" s="1" t="s">
-        <v>120</v>
+        <v>151</v>
       </c>
       <c r="BH6" s="1"/>
       <c r="BI6" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="BJ6" s="1" t="s">
-        <v>121</v>
+        <v>152</v>
       </c>
       <c r="BK6" s="1"/>
       <c r="BL6" s="1">
+        <v>3</v>
+      </c>
+      <c r="BM6" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="BN6" s="1"/>
+      <c r="BO6" s="1">
+        <v>2</v>
+      </c>
+      <c r="BP6" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="BQ6" s="1"/>
+      <c r="BR6" s="1">
+        <v>2</v>
+      </c>
+      <c r="BS6" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="BT6" s="1"/>
+      <c r="BU6" s="2">
+        <v>8</v>
+      </c>
+      <c r="BV6" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="BW6" s="1"/>
+      <c r="BX6" s="2">
+        <v>7</v>
+      </c>
+      <c r="BY6" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="BZ6" s="1"/>
+      <c r="CA6" s="2">
+        <v>7</v>
+      </c>
+      <c r="CB6" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CC6" s="1"/>
+      <c r="CD6" s="1">
+        <v>2</v>
+      </c>
+      <c r="CE6" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CF6" s="1"/>
+      <c r="CG6" s="1">
+        <v>1</v>
+      </c>
+      <c r="CH6" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CI6" s="1"/>
+      <c r="CJ6" s="1">
+        <v>1</v>
+      </c>
+      <c r="CK6" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CL6" s="1"/>
+      <c r="CM6" s="1">
         <v>4</v>
       </c>
-      <c r="BM6" s="1" t="s">
-[...2 lines deleted...]
-      <c r="BN6" s="1"/>
+      <c r="CN6" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CO6" s="1"/>
+      <c r="CP6" s="1">
+        <v>4</v>
+      </c>
+      <c r="CQ6" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR6" s="1"/>
     </row>
-    <row r="7" spans="1:66">
+    <row r="7" spans="1:96">
       <c r="A7" s="1">
         <v>5</v>
       </c>
       <c r="B7" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="C7" s="1">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>56</v>
+      </c>
+      <c r="D7" s="2">
+        <v>8</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>123</v>
+        <v>164</v>
       </c>
       <c r="F7" s="1"/>
       <c r="G7" s="1">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>124</v>
+        <v>165</v>
       </c>
       <c r="I7" s="1"/>
-      <c r="J7" s="1">
-        <v>4</v>
+      <c r="J7" s="2">
+        <v>5</v>
       </c>
       <c r="K7" s="1" t="s">
-        <v>125</v>
+        <v>166</v>
       </c>
       <c r="L7" s="1"/>
       <c r="M7" s="2">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="N7" s="1" t="s">
-        <v>126</v>
+        <v>167</v>
       </c>
       <c r="O7" s="1"/>
       <c r="P7" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="Q7" s="1" t="s">
-        <v>127</v>
+        <v>168</v>
       </c>
       <c r="R7" s="1"/>
       <c r="S7" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="T7" s="1" t="s">
-        <v>128</v>
+        <v>169</v>
       </c>
       <c r="U7" s="1"/>
       <c r="V7" s="1">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="W7" s="1" t="s">
-        <v>129</v>
+        <v>170</v>
       </c>
       <c r="X7" s="1"/>
-      <c r="Y7" s="2">
-        <v>6</v>
+      <c r="Y7" s="1">
+        <v>2</v>
       </c>
       <c r="Z7" s="1" t="s">
-        <v>130</v>
+        <v>171</v>
       </c>
       <c r="AA7" s="1"/>
       <c r="AB7" s="2">
+        <v>5</v>
+      </c>
+      <c r="AC7" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="AD7" s="1"/>
+      <c r="AE7" s="1">
+        <v>4</v>
+      </c>
+      <c r="AF7" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="AG7" s="1"/>
+      <c r="AH7" s="1">
+        <v>3</v>
+      </c>
+      <c r="AI7" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="AJ7" s="1"/>
+      <c r="AK7" s="2">
+        <v>5</v>
+      </c>
+      <c r="AL7" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="AM7" s="1"/>
+      <c r="AN7" s="1">
+        <v>4</v>
+      </c>
+      <c r="AO7" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="AP7" s="1"/>
+      <c r="AQ7" s="2">
         <v>6</v>
       </c>
-      <c r="AC7" s="1" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="AR7" s="1" t="s">
-        <v>100</v>
+        <v>177</v>
       </c>
       <c r="AS7" s="1"/>
       <c r="AT7" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="AU7" s="1" t="s">
-        <v>133</v>
+        <v>178</v>
       </c>
       <c r="AV7" s="1"/>
-      <c r="AW7" s="2">
-        <v>6</v>
+      <c r="AW7" s="1">
+        <v>3</v>
       </c>
       <c r="AX7" s="1" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
       <c r="AY7" s="1"/>
       <c r="AZ7" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="BA7" s="1" t="s">
-        <v>135</v>
+        <v>179</v>
       </c>
       <c r="BB7" s="1"/>
       <c r="BC7" s="1">
+        <v>4</v>
+      </c>
+      <c r="BD7" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="BE7" s="1"/>
+      <c r="BF7" s="2">
         <v>5</v>
       </c>
-      <c r="BD7" s="1" t="s">
-[...5 lines deleted...]
-      </c>
       <c r="BG7" s="1" t="s">
-        <v>137</v>
+        <v>181</v>
       </c>
       <c r="BH7" s="1"/>
       <c r="BI7" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="BJ7" s="1" t="s">
-        <v>138</v>
+        <v>182</v>
       </c>
       <c r="BK7" s="1"/>
       <c r="BL7" s="1">
+        <v>4</v>
+      </c>
+      <c r="BM7" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="BN7" s="1"/>
+      <c r="BO7" s="2">
+        <v>16</v>
+      </c>
+      <c r="BP7" s="1"/>
+      <c r="BQ7" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BR7" s="2">
+        <v>16</v>
+      </c>
+      <c r="BS7" s="1"/>
+      <c r="BT7" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BU7" s="2">
+        <v>16</v>
+      </c>
+      <c r="BV7" s="1"/>
+      <c r="BW7" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BX7" s="2">
+        <v>16</v>
+      </c>
+      <c r="BY7" s="1"/>
+      <c r="BZ7" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CA7" s="2">
+        <v>16</v>
+      </c>
+      <c r="CB7" s="1"/>
+      <c r="CC7" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CD7" s="1">
         <v>3</v>
       </c>
-      <c r="BM7" s="1" t="s">
-[...2 lines deleted...]
-      <c r="BN7" s="1"/>
+      <c r="CE7" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="CF7" s="1"/>
+      <c r="CG7" s="1">
+        <v>4</v>
+      </c>
+      <c r="CH7" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="CI7" s="1"/>
+      <c r="CJ7" s="1">
+        <v>3</v>
+      </c>
+      <c r="CK7" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="CL7" s="1"/>
+      <c r="CM7" s="1">
+        <v>3</v>
+      </c>
+      <c r="CN7" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="CO7" s="1"/>
+      <c r="CP7" s="1">
+        <v>3</v>
+      </c>
+      <c r="CQ7" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="CR7" s="1"/>
     </row>
-    <row r="8" spans="1:66">
+    <row r="8" spans="1:96">
       <c r="A8" s="1">
         <v>6</v>
       </c>
       <c r="B8" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C8" s="1">
-        <v>56</v>
-[...21 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="D8" s="1">
+        <v>5</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="F8" s="1"/>
+      <c r="G8" s="1">
+        <v>6</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="I8" s="1"/>
+      <c r="J8" s="1">
+        <v>8</v>
+      </c>
+      <c r="K8" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="L8" s="1"/>
       <c r="M8" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="N8" s="1" t="s">
-        <v>140</v>
+        <v>171</v>
       </c>
       <c r="O8" s="1"/>
       <c r="P8" s="1">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="Q8" s="1" t="s">
-        <v>141</v>
+        <v>191</v>
       </c>
       <c r="R8" s="1"/>
       <c r="S8" s="1">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="T8" s="1" t="s">
-        <v>142</v>
+        <v>192</v>
       </c>
       <c r="U8" s="1"/>
-      <c r="V8" s="1">
-[...19 lines deleted...]
-      <c r="AD8" s="1"/>
+      <c r="V8" s="2">
+        <v>16</v>
+      </c>
+      <c r="W8" s="1"/>
+      <c r="X8" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="Y8" s="2">
+        <v>16</v>
+      </c>
+      <c r="Z8" s="1"/>
+      <c r="AA8" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AB8" s="2">
+        <v>16</v>
+      </c>
+      <c r="AC8" s="1"/>
+      <c r="AD8" s="1" t="s">
+        <v>36</v>
+      </c>
       <c r="AE8" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AF8" s="1"/>
       <c r="AG8" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AH8" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AI8" s="1"/>
       <c r="AJ8" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AK8" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AL8" s="1"/>
       <c r="AM8" s="1" t="s">
-        <v>54</v>
-[...21 lines deleted...]
-      <c r="AV8" s="1"/>
+        <v>36</v>
+      </c>
+      <c r="AN8" s="2">
+        <v>16</v>
+      </c>
+      <c r="AO8" s="1"/>
+      <c r="AP8" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AQ8" s="2">
+        <v>16</v>
+      </c>
+      <c r="AR8" s="1"/>
+      <c r="AS8" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AT8" s="2">
+        <v>16</v>
+      </c>
+      <c r="AU8" s="1"/>
+      <c r="AV8" s="1" t="s">
+        <v>36</v>
+      </c>
       <c r="AW8" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AX8" s="1"/>
       <c r="AY8" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AZ8" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="BA8" s="1"/>
       <c r="BB8" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="BC8" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="BD8" s="1"/>
       <c r="BE8" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="BF8" s="1">
-        <v>14</v>
-[...4 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="BG8" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="BH8" s="1"/>
       <c r="BI8" s="1">
-        <v>14</v>
-[...4 lines deleted...]
-      </c>
+        <v>6</v>
+      </c>
+      <c r="BJ8" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="BK8" s="1"/>
       <c r="BL8" s="1">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="BM8" s="1"/>
       <c r="BN8" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
+      </c>
+      <c r="BO8" s="1">
+        <v>3</v>
+      </c>
+      <c r="BP8" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="BQ8" s="1"/>
+      <c r="BR8" s="1">
+        <v>6</v>
+      </c>
+      <c r="BS8" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="BT8" s="1"/>
+      <c r="BU8" s="1">
+        <v>7</v>
+      </c>
+      <c r="BV8" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="BW8" s="1"/>
+      <c r="BX8" s="1">
+        <v>6</v>
+      </c>
+      <c r="BY8" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="BZ8" s="1"/>
+      <c r="CA8" s="1">
+        <v>5</v>
+      </c>
+      <c r="CB8" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="CC8" s="1"/>
+      <c r="CD8" s="1">
+        <v>4</v>
+      </c>
+      <c r="CE8" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="CF8" s="1"/>
+      <c r="CG8" s="1">
+        <v>2</v>
+      </c>
+      <c r="CH8" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="CI8" s="1"/>
+      <c r="CJ8" s="1">
+        <v>4</v>
+      </c>
+      <c r="CK8" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="CL8" s="1"/>
+      <c r="CM8" s="2">
+        <v>16</v>
+      </c>
+      <c r="CN8" s="1"/>
+      <c r="CO8" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CP8" s="2">
+        <v>16</v>
+      </c>
+      <c r="CQ8" s="1"/>
+      <c r="CR8" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
-    <row r="9" spans="1:66">
+    <row r="9" spans="1:96">
       <c r="A9" s="1">
         <v>7</v>
       </c>
       <c r="B9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="C9" s="1">
-        <v>100</v>
-[...21 lines deleted...]
-      <c r="L9" s="1"/>
+        <v>112</v>
+      </c>
+      <c r="D9" s="2">
+        <v>16</v>
+      </c>
+      <c r="E9" s="1"/>
+      <c r="F9" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="G9" s="2">
+        <v>16</v>
+      </c>
+      <c r="H9" s="1"/>
+      <c r="I9" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="J9" s="2">
+        <v>16</v>
+      </c>
+      <c r="K9" s="1"/>
+      <c r="L9" s="1" t="s">
+        <v>36</v>
+      </c>
       <c r="M9" s="1">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="N9" s="1" t="s">
-        <v>110</v>
+        <v>203</v>
       </c>
       <c r="O9" s="1"/>
       <c r="P9" s="1">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="Q9" s="1" t="s">
-        <v>150</v>
+        <v>204</v>
       </c>
       <c r="R9" s="1"/>
       <c r="S9" s="1">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="T9" s="1" t="s">
-        <v>151</v>
+        <v>205</v>
       </c>
       <c r="U9" s="1"/>
-      <c r="V9" s="2">
-[...19 lines deleted...]
-      </c>
+      <c r="V9" s="1">
+        <v>1</v>
+      </c>
+      <c r="W9" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="X9" s="1"/>
+      <c r="Y9" s="1">
+        <v>1</v>
+      </c>
+      <c r="Z9" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="AA9" s="1"/>
+      <c r="AB9" s="1">
+        <v>1</v>
+      </c>
+      <c r="AC9" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="AD9" s="1"/>
       <c r="AE9" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AF9" s="1"/>
       <c r="AG9" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AH9" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AI9" s="1"/>
       <c r="AJ9" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AK9" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AL9" s="1"/>
       <c r="AM9" s="1" t="s">
-        <v>54</v>
-[...23 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="AN9" s="1">
+        <v>1</v>
+      </c>
+      <c r="AO9" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AP9" s="1"/>
+      <c r="AQ9" s="1">
+        <v>3</v>
+      </c>
+      <c r="AR9" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AS9" s="1"/>
+      <c r="AT9" s="1">
+        <v>1</v>
+      </c>
+      <c r="AU9" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="AV9" s="1"/>
+      <c r="AW9" s="2">
+        <v>16</v>
       </c>
       <c r="AX9" s="1"/>
       <c r="AY9" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="AZ9" s="2">
+        <v>16</v>
       </c>
       <c r="BA9" s="1"/>
       <c r="BB9" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="BC9" s="2">
+        <v>16</v>
       </c>
       <c r="BD9" s="1"/>
       <c r="BE9" s="1" t="s">
-        <v>54</v>
-[...16 lines deleted...]
-        <v>12</v>
+        <v>36</v>
+      </c>
+      <c r="BF9" s="2">
+        <v>16</v>
+      </c>
+      <c r="BG9" s="1"/>
+      <c r="BH9" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BI9" s="2">
+        <v>16</v>
+      </c>
+      <c r="BJ9" s="1"/>
+      <c r="BK9" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BL9" s="2">
+        <v>16</v>
       </c>
       <c r="BM9" s="1"/>
       <c r="BN9" s="1" t="s">
-        <v>54</v>
-      </c>
+        <v>36</v>
+      </c>
+      <c r="BO9" s="2">
+        <v>16</v>
+      </c>
+      <c r="BP9" s="1"/>
+      <c r="BQ9" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BR9" s="2">
+        <v>16</v>
+      </c>
+      <c r="BS9" s="1"/>
+      <c r="BT9" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BU9" s="1">
+        <v>16</v>
+      </c>
+      <c r="BV9" s="1"/>
+      <c r="BW9" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BX9" s="1">
+        <v>16</v>
+      </c>
+      <c r="BY9" s="1"/>
+      <c r="BZ9" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CA9" s="1">
+        <v>16</v>
+      </c>
+      <c r="CB9" s="1"/>
+      <c r="CC9" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CD9" s="1">
+        <v>16</v>
+      </c>
+      <c r="CE9" s="1"/>
+      <c r="CF9" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CG9" s="1">
+        <v>16</v>
+      </c>
+      <c r="CH9" s="1"/>
+      <c r="CI9" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CJ9" s="1">
+        <v>16</v>
+      </c>
+      <c r="CK9" s="1"/>
+      <c r="CL9" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CM9" s="1">
+        <v>1</v>
+      </c>
+      <c r="CN9" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="CO9" s="1"/>
+      <c r="CP9" s="1">
+        <v>1</v>
+      </c>
+      <c r="CQ9" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="CR9" s="1"/>
     </row>
-    <row r="10" spans="1:66">
+    <row r="10" spans="1:96">
       <c r="A10" s="1">
         <v>8</v>
       </c>
       <c r="B10" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C10" s="1">
-        <v>106</v>
+        <v>145</v>
       </c>
       <c r="D10" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E10" s="1"/>
       <c r="F10" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="G10" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H10" s="1"/>
       <c r="I10" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="J10" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="K10" s="1"/>
       <c r="L10" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="M10" s="1">
         <v>8</v>
       </c>
       <c r="N10" s="1" t="s">
-        <v>154</v>
+        <v>212</v>
       </c>
       <c r="O10" s="1"/>
       <c r="P10" s="1">
         <v>8</v>
       </c>
       <c r="Q10" s="1" t="s">
-        <v>155</v>
+        <v>213</v>
       </c>
       <c r="R10" s="1"/>
       <c r="S10" s="1">
         <v>9</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1" t="s">
-        <v>156</v>
+        <v>214</v>
       </c>
       <c r="V10" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="W10" s="1"/>
       <c r="X10" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="Y10" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AB10" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AE10" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AH10" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AK10" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AL10" s="1"/>
       <c r="AM10" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AN10" s="1">
         <v>6</v>
       </c>
       <c r="AO10" s="1" t="s">
-        <v>157</v>
+        <v>215</v>
       </c>
       <c r="AP10" s="1"/>
       <c r="AQ10" s="1">
         <v>5</v>
       </c>
       <c r="AR10" s="1" t="s">
-        <v>158</v>
+        <v>216</v>
       </c>
       <c r="AS10" s="1"/>
       <c r="AT10" s="1">
         <v>6</v>
       </c>
       <c r="AU10" s="1" t="s">
-        <v>159</v>
+        <v>211</v>
       </c>
       <c r="AV10" s="1"/>
       <c r="AW10" s="1">
         <v>9</v>
       </c>
       <c r="AX10" s="1"/>
       <c r="AY10" s="1" t="s">
-        <v>160</v>
+        <v>217</v>
       </c>
       <c r="AZ10" s="1">
         <v>7</v>
       </c>
       <c r="BA10" s="1" t="s">
-        <v>161</v>
+        <v>218</v>
       </c>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1">
         <v>6</v>
       </c>
       <c r="BD10" s="1" t="s">
-        <v>162</v>
+        <v>219</v>
       </c>
       <c r="BE10" s="1"/>
-      <c r="BF10" s="1">
-        <v>14</v>
+      <c r="BF10" s="2">
+        <v>16</v>
       </c>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="BI10" s="2">
+        <v>16</v>
       </c>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="BL10" s="2">
+        <v>16</v>
       </c>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1" t="s">
-        <v>54</v>
-      </c>
+        <v>36</v>
+      </c>
+      <c r="BO10" s="2">
+        <v>16</v>
+      </c>
+      <c r="BP10" s="1"/>
+      <c r="BQ10" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BR10" s="2">
+        <v>16</v>
+      </c>
+      <c r="BS10" s="1"/>
+      <c r="BT10" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BU10" s="1">
+        <v>16</v>
+      </c>
+      <c r="BV10" s="1"/>
+      <c r="BW10" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BX10" s="1">
+        <v>16</v>
+      </c>
+      <c r="BY10" s="1"/>
+      <c r="BZ10" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CA10" s="1">
+        <v>16</v>
+      </c>
+      <c r="CB10" s="1"/>
+      <c r="CC10" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CD10" s="1">
+        <v>5</v>
+      </c>
+      <c r="CE10" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="CF10" s="1"/>
+      <c r="CG10" s="1">
+        <v>6</v>
+      </c>
+      <c r="CH10" s="1"/>
+      <c r="CI10" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="CJ10" s="1">
+        <v>10</v>
+      </c>
+      <c r="CK10" s="1"/>
+      <c r="CL10" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CM10" s="1">
+        <v>6</v>
+      </c>
+      <c r="CN10" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="CO10" s="1"/>
+      <c r="CP10" s="1">
+        <v>6</v>
+      </c>
+      <c r="CQ10" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="CR10" s="1"/>
     </row>
-    <row r="11" spans="1:66">
+    <row r="11" spans="1:96">
       <c r="A11" s="1">
         <v>9</v>
       </c>
       <c r="B11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="C11" s="1">
-        <v>110</v>
+        <v>160</v>
       </c>
       <c r="D11" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E11" s="1"/>
       <c r="F11" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="G11" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H11" s="1"/>
       <c r="I11" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="J11" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="K11" s="1"/>
       <c r="L11" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="M11" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="N11" s="1"/>
       <c r="O11" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="P11" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="Q11" s="1"/>
       <c r="R11" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="S11" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="V11" s="1">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="W11" s="1" t="s">
-        <v>163</v>
+        <v>223</v>
       </c>
       <c r="X11" s="1"/>
       <c r="Y11" s="1">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="Z11" s="1" t="s">
-        <v>164</v>
+        <v>224</v>
       </c>
       <c r="AA11" s="1"/>
       <c r="AB11" s="1">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="AC11" s="1" t="s">
-        <v>165</v>
+        <v>225</v>
       </c>
       <c r="AD11" s="1"/>
-      <c r="AE11" s="1">
-        <v>6</v>
+      <c r="AE11" s="2">
+        <v>16</v>
       </c>
       <c r="AF11" s="1"/>
       <c r="AG11" s="1" t="s">
-        <v>160</v>
-[...14 lines deleted...]
-      <c r="AM11" s="1"/>
+        <v>36</v>
+      </c>
+      <c r="AH11" s="2">
+        <v>16</v>
+      </c>
+      <c r="AI11" s="1"/>
+      <c r="AJ11" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AK11" s="2">
+        <v>16</v>
+      </c>
+      <c r="AL11" s="1"/>
+      <c r="AM11" s="1" t="s">
+        <v>36</v>
+      </c>
       <c r="AN11" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AO11" s="1"/>
       <c r="AP11" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AQ11" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AR11" s="1"/>
       <c r="AS11" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AT11" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AU11" s="1"/>
       <c r="AV11" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AW11" s="1">
-        <v>14</v>
-[...4 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="AX11" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="AY11" s="1"/>
       <c r="AZ11" s="1">
-        <v>14</v>
-[...4 lines deleted...]
-      </c>
+        <v>3</v>
+      </c>
+      <c r="BA11" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="BB11" s="1"/>
       <c r="BC11" s="1">
-        <v>14</v>
-[...6 lines deleted...]
-        <v>14</v>
+        <v>8</v>
+      </c>
+      <c r="BD11" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="BE11" s="1"/>
+      <c r="BF11" s="2">
+        <v>16</v>
       </c>
       <c r="BG11" s="1"/>
       <c r="BH11" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="BI11" s="2">
+        <v>16</v>
       </c>
       <c r="BJ11" s="1"/>
       <c r="BK11" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="BL11" s="1">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="BM11" s="1"/>
       <c r="BN11" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
+      </c>
+      <c r="BO11" s="1">
+        <v>6</v>
+      </c>
+      <c r="BP11" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="BQ11" s="1"/>
+      <c r="BR11" s="1">
+        <v>5</v>
+      </c>
+      <c r="BS11" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="BT11" s="1"/>
+      <c r="BU11" s="1">
+        <v>5</v>
+      </c>
+      <c r="BV11" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="BW11" s="1"/>
+      <c r="BX11" s="1">
+        <v>8</v>
+      </c>
+      <c r="BY11" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="BZ11" s="1"/>
+      <c r="CA11" s="1">
+        <v>8</v>
+      </c>
+      <c r="CB11" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="CC11" s="1"/>
+      <c r="CD11" s="1">
+        <v>16</v>
+      </c>
+      <c r="CE11" s="1"/>
+      <c r="CF11" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CG11" s="1">
+        <v>16</v>
+      </c>
+      <c r="CH11" s="1"/>
+      <c r="CI11" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CJ11" s="1">
+        <v>16</v>
+      </c>
+      <c r="CK11" s="1"/>
+      <c r="CL11" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CM11" s="1">
+        <v>16</v>
+      </c>
+      <c r="CN11" s="1"/>
+      <c r="CO11" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CP11" s="1">
+        <v>16</v>
+      </c>
+      <c r="CQ11" s="1"/>
+      <c r="CR11" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
-    <row r="12" spans="1:66">
+    <row r="12" spans="1:96">
       <c r="A12" s="1">
         <v>10</v>
       </c>
       <c r="B12" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="C12" s="1">
-        <v>116</v>
-[...21 lines deleted...]
-      </c>
+        <v>166</v>
+      </c>
+      <c r="D12" s="1">
+        <v>2</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="F12" s="1"/>
+      <c r="G12" s="1">
+        <v>5</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="I12" s="1"/>
+      <c r="J12" s="1">
+        <v>6</v>
+      </c>
+      <c r="K12" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="L12" s="1"/>
       <c r="M12" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="N12" s="1"/>
       <c r="O12" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="P12" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="Q12" s="1"/>
       <c r="R12" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="S12" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1" t="s">
-        <v>54</v>
-[...21 lines deleted...]
-      <c r="AD12" s="1"/>
+        <v>36</v>
+      </c>
+      <c r="V12" s="2">
+        <v>16</v>
+      </c>
+      <c r="W12" s="1"/>
+      <c r="X12" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="Y12" s="2">
+        <v>16</v>
+      </c>
+      <c r="Z12" s="1"/>
+      <c r="AA12" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AB12" s="2">
+        <v>16</v>
+      </c>
+      <c r="AC12" s="1"/>
+      <c r="AD12" s="1" t="s">
+        <v>36</v>
+      </c>
       <c r="AE12" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AF12" s="1"/>
       <c r="AG12" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AH12" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AI12" s="1"/>
       <c r="AJ12" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AK12" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AL12" s="1"/>
       <c r="AM12" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="AN12" s="2">
+        <v>16</v>
       </c>
       <c r="AO12" s="1"/>
       <c r="AP12" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="AQ12" s="2">
+        <v>16</v>
       </c>
       <c r="AR12" s="1"/>
       <c r="AS12" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="AT12" s="2">
+        <v>16</v>
       </c>
       <c r="AU12" s="1"/>
       <c r="AV12" s="1" t="s">
-        <v>54</v>
-[...14 lines deleted...]
-      <c r="BB12" s="1"/>
+        <v>36</v>
+      </c>
+      <c r="AW12" s="2">
+        <v>16</v>
+      </c>
+      <c r="AX12" s="1"/>
+      <c r="AY12" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AZ12" s="2">
+        <v>16</v>
+      </c>
+      <c r="BA12" s="1"/>
+      <c r="BB12" s="1" t="s">
+        <v>36</v>
+      </c>
       <c r="BC12" s="1">
-        <v>8</v>
-[...4 lines deleted...]
-      <c r="BE12" s="1"/>
+        <v>16</v>
+      </c>
+      <c r="BD12" s="1"/>
+      <c r="BE12" s="1" t="s">
+        <v>36</v>
+      </c>
       <c r="BF12" s="1">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="BG12" s="1"/>
       <c r="BH12" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="BI12" s="1">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="BJ12" s="1"/>
       <c r="BK12" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="BL12" s="1">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="BM12" s="1"/>
       <c r="BN12" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
+      </c>
+      <c r="BO12" s="1">
+        <v>1</v>
+      </c>
+      <c r="BP12" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="BQ12" s="1"/>
+      <c r="BR12" s="1">
+        <v>1</v>
+      </c>
+      <c r="BS12" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="BT12" s="1"/>
+      <c r="BU12" s="1">
+        <v>3</v>
+      </c>
+      <c r="BV12" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="BW12" s="1"/>
+      <c r="BX12" s="1">
+        <v>2</v>
+      </c>
+      <c r="BY12" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="BZ12" s="1"/>
+      <c r="CA12" s="1">
+        <v>2</v>
+      </c>
+      <c r="CB12" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="CC12" s="1"/>
+      <c r="CD12" s="1">
+        <v>16</v>
+      </c>
+      <c r="CE12" s="1"/>
+      <c r="CF12" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CG12" s="1">
+        <v>16</v>
+      </c>
+      <c r="CH12" s="1"/>
+      <c r="CI12" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CJ12" s="1">
+        <v>16</v>
+      </c>
+      <c r="CK12" s="1"/>
+      <c r="CL12" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CM12" s="1">
+        <v>16</v>
+      </c>
+      <c r="CN12" s="1"/>
+      <c r="CO12" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CP12" s="1">
+        <v>16</v>
+      </c>
+      <c r="CQ12" s="1"/>
+      <c r="CR12" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
-    <row r="13" spans="1:66">
+    <row r="13" spans="1:96">
       <c r="A13" s="1">
         <v>11</v>
       </c>
       <c r="B13" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C13" s="1">
-        <v>120</v>
+        <v>178</v>
       </c>
       <c r="D13" s="1">
         <v>3</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>174</v>
+        <v>240</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1">
         <v>8</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>175</v>
+        <v>241</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1">
         <v>7</v>
       </c>
       <c r="K13" s="1" t="s">
-        <v>176</v>
+        <v>242</v>
       </c>
       <c r="L13" s="1"/>
       <c r="M13" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="N13" s="1"/>
       <c r="O13" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="P13" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="Q13" s="1"/>
       <c r="R13" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="S13" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="V13" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="W13" s="1"/>
       <c r="X13" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="Y13" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="Z13" s="1"/>
       <c r="AA13" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AB13" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AC13" s="1"/>
       <c r="AD13" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AE13" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AF13" s="1"/>
       <c r="AG13" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AH13" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AI13" s="1"/>
       <c r="AJ13" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AK13" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AL13" s="1"/>
       <c r="AM13" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="AN13" s="2">
+        <v>16</v>
       </c>
       <c r="AO13" s="1"/>
       <c r="AP13" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="AQ13" s="2">
+        <v>16</v>
       </c>
       <c r="AR13" s="1"/>
       <c r="AS13" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="AT13" s="2">
+        <v>16</v>
       </c>
       <c r="AU13" s="1"/>
       <c r="AV13" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AW13" s="1">
         <v>5</v>
       </c>
       <c r="AX13" s="1" t="s">
-        <v>177</v>
+        <v>195</v>
       </c>
       <c r="AY13" s="1"/>
       <c r="AZ13" s="1">
         <v>6</v>
       </c>
       <c r="BA13" s="1" t="s">
-        <v>178</v>
+        <v>243</v>
       </c>
       <c r="BB13" s="1"/>
       <c r="BC13" s="1">
         <v>7</v>
       </c>
       <c r="BD13" s="1" t="s">
-        <v>179</v>
+        <v>244</v>
       </c>
       <c r="BE13" s="1"/>
-      <c r="BF13" s="1">
-        <v>14</v>
+      <c r="BF13" s="2">
+        <v>16</v>
       </c>
       <c r="BG13" s="1"/>
       <c r="BH13" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="BI13" s="2">
+        <v>16</v>
       </c>
       <c r="BJ13" s="1"/>
       <c r="BK13" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="BL13" s="1">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="BM13" s="1"/>
       <c r="BN13" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
+      </c>
+      <c r="BO13" s="1">
+        <v>16</v>
+      </c>
+      <c r="BP13" s="1"/>
+      <c r="BQ13" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BR13" s="1">
+        <v>16</v>
+      </c>
+      <c r="BS13" s="1"/>
+      <c r="BT13" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BU13" s="1">
+        <v>6</v>
+      </c>
+      <c r="BV13" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="BW13" s="1"/>
+      <c r="BX13" s="1">
+        <v>4</v>
+      </c>
+      <c r="BY13" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="BZ13" s="1"/>
+      <c r="CA13" s="1">
+        <v>4</v>
+      </c>
+      <c r="CB13" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="CC13" s="1"/>
+      <c r="CD13" s="1">
+        <v>16</v>
+      </c>
+      <c r="CE13" s="1"/>
+      <c r="CF13" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CG13" s="1">
+        <v>16</v>
+      </c>
+      <c r="CH13" s="1"/>
+      <c r="CI13" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CJ13" s="1">
+        <v>16</v>
+      </c>
+      <c r="CK13" s="1"/>
+      <c r="CL13" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CM13" s="1">
+        <v>16</v>
+      </c>
+      <c r="CN13" s="1"/>
+      <c r="CO13" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CP13" s="1">
+        <v>16</v>
+      </c>
+      <c r="CQ13" s="1"/>
+      <c r="CR13" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
-    <row r="14" spans="1:66">
+    <row r="14" spans="1:96">
       <c r="A14" s="1">
         <v>12</v>
       </c>
       <c r="B14" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="C14" s="1">
-        <v>135</v>
-[...4 lines deleted...]
-      <c r="E14" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="F14" s="1"/>
-[...13 lines deleted...]
-      <c r="L14" s="1"/>
+      <c r="D14" s="2">
+        <v>16</v>
+      </c>
+      <c r="E14" s="1"/>
+      <c r="F14" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="G14" s="2">
+        <v>16</v>
+      </c>
+      <c r="H14" s="1"/>
+      <c r="I14" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="J14" s="2">
+        <v>16</v>
+      </c>
+      <c r="K14" s="1"/>
+      <c r="L14" s="1" t="s">
+        <v>36</v>
+      </c>
       <c r="M14" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="N14" s="1"/>
       <c r="O14" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="P14" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="Q14" s="1"/>
       <c r="R14" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="S14" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1" t="s">
-        <v>54</v>
-[...23 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="V14" s="1">
+        <v>6</v>
+      </c>
+      <c r="W14" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="X14" s="1"/>
+      <c r="Y14" s="1">
+        <v>3</v>
+      </c>
+      <c r="Z14" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="AA14" s="1"/>
+      <c r="AB14" s="1">
+        <v>3</v>
+      </c>
+      <c r="AC14" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="AD14" s="1"/>
+      <c r="AE14" s="1">
+        <v>6</v>
       </c>
       <c r="AF14" s="1"/>
       <c r="AG14" s="1" t="s">
-        <v>54</v>
-[...16 lines deleted...]
-        <v>14</v>
+        <v>217</v>
+      </c>
+      <c r="AH14" s="1">
+        <v>5</v>
+      </c>
+      <c r="AI14" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="AJ14" s="1"/>
+      <c r="AK14" s="1">
+        <v>3</v>
+      </c>
+      <c r="AL14" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="AM14" s="1"/>
+      <c r="AN14" s="2">
+        <v>16</v>
       </c>
       <c r="AO14" s="1"/>
       <c r="AP14" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="AQ14" s="2">
+        <v>16</v>
       </c>
       <c r="AR14" s="1"/>
       <c r="AS14" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="AT14" s="2">
+        <v>16</v>
       </c>
       <c r="AU14" s="1"/>
       <c r="AV14" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="AW14" s="2">
+        <v>16</v>
       </c>
       <c r="AX14" s="1"/>
       <c r="AY14" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="AZ14" s="2">
+        <v>16</v>
       </c>
       <c r="BA14" s="1"/>
       <c r="BB14" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="BC14" s="2">
+        <v>16</v>
       </c>
       <c r="BD14" s="1"/>
       <c r="BE14" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="BF14" s="2">
+        <v>16</v>
       </c>
       <c r="BG14" s="1"/>
       <c r="BH14" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="BI14" s="2">
+        <v>16</v>
       </c>
       <c r="BJ14" s="1"/>
       <c r="BK14" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="BL14" s="1">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="BM14" s="1"/>
       <c r="BN14" s="1" t="s">
-        <v>54</v>
-      </c>
+        <v>36</v>
+      </c>
+      <c r="BO14" s="1">
+        <v>16</v>
+      </c>
+      <c r="BP14" s="1"/>
+      <c r="BQ14" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BR14" s="1">
+        <v>16</v>
+      </c>
+      <c r="BS14" s="1"/>
+      <c r="BT14" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BU14" s="1">
+        <v>16</v>
+      </c>
+      <c r="BV14" s="1"/>
+      <c r="BW14" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BX14" s="1">
+        <v>16</v>
+      </c>
+      <c r="BY14" s="1"/>
+      <c r="BZ14" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CA14" s="1">
+        <v>16</v>
+      </c>
+      <c r="CB14" s="1"/>
+      <c r="CC14" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CD14" s="1">
+        <v>16</v>
+      </c>
+      <c r="CE14" s="1"/>
+      <c r="CF14" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CG14" s="1">
+        <v>16</v>
+      </c>
+      <c r="CH14" s="1"/>
+      <c r="CI14" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CJ14" s="1">
+        <v>16</v>
+      </c>
+      <c r="CK14" s="1"/>
+      <c r="CL14" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CM14" s="1">
+        <v>5</v>
+      </c>
+      <c r="CN14" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="CO14" s="1"/>
+      <c r="CP14" s="1">
+        <v>5</v>
+      </c>
+      <c r="CQ14" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="CR14" s="1"/>
     </row>
-    <row r="15" spans="1:66">
+    <row r="15" spans="1:96">
       <c r="A15" s="1">
         <v>13</v>
       </c>
       <c r="B15" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="C15" s="1">
-        <v>139</v>
+        <v>233</v>
       </c>
       <c r="D15" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>183</v>
+        <v>254</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>184</v>
+        <v>255</v>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="K15" s="1" t="s">
-        <v>185</v>
+        <v>256</v>
       </c>
       <c r="L15" s="1"/>
       <c r="M15" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="N15" s="1"/>
       <c r="O15" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="P15" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="Q15" s="1"/>
       <c r="R15" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="S15" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="V15" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="W15" s="1"/>
       <c r="X15" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="Y15" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="Z15" s="1"/>
       <c r="AA15" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AB15" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AC15" s="1"/>
       <c r="AD15" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AE15" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AF15" s="1"/>
       <c r="AG15" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AH15" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AI15" s="1"/>
       <c r="AJ15" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AK15" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AL15" s="1"/>
       <c r="AM15" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="AN15" s="2">
+        <v>16</v>
       </c>
       <c r="AO15" s="1"/>
       <c r="AP15" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="AQ15" s="2">
+        <v>16</v>
       </c>
       <c r="AR15" s="1"/>
       <c r="AS15" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="AT15" s="2">
+        <v>16</v>
       </c>
       <c r="AU15" s="1"/>
       <c r="AV15" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="AW15" s="2">
+        <v>16</v>
       </c>
       <c r="AX15" s="1"/>
       <c r="AY15" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="AZ15" s="2">
+        <v>16</v>
       </c>
       <c r="BA15" s="1"/>
       <c r="BB15" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="BC15" s="1">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="BD15" s="1"/>
       <c r="BE15" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="BF15" s="1">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="BG15" s="1"/>
       <c r="BH15" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="BI15" s="1">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="BJ15" s="1"/>
       <c r="BK15" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="BL15" s="1">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="BM15" s="1"/>
       <c r="BN15" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
+      </c>
+      <c r="BO15" s="1">
+        <v>16</v>
+      </c>
+      <c r="BP15" s="1"/>
+      <c r="BQ15" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BR15" s="1">
+        <v>16</v>
+      </c>
+      <c r="BS15" s="1"/>
+      <c r="BT15" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BU15" s="1">
+        <v>16</v>
+      </c>
+      <c r="BV15" s="1"/>
+      <c r="BW15" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BX15" s="1">
+        <v>16</v>
+      </c>
+      <c r="BY15" s="1"/>
+      <c r="BZ15" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CA15" s="1">
+        <v>16</v>
+      </c>
+      <c r="CB15" s="1"/>
+      <c r="CC15" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CD15" s="1">
+        <v>16</v>
+      </c>
+      <c r="CE15" s="1"/>
+      <c r="CF15" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CG15" s="1">
+        <v>16</v>
+      </c>
+      <c r="CH15" s="1"/>
+      <c r="CI15" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CJ15" s="1">
+        <v>16</v>
+      </c>
+      <c r="CK15" s="1"/>
+      <c r="CL15" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CM15" s="1">
+        <v>16</v>
+      </c>
+      <c r="CN15" s="1"/>
+      <c r="CO15" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CP15" s="1">
+        <v>16</v>
+      </c>
+      <c r="CQ15" s="1"/>
+      <c r="CR15" s="1" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="16" spans="1:96">
+      <c r="A16" s="1">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>30</v>
+      </c>
+      <c r="C16" s="1">
+        <v>251</v>
+      </c>
+      <c r="D16" s="2">
+        <v>16</v>
+      </c>
+      <c r="E16" s="1"/>
+      <c r="F16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="G16" s="2">
+        <v>16</v>
+      </c>
+      <c r="H16" s="1"/>
+      <c r="I16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="J16" s="2">
+        <v>16</v>
+      </c>
+      <c r="K16" s="1"/>
+      <c r="L16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="M16" s="2">
+        <v>16</v>
+      </c>
+      <c r="N16" s="1"/>
+      <c r="O16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="P16" s="2">
+        <v>16</v>
+      </c>
+      <c r="Q16" s="1"/>
+      <c r="R16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="S16" s="2">
+        <v>16</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="V16" s="2">
+        <v>16</v>
+      </c>
+      <c r="W16" s="1"/>
+      <c r="X16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="Y16" s="2">
+        <v>16</v>
+      </c>
+      <c r="Z16" s="1"/>
+      <c r="AA16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AB16" s="2">
+        <v>16</v>
+      </c>
+      <c r="AC16" s="1"/>
+      <c r="AD16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AE16" s="2">
+        <v>16</v>
+      </c>
+      <c r="AF16" s="1"/>
+      <c r="AG16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AH16" s="2">
+        <v>16</v>
+      </c>
+      <c r="AI16" s="1"/>
+      <c r="AJ16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AK16" s="2">
+        <v>16</v>
+      </c>
+      <c r="AL16" s="1"/>
+      <c r="AM16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AN16" s="2">
+        <v>16</v>
+      </c>
+      <c r="AO16" s="1"/>
+      <c r="AP16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AQ16" s="2">
+        <v>16</v>
+      </c>
+      <c r="AR16" s="1"/>
+      <c r="AS16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AT16" s="1">
+        <v>16</v>
+      </c>
+      <c r="AU16" s="1"/>
+      <c r="AV16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AW16" s="1">
+        <v>16</v>
+      </c>
+      <c r="AX16" s="1"/>
+      <c r="AY16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AZ16" s="1">
+        <v>16</v>
+      </c>
+      <c r="BA16" s="1"/>
+      <c r="BB16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BC16" s="1">
+        <v>16</v>
+      </c>
+      <c r="BD16" s="1"/>
+      <c r="BE16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BF16" s="1">
+        <v>16</v>
+      </c>
+      <c r="BG16" s="1"/>
+      <c r="BH16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BI16" s="1">
+        <v>16</v>
+      </c>
+      <c r="BJ16" s="1"/>
+      <c r="BK16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BL16" s="1">
+        <v>16</v>
+      </c>
+      <c r="BM16" s="1"/>
+      <c r="BN16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BO16" s="1">
+        <v>16</v>
+      </c>
+      <c r="BP16" s="1"/>
+      <c r="BQ16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BR16" s="1">
+        <v>16</v>
+      </c>
+      <c r="BS16" s="1"/>
+      <c r="BT16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BU16" s="1">
+        <v>16</v>
+      </c>
+      <c r="BV16" s="1"/>
+      <c r="BW16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BX16" s="1">
+        <v>16</v>
+      </c>
+      <c r="BY16" s="1"/>
+      <c r="BZ16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CA16" s="1">
+        <v>16</v>
+      </c>
+      <c r="CB16" s="1"/>
+      <c r="CC16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CD16" s="1">
+        <v>7</v>
+      </c>
+      <c r="CE16" s="1"/>
+      <c r="CF16" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="CG16" s="1">
+        <v>10</v>
+      </c>
+      <c r="CH16" s="1"/>
+      <c r="CI16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CJ16" s="1">
+        <v>10</v>
+      </c>
+      <c r="CK16" s="1"/>
+      <c r="CL16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CM16" s="1">
+        <v>16</v>
+      </c>
+      <c r="CN16" s="1"/>
+      <c r="CO16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CP16" s="1">
+        <v>16</v>
+      </c>
+      <c r="CQ16" s="1"/>
+      <c r="CR16" s="1" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="17" spans="1:96">
+      <c r="A17" s="1">
+        <v>15</v>
+      </c>
+      <c r="B17" t="s">
+        <v>31</v>
+      </c>
+      <c r="C17" s="1">
+        <v>255</v>
+      </c>
+      <c r="D17" s="2">
+        <v>16</v>
+      </c>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="G17" s="2">
+        <v>16</v>
+      </c>
+      <c r="H17" s="1"/>
+      <c r="I17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="J17" s="2">
+        <v>16</v>
+      </c>
+      <c r="K17" s="1"/>
+      <c r="L17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="M17" s="2">
+        <v>16</v>
+      </c>
+      <c r="N17" s="1"/>
+      <c r="O17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="P17" s="2">
+        <v>16</v>
+      </c>
+      <c r="Q17" s="1"/>
+      <c r="R17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="S17" s="2">
+        <v>16</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="V17" s="2">
+        <v>16</v>
+      </c>
+      <c r="W17" s="1"/>
+      <c r="X17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="Y17" s="2">
+        <v>16</v>
+      </c>
+      <c r="Z17" s="1"/>
+      <c r="AA17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AB17" s="2">
+        <v>16</v>
+      </c>
+      <c r="AC17" s="1"/>
+      <c r="AD17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AE17" s="2">
+        <v>16</v>
+      </c>
+      <c r="AF17" s="1"/>
+      <c r="AG17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AH17" s="2">
+        <v>16</v>
+      </c>
+      <c r="AI17" s="1"/>
+      <c r="AJ17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AK17" s="2">
+        <v>16</v>
+      </c>
+      <c r="AL17" s="1"/>
+      <c r="AM17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AN17" s="2">
+        <v>16</v>
+      </c>
+      <c r="AO17" s="1"/>
+      <c r="AP17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AQ17" s="2">
+        <v>16</v>
+      </c>
+      <c r="AR17" s="1"/>
+      <c r="AS17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AT17" s="1">
+        <v>16</v>
+      </c>
+      <c r="AU17" s="1"/>
+      <c r="AV17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AW17" s="1">
+        <v>16</v>
+      </c>
+      <c r="AX17" s="1"/>
+      <c r="AY17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AZ17" s="1">
+        <v>16</v>
+      </c>
+      <c r="BA17" s="1"/>
+      <c r="BB17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BC17" s="1">
+        <v>16</v>
+      </c>
+      <c r="BD17" s="1"/>
+      <c r="BE17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BF17" s="1">
+        <v>16</v>
+      </c>
+      <c r="BG17" s="1"/>
+      <c r="BH17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BI17" s="1">
+        <v>16</v>
+      </c>
+      <c r="BJ17" s="1"/>
+      <c r="BK17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BL17" s="1">
+        <v>16</v>
+      </c>
+      <c r="BM17" s="1"/>
+      <c r="BN17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BO17" s="1">
+        <v>8</v>
+      </c>
+      <c r="BP17" s="1"/>
+      <c r="BQ17" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="BR17" s="1">
+        <v>7</v>
+      </c>
+      <c r="BS17" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="BT17" s="1"/>
+      <c r="BU17" s="1">
+        <v>16</v>
+      </c>
+      <c r="BV17" s="1"/>
+      <c r="BW17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BX17" s="1">
+        <v>16</v>
+      </c>
+      <c r="BY17" s="1"/>
+      <c r="BZ17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CA17" s="1">
+        <v>16</v>
+      </c>
+      <c r="CB17" s="1"/>
+      <c r="CC17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CD17" s="1">
+        <v>16</v>
+      </c>
+      <c r="CE17" s="1"/>
+      <c r="CF17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CG17" s="1">
+        <v>16</v>
+      </c>
+      <c r="CH17" s="1"/>
+      <c r="CI17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CJ17" s="1">
+        <v>16</v>
+      </c>
+      <c r="CK17" s="1"/>
+      <c r="CL17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CM17" s="1">
+        <v>16</v>
+      </c>
+      <c r="CN17" s="1"/>
+      <c r="CO17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CP17" s="1">
+        <v>16</v>
+      </c>
+      <c r="CQ17" s="1"/>
+      <c r="CR17" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="D1:F1"/>
     <mergeCell ref="G1:I1"/>
     <mergeCell ref="J1:L1"/>
     <mergeCell ref="M1:O1"/>
     <mergeCell ref="P1:R1"/>
     <mergeCell ref="S1:U1"/>
     <mergeCell ref="V1:X1"/>
     <mergeCell ref="Y1:AA1"/>
     <mergeCell ref="AB1:AD1"/>
     <mergeCell ref="AE1:AG1"/>
     <mergeCell ref="AH1:AJ1"/>
     <mergeCell ref="AK1:AM1"/>
     <mergeCell ref="AN1:AP1"/>
     <mergeCell ref="AQ1:AS1"/>
     <mergeCell ref="AT1:AV1"/>
     <mergeCell ref="AW1:AY1"/>
     <mergeCell ref="AZ1:BB1"/>
     <mergeCell ref="BC1:BE1"/>
     <mergeCell ref="BF1:BH1"/>
     <mergeCell ref="BI1:BK1"/>
     <mergeCell ref="BL1:BN1"/>
+    <mergeCell ref="BO1:BQ1"/>
+    <mergeCell ref="BR1:BT1"/>
+    <mergeCell ref="BU1:BW1"/>
+    <mergeCell ref="BX1:BZ1"/>
+    <mergeCell ref="CA1:CC1"/>
+    <mergeCell ref="CD1:CF1"/>
+    <mergeCell ref="CG1:CI1"/>
+    <mergeCell ref="CJ1:CL1"/>
+    <mergeCell ref="CM1:CO1"/>
+    <mergeCell ref="CP1:CR1"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X15"/>
+  <dimension ref="A1:AH17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="2" topLeftCell="D3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="D3" sqref="D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="7.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.14" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="20.566" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="20.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="31" max="31" width="20.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="20.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="33" max="33" width="20.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="34" max="34" width="20.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:34">
       <c r="A1" s="5" t="s">
-        <v>186</v>
+        <v>258</v>
       </c>
       <c r="B1" s="5"/>
       <c r="C1" s="3"/>
       <c r="D1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="4" t="s">
@@ -5214,52 +7864,82 @@
       </c>
       <c r="Q1" s="4" t="s">
         <v>11</v>
       </c>
       <c r="R1" s="4" t="s">
         <v>11</v>
       </c>
       <c r="S1" s="4" t="s">
         <v>12</v>
       </c>
       <c r="T1" s="4" t="s">
         <v>12</v>
       </c>
       <c r="U1" s="4" t="s">
         <v>12</v>
       </c>
       <c r="V1" s="4" t="s">
         <v>13</v>
       </c>
       <c r="W1" s="4" t="s">
         <v>13</v>
       </c>
       <c r="X1" s="4" t="s">
         <v>13</v>
       </c>
+      <c r="Y1" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z1" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="AA1" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="AB1" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="AC1" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD1" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE1" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF1" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG1" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="AH1" s="4" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="2" spans="1:24">
+    <row r="2" spans="1:34">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I2" s="3" t="s">
@@ -5288,1050 +7968,1678 @@
       </c>
       <c r="Q2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="R2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="S2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="T2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="U2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="V2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="W2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="X2" s="3" t="s">
         <v>7</v>
       </c>
+      <c r="Y2" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z2" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="AA2" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB2" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="AC2" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="AD2" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE2" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="AF2" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="AG2" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="AH2" s="3" t="s">
+        <v>6</v>
+      </c>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:34">
       <c r="A3" s="1">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="C3" s="1">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D3" s="2">
         <v>7</v>
       </c>
       <c r="E3" s="1">
         <v>1</v>
       </c>
       <c r="F3" s="1">
         <v>2</v>
       </c>
       <c r="G3" s="2">
         <v>7</v>
       </c>
       <c r="H3" s="1">
         <v>2</v>
       </c>
       <c r="I3" s="1">
         <v>1</v>
       </c>
       <c r="J3" s="1">
         <v>1</v>
       </c>
       <c r="K3" s="1">
         <v>1</v>
       </c>
       <c r="L3" s="1">
         <v>1</v>
       </c>
-      <c r="M3" s="2">
+      <c r="M3" s="1">
         <v>3</v>
       </c>
       <c r="N3" s="1">
         <v>2</v>
       </c>
       <c r="O3" s="2">
         <v>5</v>
       </c>
       <c r="P3" s="1">
         <v>2</v>
       </c>
       <c r="Q3" s="2">
         <v>5</v>
       </c>
       <c r="R3" s="1">
         <v>1</v>
       </c>
-      <c r="S3" s="2">
+      <c r="S3" s="1">
         <v>3</v>
       </c>
       <c r="T3" s="1">
         <v>1</v>
       </c>
       <c r="U3" s="2">
         <v>4</v>
       </c>
       <c r="V3" s="2">
         <v>5</v>
       </c>
       <c r="W3" s="2">
         <v>5</v>
       </c>
       <c r="X3" s="1">
         <v>2</v>
       </c>
+      <c r="Y3" s="2">
+        <v>16</v>
+      </c>
+      <c r="Z3" s="2">
+        <v>16</v>
+      </c>
+      <c r="AA3" s="2">
+        <v>16</v>
+      </c>
+      <c r="AB3" s="2">
+        <v>16</v>
+      </c>
+      <c r="AC3" s="2">
+        <v>16</v>
+      </c>
+      <c r="AD3" s="2">
+        <v>5</v>
+      </c>
+      <c r="AE3" s="1">
+        <v>3</v>
+      </c>
+      <c r="AF3" s="2">
+        <v>4</v>
+      </c>
+      <c r="AG3" s="1">
+        <v>2</v>
+      </c>
+      <c r="AH3" s="1">
+        <v>2</v>
+      </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:34">
       <c r="A4" s="1">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="C4" s="1">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="D4" s="2">
+        <v>5</v>
+      </c>
+      <c r="E4" s="1">
+        <v>3</v>
+      </c>
+      <c r="F4" s="1">
+        <v>4</v>
+      </c>
+      <c r="G4" s="1">
+        <v>4</v>
+      </c>
+      <c r="H4" s="2">
+        <v>7</v>
+      </c>
+      <c r="I4" s="1">
+        <v>5</v>
+      </c>
+      <c r="J4" s="1">
+        <v>3</v>
+      </c>
+      <c r="K4" s="2">
+        <v>6</v>
+      </c>
+      <c r="L4" s="2">
+        <v>6</v>
+      </c>
+      <c r="M4" s="2">
+        <v>16</v>
+      </c>
+      <c r="N4" s="2">
+        <v>16</v>
+      </c>
+      <c r="O4" s="2">
+        <v>16</v>
+      </c>
+      <c r="P4" s="2">
+        <v>6</v>
+      </c>
+      <c r="Q4" s="1">
+        <v>3</v>
+      </c>
+      <c r="R4" s="2">
+        <v>6</v>
+      </c>
+      <c r="S4" s="2">
+        <v>6</v>
+      </c>
+      <c r="T4" s="1">
+        <v>5</v>
+      </c>
+      <c r="U4" s="2">
+        <v>7</v>
+      </c>
+      <c r="V4" s="1">
+        <v>1</v>
+      </c>
+      <c r="W4" s="1">
+        <v>1</v>
+      </c>
+      <c r="X4" s="1">
+        <v>1</v>
+      </c>
+      <c r="Y4" s="1">
+        <v>2</v>
+      </c>
+      <c r="Z4" s="1">
+        <v>1</v>
+      </c>
+      <c r="AA4" s="2">
         <v>8</v>
       </c>
-      <c r="E4" s="2">
+      <c r="AB4" s="2">
+        <v>7</v>
+      </c>
+      <c r="AC4" s="2">
+        <v>6</v>
+      </c>
+      <c r="AD4" s="1">
+        <v>3</v>
+      </c>
+      <c r="AE4" s="1">
+        <v>2</v>
+      </c>
+      <c r="AF4" s="1">
+        <v>1</v>
+      </c>
+      <c r="AG4" s="1">
         <v>5</v>
       </c>
-      <c r="F4" s="1">
+      <c r="AH4" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:34">
+      <c r="A5" s="1">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" s="1">
+        <v>48</v>
+      </c>
+      <c r="D5" s="2">
+        <v>8</v>
+      </c>
+      <c r="E5" s="2">
+        <v>5</v>
+      </c>
+      <c r="F5" s="1">
         <v>3</v>
       </c>
-      <c r="G4" s="2">
+      <c r="G5" s="2">
         <v>8</v>
       </c>
-      <c r="H4" s="2">
+      <c r="H5" s="1">
         <v>5</v>
       </c>
-      <c r="I4" s="1">
+      <c r="I5" s="1">
         <v>2</v>
       </c>
-      <c r="J4" s="2">
+      <c r="J5" s="2">
         <v>7</v>
       </c>
-      <c r="K4" s="1">
+      <c r="K5" s="1">
         <v>4</v>
       </c>
-      <c r="L4" s="1">
+      <c r="L5" s="1">
         <v>4</v>
       </c>
-      <c r="M4" s="1">
+      <c r="M5" s="1">
         <v>1</v>
       </c>
-      <c r="N4" s="1">
+      <c r="N5" s="1">
         <v>1</v>
       </c>
-      <c r="O4" s="1">
+      <c r="O5" s="1">
         <v>1</v>
       </c>
-      <c r="P4" s="1">
+      <c r="P5" s="1">
         <v>3</v>
       </c>
-      <c r="Q4" s="1">
+      <c r="Q5" s="1">
         <v>2</v>
       </c>
-      <c r="R4" s="2">
+      <c r="R5" s="1">
         <v>5</v>
       </c>
-      <c r="S4" s="2">
+      <c r="S5" s="2">
         <v>7</v>
       </c>
-      <c r="T4" s="2">
+      <c r="T5" s="2">
         <v>9</v>
       </c>
-      <c r="U4" s="1">
+      <c r="U5" s="1">
         <v>1</v>
       </c>
-      <c r="V4" s="1">
+      <c r="V5" s="1">
         <v>4</v>
       </c>
-      <c r="W4" s="2">
+      <c r="W5" s="2">
         <v>6</v>
       </c>
-      <c r="X4" s="1">
+      <c r="X5" s="1">
         <v>4</v>
       </c>
+      <c r="Y5" s="2">
+        <v>16</v>
+      </c>
+      <c r="Z5" s="2">
+        <v>16</v>
+      </c>
+      <c r="AA5" s="1">
+        <v>2</v>
+      </c>
+      <c r="AB5" s="2">
+        <v>6</v>
+      </c>
+      <c r="AC5" s="2">
+        <v>7</v>
+      </c>
+      <c r="AD5" s="2">
+        <v>16</v>
+      </c>
+      <c r="AE5" s="2">
+        <v>16</v>
+      </c>
+      <c r="AF5" s="2">
+        <v>16</v>
+      </c>
+      <c r="AG5" s="1">
+        <v>3</v>
+      </c>
+      <c r="AH5" s="1">
+        <v>3</v>
+      </c>
     </row>
-    <row r="5" spans="1:24">
-[...73 lines deleted...]
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:34">
       <c r="A6" s="1">
         <v>4</v>
       </c>
       <c r="B6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C6" s="1">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="D6" s="1">
+        <v>52</v>
+      </c>
+      <c r="D6" s="2">
+        <v>6</v>
+      </c>
+      <c r="E6" s="1">
+        <v>2</v>
+      </c>
+      <c r="F6" s="2">
         <v>5</v>
       </c>
-      <c r="E6" s="1">
+      <c r="G6" s="1">
+        <v>2</v>
+      </c>
+      <c r="H6" s="1">
         <v>3</v>
       </c>
-      <c r="F6" s="1">
+      <c r="I6" s="1">
         <v>4</v>
       </c>
-      <c r="G6" s="1">
+      <c r="J6" s="2">
+        <v>6</v>
+      </c>
+      <c r="K6" s="2">
+        <v>5</v>
+      </c>
+      <c r="L6" s="1">
+        <v>3</v>
+      </c>
+      <c r="M6" s="1">
+        <v>2</v>
+      </c>
+      <c r="N6" s="1">
         <v>4</v>
       </c>
-      <c r="H6" s="2">
-[...2 lines deleted...]
-      <c r="I6" s="1">
+      <c r="O6" s="1">
+        <v>4</v>
+      </c>
+      <c r="P6" s="2">
+        <v>16</v>
+      </c>
+      <c r="Q6" s="2">
+        <v>16</v>
+      </c>
+      <c r="R6" s="2">
+        <v>16</v>
+      </c>
+      <c r="S6" s="1">
+        <v>1</v>
+      </c>
+      <c r="T6" s="1">
+        <v>2</v>
+      </c>
+      <c r="U6" s="1">
+        <v>3</v>
+      </c>
+      <c r="V6" s="1">
+        <v>3</v>
+      </c>
+      <c r="W6" s="1">
+        <v>3</v>
+      </c>
+      <c r="X6" s="1">
+        <v>3</v>
+      </c>
+      <c r="Y6" s="2">
         <v>5</v>
       </c>
-      <c r="J6" s="1">
+      <c r="Z6" s="1">
         <v>3</v>
       </c>
-      <c r="K6" s="2">
+      <c r="AA6" s="2">
         <v>6</v>
       </c>
-      <c r="L6" s="2">
-[...23 lines deleted...]
-      <c r="T6" s="1">
+      <c r="AB6" s="1">
         <v>5</v>
       </c>
-      <c r="U6" s="2">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="AC6" s="1">
+        <v>5</v>
+      </c>
+      <c r="AD6" s="2">
+        <v>16</v>
+      </c>
+      <c r="AE6" s="2">
+        <v>16</v>
+      </c>
+      <c r="AF6" s="2">
+        <v>16</v>
+      </c>
+      <c r="AG6" s="2">
+        <v>16</v>
+      </c>
+      <c r="AH6" s="2">
+        <v>16</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:34">
       <c r="A7" s="1">
         <v>5</v>
       </c>
       <c r="B7" t="s">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="C7" s="1">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D7" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E7" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F7" s="2">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="G7" s="1">
+        <v>16</v>
+      </c>
+      <c r="G7" s="2">
         <v>5</v>
       </c>
       <c r="H7" s="2">
         <v>6</v>
       </c>
       <c r="I7" s="1">
         <v>3</v>
       </c>
       <c r="J7" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="K7" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="L7" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="M7" s="1">
         <v>4</v>
       </c>
       <c r="N7" s="1">
         <v>3</v>
       </c>
       <c r="O7" s="1">
         <v>3</v>
       </c>
       <c r="P7" s="1">
         <v>5</v>
       </c>
       <c r="Q7" s="1">
         <v>4</v>
       </c>
       <c r="R7" s="1">
         <v>4</v>
       </c>
       <c r="S7" s="1">
         <v>2</v>
       </c>
       <c r="T7" s="2">
         <v>7</v>
       </c>
-      <c r="U7" s="1">
+      <c r="U7" s="2">
         <v>6</v>
       </c>
       <c r="V7" s="2">
         <v>7</v>
       </c>
       <c r="W7" s="1">
         <v>4</v>
       </c>
       <c r="X7" s="1">
         <v>5</v>
       </c>
+      <c r="Y7" s="2">
+        <v>6</v>
+      </c>
+      <c r="Z7" s="1">
+        <v>5</v>
+      </c>
+      <c r="AA7" s="1">
+        <v>1</v>
+      </c>
+      <c r="AB7" s="1">
+        <v>2</v>
+      </c>
+      <c r="AC7" s="1">
+        <v>1</v>
+      </c>
+      <c r="AD7" s="1">
+        <v>4</v>
+      </c>
+      <c r="AE7" s="1">
+        <v>4</v>
+      </c>
+      <c r="AF7" s="1">
+        <v>3</v>
+      </c>
+      <c r="AG7" s="2">
+        <v>16</v>
+      </c>
+      <c r="AH7" s="2">
+        <v>16</v>
+      </c>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:34">
       <c r="A8" s="1">
         <v>6</v>
       </c>
       <c r="B8" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C8" s="1">
-        <v>76</v>
-[...8 lines deleted...]
-        <v>14</v>
+        <v>66</v>
+      </c>
+      <c r="D8" s="1">
+        <v>4</v>
+      </c>
+      <c r="E8" s="1">
+        <v>4</v>
+      </c>
+      <c r="F8" s="1">
+        <v>8</v>
       </c>
       <c r="G8" s="1">
+        <v>1</v>
+      </c>
+      <c r="H8" s="1">
+        <v>4</v>
+      </c>
+      <c r="I8" s="1">
+        <v>6</v>
+      </c>
+      <c r="J8" s="2">
+        <v>16</v>
+      </c>
+      <c r="K8" s="2">
+        <v>16</v>
+      </c>
+      <c r="L8" s="2">
+        <v>16</v>
+      </c>
+      <c r="M8" s="2">
+        <v>16</v>
+      </c>
+      <c r="N8" s="2">
+        <v>16</v>
+      </c>
+      <c r="O8" s="2">
+        <v>16</v>
+      </c>
+      <c r="P8" s="2">
+        <v>16</v>
+      </c>
+      <c r="Q8" s="2">
+        <v>16</v>
+      </c>
+      <c r="R8" s="2">
+        <v>16</v>
+      </c>
+      <c r="S8" s="2">
+        <v>16</v>
+      </c>
+      <c r="T8" s="2">
+        <v>16</v>
+      </c>
+      <c r="U8" s="2">
+        <v>16</v>
+      </c>
+      <c r="V8" s="1">
+        <v>2</v>
+      </c>
+      <c r="W8" s="1">
+        <v>2</v>
+      </c>
+      <c r="X8" s="1">
+        <v>12</v>
+      </c>
+      <c r="Y8" s="1">
+        <v>1</v>
+      </c>
+      <c r="Z8" s="1">
+        <v>7</v>
+      </c>
+      <c r="AA8" s="1">
+        <v>5</v>
+      </c>
+      <c r="AB8" s="1">
         <v>3</v>
       </c>
-      <c r="H8" s="1">
+      <c r="AC8" s="1">
+        <v>3</v>
+      </c>
+      <c r="AD8" s="1">
         <v>1</v>
       </c>
-      <c r="I8" s="1">
-[...20 lines deleted...]
-      <c r="P8" s="1">
+      <c r="AE8" s="1">
         <v>1</v>
       </c>
-      <c r="Q8" s="1">
-[...2 lines deleted...]
-      <c r="R8" s="1">
+      <c r="AF8" s="1">
         <v>2</v>
       </c>
-      <c r="S8" s="1">
-[...15 lines deleted...]
-        <v>14</v>
+      <c r="AG8" s="2">
+        <v>16</v>
+      </c>
+      <c r="AH8" s="2">
+        <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:24">
+    <row r="9" spans="1:34">
       <c r="A9" s="1">
         <v>7</v>
       </c>
       <c r="B9" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="C9" s="1">
-        <v>85</v>
-[...7 lines deleted...]
-      <c r="F9" s="1">
+        <v>107</v>
+      </c>
+      <c r="D9" s="2">
+        <v>16</v>
+      </c>
+      <c r="E9" s="2">
+        <v>16</v>
+      </c>
+      <c r="F9" s="2">
+        <v>16</v>
+      </c>
+      <c r="G9" s="1">
+        <v>3</v>
+      </c>
+      <c r="H9" s="1">
+        <v>1</v>
+      </c>
+      <c r="I9" s="1">
+        <v>9</v>
+      </c>
+      <c r="J9" s="2">
+        <v>16</v>
+      </c>
+      <c r="K9" s="2">
+        <v>16</v>
+      </c>
+      <c r="L9" s="2">
+        <v>16</v>
+      </c>
+      <c r="M9" s="2">
+        <v>16</v>
+      </c>
+      <c r="N9" s="2">
+        <v>16</v>
+      </c>
+      <c r="O9" s="2">
+        <v>16</v>
+      </c>
+      <c r="P9" s="1">
+        <v>1</v>
+      </c>
+      <c r="Q9" s="1">
+        <v>1</v>
+      </c>
+      <c r="R9" s="1">
+        <v>2</v>
+      </c>
+      <c r="S9" s="1">
+        <v>9</v>
+      </c>
+      <c r="T9" s="1">
+        <v>6</v>
+      </c>
+      <c r="U9" s="1">
+        <v>2</v>
+      </c>
+      <c r="V9" s="2">
+        <v>16</v>
+      </c>
+      <c r="W9" s="2">
+        <v>16</v>
+      </c>
+      <c r="X9" s="2">
+        <v>16</v>
+      </c>
+      <c r="Y9" s="2">
+        <v>16</v>
+      </c>
+      <c r="Z9" s="2">
+        <v>16</v>
+      </c>
+      <c r="AA9" s="1">
+        <v>16</v>
+      </c>
+      <c r="AB9" s="1">
+        <v>16</v>
+      </c>
+      <c r="AC9" s="1">
+        <v>16</v>
+      </c>
+      <c r="AD9" s="1">
+        <v>2</v>
+      </c>
+      <c r="AE9" s="1">
+        <v>6</v>
+      </c>
+      <c r="AF9" s="1">
+        <v>10</v>
+      </c>
+      <c r="AG9" s="1">
+        <v>1</v>
+      </c>
+      <c r="AH9" s="1">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:34">
+      <c r="A10" s="1">
         <v>8</v>
       </c>
-      <c r="G9" s="1">
-[...57 lines deleted...]
-      </c>
       <c r="B10" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="C10" s="1">
-        <v>85</v>
+        <v>146</v>
       </c>
       <c r="D10" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E10" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F10" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G10" s="1">
         <v>6</v>
       </c>
       <c r="H10" s="1">
         <v>8</v>
       </c>
       <c r="I10" s="1">
         <v>7</v>
       </c>
       <c r="J10" s="1">
         <v>2</v>
       </c>
       <c r="K10" s="1">
         <v>2</v>
       </c>
       <c r="L10" s="1">
         <v>5</v>
       </c>
       <c r="M10" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="N10" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="O10" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="P10" s="1">
         <v>4</v>
       </c>
       <c r="Q10" s="1">
         <v>6</v>
       </c>
       <c r="R10" s="1">
         <v>3</v>
       </c>
       <c r="S10" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="T10" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="U10" s="2">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>14</v>
+        <v>16</v>
+      </c>
+      <c r="V10" s="2">
+        <v>16</v>
+      </c>
+      <c r="W10" s="2">
+        <v>16</v>
+      </c>
+      <c r="X10" s="2">
+        <v>16</v>
+      </c>
+      <c r="Y10" s="2">
+        <v>16</v>
+      </c>
+      <c r="Z10" s="2">
+        <v>16</v>
+      </c>
+      <c r="AA10" s="1">
+        <v>16</v>
+      </c>
+      <c r="AB10" s="1">
+        <v>16</v>
+      </c>
+      <c r="AC10" s="1">
+        <v>16</v>
+      </c>
+      <c r="AD10" s="1">
+        <v>16</v>
+      </c>
+      <c r="AE10" s="1">
+        <v>16</v>
+      </c>
+      <c r="AF10" s="1">
+        <v>16</v>
+      </c>
+      <c r="AG10" s="1">
+        <v>6</v>
+      </c>
+      <c r="AH10" s="1">
+        <v>1</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:34">
       <c r="A11" s="1">
         <v>9</v>
       </c>
       <c r="B11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="C11" s="1">
-        <v>107</v>
+        <v>158</v>
       </c>
       <c r="D11" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E11" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F11" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G11" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H11" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I11" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="J11" s="1">
+        <v>4</v>
+      </c>
+      <c r="K11" s="1">
+        <v>7</v>
+      </c>
+      <c r="L11" s="1">
+        <v>7</v>
+      </c>
+      <c r="M11" s="2">
+        <v>16</v>
+      </c>
+      <c r="N11" s="2">
+        <v>16</v>
+      </c>
+      <c r="O11" s="2">
+        <v>16</v>
+      </c>
+      <c r="P11" s="2">
+        <v>16</v>
+      </c>
+      <c r="Q11" s="2">
+        <v>16</v>
+      </c>
+      <c r="R11" s="2">
+        <v>16</v>
+      </c>
+      <c r="S11" s="1">
         <v>5</v>
       </c>
-      <c r="K11" s="1">
+      <c r="T11" s="1">
+        <v>4</v>
+      </c>
+      <c r="U11" s="1">
+        <v>8</v>
+      </c>
+      <c r="V11" s="2">
+        <v>16</v>
+      </c>
+      <c r="W11" s="2">
+        <v>16</v>
+      </c>
+      <c r="X11" s="1">
+        <v>16</v>
+      </c>
+      <c r="Y11" s="1">
+        <v>4</v>
+      </c>
+      <c r="Z11" s="1">
+        <v>4</v>
+      </c>
+      <c r="AA11" s="1">
         <v>3</v>
       </c>
-      <c r="L11" s="1">
-[...36 lines deleted...]
-        <v>14</v>
+      <c r="AB11" s="1">
+        <v>8</v>
+      </c>
+      <c r="AC11" s="1">
+        <v>8</v>
+      </c>
+      <c r="AD11" s="1">
+        <v>16</v>
+      </c>
+      <c r="AE11" s="1">
+        <v>16</v>
+      </c>
+      <c r="AF11" s="1">
+        <v>16</v>
+      </c>
+      <c r="AG11" s="1">
+        <v>16</v>
+      </c>
+      <c r="AH11" s="1">
+        <v>16</v>
       </c>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:34">
       <c r="A12" s="1">
         <v>10</v>
       </c>
       <c r="B12" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C12" s="1">
-        <v>113</v>
+        <v>164</v>
       </c>
       <c r="D12" s="1">
         <v>3</v>
       </c>
       <c r="E12" s="1">
         <v>8</v>
       </c>
       <c r="F12" s="1">
         <v>6</v>
       </c>
       <c r="G12" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H12" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I12" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="J12" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="K12" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="L12" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="M12" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="N12" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="O12" s="2">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>14</v>
+        <v>16</v>
+      </c>
+      <c r="P12" s="2">
+        <v>16</v>
+      </c>
+      <c r="Q12" s="2">
+        <v>16</v>
+      </c>
+      <c r="R12" s="2">
+        <v>16</v>
       </c>
       <c r="S12" s="1">
         <v>4</v>
       </c>
       <c r="T12" s="1">
         <v>3</v>
       </c>
       <c r="U12" s="1">
         <v>5</v>
       </c>
-      <c r="V12" s="1">
-[...3 lines deleted...]
-        <v>14</v>
+      <c r="V12" s="2">
+        <v>16</v>
+      </c>
+      <c r="W12" s="2">
+        <v>16</v>
       </c>
       <c r="X12" s="1">
-        <v>14</v>
+        <v>16</v>
+      </c>
+      <c r="Y12" s="1">
+        <v>16</v>
+      </c>
+      <c r="Z12" s="1">
+        <v>16</v>
+      </c>
+      <c r="AA12" s="1">
+        <v>4</v>
+      </c>
+      <c r="AB12" s="1">
+        <v>1</v>
+      </c>
+      <c r="AC12" s="1">
+        <v>2</v>
+      </c>
+      <c r="AD12" s="1">
+        <v>16</v>
+      </c>
+      <c r="AE12" s="1">
+        <v>16</v>
+      </c>
+      <c r="AF12" s="1">
+        <v>16</v>
+      </c>
+      <c r="AG12" s="1">
+        <v>16</v>
+      </c>
+      <c r="AH12" s="1">
+        <v>16</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:34">
       <c r="A13" s="1">
         <v>11</v>
       </c>
       <c r="B13" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="C13" s="1">
-        <v>119</v>
+        <v>176</v>
       </c>
       <c r="D13" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E13" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F13" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G13" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H13" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I13" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="J13" s="1">
+        <v>5</v>
+      </c>
+      <c r="K13" s="1">
+        <v>3</v>
+      </c>
+      <c r="L13" s="1">
+        <v>2</v>
+      </c>
+      <c r="M13" s="1">
+        <v>6</v>
+      </c>
+      <c r="N13" s="1">
+        <v>5</v>
+      </c>
+      <c r="O13" s="1">
+        <v>2</v>
+      </c>
+      <c r="P13" s="2">
+        <v>16</v>
+      </c>
+      <c r="Q13" s="2">
+        <v>16</v>
+      </c>
+      <c r="R13" s="2">
+        <v>16</v>
+      </c>
+      <c r="S13" s="2">
+        <v>16</v>
+      </c>
+      <c r="T13" s="2">
+        <v>16</v>
+      </c>
+      <c r="U13" s="2">
+        <v>16</v>
+      </c>
+      <c r="V13" s="2">
+        <v>16</v>
+      </c>
+      <c r="W13" s="2">
+        <v>16</v>
+      </c>
+      <c r="X13" s="1">
+        <v>16</v>
+      </c>
+      <c r="Y13" s="1">
+        <v>16</v>
+      </c>
+      <c r="Z13" s="1">
+        <v>16</v>
+      </c>
+      <c r="AA13" s="1">
+        <v>16</v>
+      </c>
+      <c r="AB13" s="1">
+        <v>16</v>
+      </c>
+      <c r="AC13" s="1">
+        <v>16</v>
+      </c>
+      <c r="AD13" s="1">
+        <v>16</v>
+      </c>
+      <c r="AE13" s="1">
+        <v>16</v>
+      </c>
+      <c r="AF13" s="1">
+        <v>16</v>
+      </c>
+      <c r="AG13" s="1">
         <v>4</v>
       </c>
-      <c r="K13" s="1">
-[...23 lines deleted...]
-      <c r="S13" s="1">
+      <c r="AH13" s="1">
         <v>5</v>
       </c>
-      <c r="T13" s="1">
-[...13 lines deleted...]
-      </c>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:34">
       <c r="A14" s="1">
         <v>12</v>
       </c>
       <c r="B14" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C14" s="1">
-        <v>135</v>
+        <v>179</v>
       </c>
       <c r="D14" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E14" s="1">
+        <v>6</v>
+      </c>
+      <c r="F14" s="1">
         <v>7</v>
       </c>
-      <c r="F14" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H14" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I14" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="J14" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="K14" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="L14" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="M14" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="N14" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="O14" s="2">
-        <v>14</v>
-[...14 lines deleted...]
-        <v>14</v>
+        <v>16</v>
+      </c>
+      <c r="P14" s="2">
+        <v>16</v>
+      </c>
+      <c r="Q14" s="2">
+        <v>16</v>
+      </c>
+      <c r="R14" s="2">
+        <v>16</v>
+      </c>
+      <c r="S14" s="2">
+        <v>16</v>
+      </c>
+      <c r="T14" s="2">
+        <v>16</v>
       </c>
       <c r="U14" s="1">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="V14" s="1">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="W14" s="1">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="X14" s="1">
-        <v>14</v>
+        <v>16</v>
+      </c>
+      <c r="Y14" s="1">
+        <v>3</v>
+      </c>
+      <c r="Z14" s="1">
+        <v>2</v>
+      </c>
+      <c r="AA14" s="1">
+        <v>7</v>
+      </c>
+      <c r="AB14" s="1">
+        <v>4</v>
+      </c>
+      <c r="AC14" s="1">
+        <v>4</v>
+      </c>
+      <c r="AD14" s="1">
+        <v>16</v>
+      </c>
+      <c r="AE14" s="1">
+        <v>16</v>
+      </c>
+      <c r="AF14" s="1">
+        <v>16</v>
+      </c>
+      <c r="AG14" s="1">
+        <v>16</v>
+      </c>
+      <c r="AH14" s="1">
+        <v>16</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:34">
       <c r="A15" s="1">
         <v>13</v>
       </c>
       <c r="B15" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="C15" s="1">
-        <v>141</v>
+        <v>233</v>
       </c>
       <c r="D15" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E15" s="1">
+        <v>7</v>
+      </c>
+      <c r="F15" s="1">
+        <v>1</v>
+      </c>
+      <c r="G15" s="2">
+        <v>16</v>
+      </c>
+      <c r="H15" s="2">
+        <v>16</v>
+      </c>
+      <c r="I15" s="2">
+        <v>16</v>
+      </c>
+      <c r="J15" s="2">
+        <v>16</v>
+      </c>
+      <c r="K15" s="2">
+        <v>16</v>
+      </c>
+      <c r="L15" s="2">
+        <v>16</v>
+      </c>
+      <c r="M15" s="2">
+        <v>16</v>
+      </c>
+      <c r="N15" s="2">
+        <v>16</v>
+      </c>
+      <c r="O15" s="2">
+        <v>16</v>
+      </c>
+      <c r="P15" s="2">
+        <v>16</v>
+      </c>
+      <c r="Q15" s="2">
+        <v>16</v>
+      </c>
+      <c r="R15" s="2">
+        <v>16</v>
+      </c>
+      <c r="S15" s="2">
+        <v>16</v>
+      </c>
+      <c r="T15" s="2">
+        <v>16</v>
+      </c>
+      <c r="U15" s="1">
+        <v>16</v>
+      </c>
+      <c r="V15" s="1">
+        <v>16</v>
+      </c>
+      <c r="W15" s="1">
+        <v>16</v>
+      </c>
+      <c r="X15" s="1">
+        <v>16</v>
+      </c>
+      <c r="Y15" s="1">
+        <v>16</v>
+      </c>
+      <c r="Z15" s="1">
+        <v>16</v>
+      </c>
+      <c r="AA15" s="1">
+        <v>16</v>
+      </c>
+      <c r="AB15" s="1">
+        <v>16</v>
+      </c>
+      <c r="AC15" s="1">
+        <v>16</v>
+      </c>
+      <c r="AD15" s="1">
+        <v>16</v>
+      </c>
+      <c r="AE15" s="1">
+        <v>16</v>
+      </c>
+      <c r="AF15" s="1">
+        <v>16</v>
+      </c>
+      <c r="AG15" s="1">
+        <v>16</v>
+      </c>
+      <c r="AH15" s="1">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="16" spans="1:34">
+      <c r="A16" s="1">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>30</v>
+      </c>
+      <c r="C16" s="1">
+        <v>251</v>
+      </c>
+      <c r="D16" s="2">
+        <v>16</v>
+      </c>
+      <c r="E16" s="2">
+        <v>16</v>
+      </c>
+      <c r="F16" s="2">
+        <v>16</v>
+      </c>
+      <c r="G16" s="2">
+        <v>16</v>
+      </c>
+      <c r="H16" s="2">
+        <v>16</v>
+      </c>
+      <c r="I16" s="2">
+        <v>16</v>
+      </c>
+      <c r="J16" s="2">
+        <v>16</v>
+      </c>
+      <c r="K16" s="2">
+        <v>16</v>
+      </c>
+      <c r="L16" s="2">
+        <v>16</v>
+      </c>
+      <c r="M16" s="2">
+        <v>16</v>
+      </c>
+      <c r="N16" s="2">
+        <v>16</v>
+      </c>
+      <c r="O16" s="2">
+        <v>16</v>
+      </c>
+      <c r="P16" s="2">
+        <v>16</v>
+      </c>
+      <c r="Q16" s="2">
+        <v>16</v>
+      </c>
+      <c r="R16" s="1">
+        <v>16</v>
+      </c>
+      <c r="S16" s="1">
+        <v>16</v>
+      </c>
+      <c r="T16" s="1">
+        <v>16</v>
+      </c>
+      <c r="U16" s="1">
+        <v>16</v>
+      </c>
+      <c r="V16" s="1">
+        <v>16</v>
+      </c>
+      <c r="W16" s="1">
+        <v>16</v>
+      </c>
+      <c r="X16" s="1">
+        <v>16</v>
+      </c>
+      <c r="Y16" s="1">
+        <v>16</v>
+      </c>
+      <c r="Z16" s="1">
+        <v>16</v>
+      </c>
+      <c r="AA16" s="1">
+        <v>16</v>
+      </c>
+      <c r="AB16" s="1">
+        <v>16</v>
+      </c>
+      <c r="AC16" s="1">
+        <v>16</v>
+      </c>
+      <c r="AD16" s="1">
+        <v>7</v>
+      </c>
+      <c r="AE16" s="1">
+        <v>10</v>
+      </c>
+      <c r="AF16" s="1">
+        <v>10</v>
+      </c>
+      <c r="AG16" s="1">
+        <v>16</v>
+      </c>
+      <c r="AH16" s="1">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:34">
+      <c r="A17" s="1">
+        <v>15</v>
+      </c>
+      <c r="B17" t="s">
+        <v>31</v>
+      </c>
+      <c r="C17" s="1">
+        <v>254</v>
+      </c>
+      <c r="D17" s="2">
+        <v>16</v>
+      </c>
+      <c r="E17" s="2">
+        <v>16</v>
+      </c>
+      <c r="F17" s="2">
+        <v>16</v>
+      </c>
+      <c r="G17" s="2">
+        <v>16</v>
+      </c>
+      <c r="H17" s="2">
+        <v>16</v>
+      </c>
+      <c r="I17" s="2">
+        <v>16</v>
+      </c>
+      <c r="J17" s="2">
+        <v>16</v>
+      </c>
+      <c r="K17" s="2">
+        <v>16</v>
+      </c>
+      <c r="L17" s="2">
+        <v>16</v>
+      </c>
+      <c r="M17" s="2">
+        <v>16</v>
+      </c>
+      <c r="N17" s="2">
+        <v>16</v>
+      </c>
+      <c r="O17" s="2">
+        <v>16</v>
+      </c>
+      <c r="P17" s="2">
+        <v>16</v>
+      </c>
+      <c r="Q17" s="2">
+        <v>16</v>
+      </c>
+      <c r="R17" s="1">
+        <v>16</v>
+      </c>
+      <c r="S17" s="1">
+        <v>16</v>
+      </c>
+      <c r="T17" s="1">
+        <v>16</v>
+      </c>
+      <c r="U17" s="1">
+        <v>16</v>
+      </c>
+      <c r="V17" s="1">
+        <v>16</v>
+      </c>
+      <c r="W17" s="1">
+        <v>16</v>
+      </c>
+      <c r="X17" s="1">
+        <v>16</v>
+      </c>
+      <c r="Y17" s="1">
+        <v>8</v>
+      </c>
+      <c r="Z17" s="1">
         <v>6</v>
       </c>
-      <c r="F15" s="1">
-[...54 lines deleted...]
-        <v>14</v>
+      <c r="AA17" s="1">
+        <v>16</v>
+      </c>
+      <c r="AB17" s="1">
+        <v>16</v>
+      </c>
+      <c r="AC17" s="1">
+        <v>16</v>
+      </c>
+      <c r="AD17" s="1">
+        <v>16</v>
+      </c>
+      <c r="AE17" s="1">
+        <v>16</v>
+      </c>
+      <c r="AF17" s="1">
+        <v>16</v>
+      </c>
+      <c r="AG17" s="1">
+        <v>16</v>
+      </c>
+      <c r="AH17" s="1">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CI15"/>
+  <dimension ref="A1:DW17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="2" topLeftCell="D3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="D3" sqref="D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="7.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.14" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.711" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="14.568" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="14.568" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="14.568" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="14.568" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="14.568" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="14.568" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="8.141" bestFit="true" customWidth="true" style="0"/>
@@ -6373,3086 +9681,5004 @@
     <col min="63" max="63" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="14.568" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="14.568" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="14.568" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="14.568" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="14.568" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="85" max="85" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="86" max="86" width="14.568" bestFit="true" customWidth="true" style="0"/>
     <col min="87" max="87" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="88" max="88" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="89" max="89" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="90" max="90" width="14.568" bestFit="true" customWidth="true" style="0"/>
+    <col min="91" max="91" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="92" max="92" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="93" max="93" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="94" max="94" width="14.568" bestFit="true" customWidth="true" style="0"/>
+    <col min="95" max="95" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="96" max="96" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="97" max="97" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="98" max="98" width="14.568" bestFit="true" customWidth="true" style="0"/>
+    <col min="99" max="99" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="100" max="100" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="101" max="101" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="102" max="102" width="14.568" bestFit="true" customWidth="true" style="0"/>
+    <col min="103" max="103" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="104" max="104" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="105" max="105" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="106" max="106" width="14.568" bestFit="true" customWidth="true" style="0"/>
+    <col min="107" max="107" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="108" max="108" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="109" max="109" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="110" max="110" width="14.568" bestFit="true" customWidth="true" style="0"/>
+    <col min="111" max="111" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="112" max="112" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="113" max="113" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="114" max="114" width="14.568" bestFit="true" customWidth="true" style="0"/>
+    <col min="115" max="115" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="116" max="116" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="117" max="117" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="118" max="118" width="14.568" bestFit="true" customWidth="true" style="0"/>
+    <col min="119" max="119" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="120" max="120" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="121" max="121" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="122" max="122" width="14.568" bestFit="true" customWidth="true" style="0"/>
+    <col min="123" max="123" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="124" max="124" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="125" max="125" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="126" max="126" width="14.568" bestFit="true" customWidth="true" style="0"/>
+    <col min="127" max="127" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87" customHeight="1" ht="42">
+    <row r="1" spans="1:127" customHeight="1" ht="42">
       <c r="A1" s="5" t="s">
-        <v>186</v>
+        <v>258</v>
       </c>
       <c r="B1" s="5"/>
       <c r="C1" s="3"/>
       <c r="D1" s="4" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="Q1" s="3"/>
       <c r="R1" s="3"/>
       <c r="S1" s="3"/>
       <c r="T1" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="U1" s="3"/>
       <c r="V1" s="3"/>
       <c r="W1" s="3"/>
       <c r="X1" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="Y1" s="3"/>
       <c r="Z1" s="3"/>
       <c r="AA1" s="3"/>
       <c r="AB1" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="AC1" s="3"/>
       <c r="AD1" s="3"/>
       <c r="AE1" s="3"/>
       <c r="AF1" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="AG1" s="3"/>
       <c r="AH1" s="3"/>
       <c r="AI1" s="3"/>
       <c r="AJ1" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AK1" s="3"/>
       <c r="AL1" s="3"/>
       <c r="AM1" s="3"/>
       <c r="AN1" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AO1" s="3"/>
       <c r="AP1" s="3"/>
       <c r="AQ1" s="3"/>
       <c r="AR1" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AS1" s="3"/>
       <c r="AT1" s="3"/>
       <c r="AU1" s="3"/>
       <c r="AV1" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AW1" s="3"/>
       <c r="AX1" s="3"/>
       <c r="AY1" s="3"/>
       <c r="AZ1" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="BA1" s="3"/>
       <c r="BB1" s="3"/>
       <c r="BC1" s="3"/>
       <c r="BD1" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="BE1" s="3"/>
       <c r="BF1" s="3"/>
       <c r="BG1" s="3"/>
       <c r="BH1" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="BI1" s="3"/>
       <c r="BJ1" s="3"/>
       <c r="BK1" s="3"/>
       <c r="BL1" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="BM1" s="3"/>
       <c r="BN1" s="3"/>
       <c r="BO1" s="3"/>
       <c r="BP1" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="BQ1" s="3"/>
       <c r="BR1" s="3"/>
       <c r="BS1" s="3"/>
       <c r="BT1" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="BU1" s="3"/>
       <c r="BV1" s="3"/>
       <c r="BW1" s="3"/>
       <c r="BX1" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="BY1" s="3"/>
       <c r="BZ1" s="3"/>
       <c r="CA1" s="3"/>
       <c r="CB1" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="CC1" s="3"/>
       <c r="CD1" s="3"/>
       <c r="CE1" s="3"/>
       <c r="CF1" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="CG1" s="3"/>
       <c r="CH1" s="3"/>
       <c r="CI1" s="3"/>
+      <c r="CJ1" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="CK1" s="3"/>
+      <c r="CL1" s="3"/>
+      <c r="CM1" s="3"/>
+      <c r="CN1" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="CO1" s="3"/>
+      <c r="CP1" s="3"/>
+      <c r="CQ1" s="3"/>
+      <c r="CR1" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="CS1" s="3"/>
+      <c r="CT1" s="3"/>
+      <c r="CU1" s="3"/>
+      <c r="CV1" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="CW1" s="3"/>
+      <c r="CX1" s="3"/>
+      <c r="CY1" s="3"/>
+      <c r="CZ1" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="DA1" s="3"/>
+      <c r="DB1" s="3"/>
+      <c r="DC1" s="3"/>
+      <c r="DD1" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="DE1" s="3"/>
+      <c r="DF1" s="3"/>
+      <c r="DG1" s="3"/>
+      <c r="DH1" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="DI1" s="3"/>
+      <c r="DJ1" s="3"/>
+      <c r="DK1" s="3"/>
+      <c r="DL1" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="DM1" s="3"/>
+      <c r="DN1" s="3"/>
+      <c r="DO1" s="3"/>
+      <c r="DP1" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="DQ1" s="3"/>
+      <c r="DR1" s="3"/>
+      <c r="DS1" s="3"/>
+      <c r="DT1" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="DU1" s="3"/>
+      <c r="DV1" s="3"/>
+      <c r="DW1" s="3"/>
     </row>
-    <row r="2" spans="1:87">
+    <row r="2" spans="1:127">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E2" s="3" t="s">
-        <v>187</v>
+        <v>259</v>
       </c>
       <c r="F2" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="G2" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="I2" s="3" t="s">
-        <v>187</v>
+        <v>259</v>
       </c>
       <c r="J2" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="K2" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="L2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="M2" s="3" t="s">
-        <v>187</v>
+        <v>259</v>
       </c>
       <c r="N2" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="O2" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="P2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="Q2" s="3" t="s">
-        <v>187</v>
+        <v>259</v>
       </c>
       <c r="R2" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="S2" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="T2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="U2" s="3" t="s">
-        <v>187</v>
+        <v>259</v>
       </c>
       <c r="V2" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="W2" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="X2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="Y2" s="3" t="s">
-        <v>187</v>
+        <v>259</v>
       </c>
       <c r="Z2" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="AA2" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="AB2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AC2" s="3" t="s">
-        <v>187</v>
+        <v>259</v>
       </c>
       <c r="AD2" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="AE2" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="AF2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AG2" s="3" t="s">
-        <v>187</v>
+        <v>259</v>
       </c>
       <c r="AH2" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="AI2" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="AJ2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AK2" s="3" t="s">
-        <v>187</v>
+        <v>259</v>
       </c>
       <c r="AL2" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="AM2" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="AN2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AO2" s="3" t="s">
-        <v>187</v>
+        <v>259</v>
       </c>
       <c r="AP2" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="AQ2" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="AR2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AS2" s="3" t="s">
-        <v>187</v>
+        <v>259</v>
       </c>
       <c r="AT2" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="AU2" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="AV2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AW2" s="3" t="s">
-        <v>187</v>
+        <v>259</v>
       </c>
       <c r="AX2" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="AY2" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="AZ2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BA2" s="3" t="s">
-        <v>187</v>
+        <v>259</v>
       </c>
       <c r="BB2" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="BC2" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="BD2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BE2" s="3" t="s">
-        <v>187</v>
+        <v>259</v>
       </c>
       <c r="BF2" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="BG2" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="BH2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BI2" s="3" t="s">
-        <v>187</v>
+        <v>259</v>
       </c>
       <c r="BJ2" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="BK2" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="BL2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BM2" s="3" t="s">
-        <v>187</v>
+        <v>259</v>
       </c>
       <c r="BN2" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="BO2" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="BP2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BQ2" s="3" t="s">
-        <v>187</v>
+        <v>259</v>
       </c>
       <c r="BR2" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="BS2" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="BT2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BU2" s="3" t="s">
-        <v>187</v>
+        <v>259</v>
       </c>
       <c r="BV2" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="BW2" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="BX2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BY2" s="3" t="s">
-        <v>187</v>
+        <v>259</v>
       </c>
       <c r="BZ2" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="CA2" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="CB2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="CC2" s="3" t="s">
-        <v>187</v>
+        <v>259</v>
       </c>
       <c r="CD2" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="CE2" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="CF2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="CG2" s="3" t="s">
-        <v>187</v>
+        <v>259</v>
       </c>
       <c r="CH2" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="CI2" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
+      </c>
+      <c r="CJ2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="CK2" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="CL2" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="CM2" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="CN2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="CO2" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="CP2" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="CQ2" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="CR2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="CS2" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="CT2" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="CU2" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="CV2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="CW2" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="CX2" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="CY2" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="CZ2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="DA2" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="DB2" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="DC2" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="DD2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="DE2" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="DF2" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="DG2" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="DH2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="DI2" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="DJ2" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="DK2" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="DL2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="DM2" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="DN2" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="DO2" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="DP2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="DQ2" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="DR2" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="DS2" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="DT2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="DU2" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="DV2" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="DW2" s="3" t="s">
+        <v>35</v>
       </c>
     </row>
-    <row r="3" spans="1:87">
+    <row r="3" spans="1:127">
       <c r="A3" s="1">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="C3" s="1">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D3" s="2">
         <v>7</v>
       </c>
       <c r="E3" s="6">
         <v>1.0737</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>188</v>
+        <v>260</v>
       </c>
       <c r="G3" s="1"/>
       <c r="H3" s="1">
         <v>1</v>
       </c>
       <c r="I3" s="6">
         <v>1.0737</v>
       </c>
       <c r="J3" s="1" t="s">
-        <v>189</v>
+        <v>261</v>
       </c>
       <c r="K3" s="1"/>
       <c r="L3" s="1">
         <v>2</v>
       </c>
       <c r="M3" s="6">
         <v>1.0737</v>
       </c>
       <c r="N3" s="1" t="s">
-        <v>190</v>
+        <v>262</v>
       </c>
       <c r="O3" s="1"/>
       <c r="P3" s="2">
         <v>7</v>
       </c>
       <c r="Q3" s="6">
         <v>1.078</v>
       </c>
       <c r="R3" s="1" t="s">
-        <v>191</v>
+        <v>263</v>
       </c>
       <c r="S3" s="1"/>
       <c r="T3" s="1">
         <v>2</v>
       </c>
       <c r="U3" s="6">
         <v>1.078</v>
       </c>
       <c r="V3" s="1" t="s">
-        <v>192</v>
+        <v>264</v>
       </c>
       <c r="W3" s="1"/>
       <c r="X3" s="1">
         <v>1</v>
       </c>
       <c r="Y3" s="6">
         <v>1.078</v>
       </c>
       <c r="Z3" s="1" t="s">
-        <v>193</v>
+        <v>265</v>
       </c>
       <c r="AA3" s="1"/>
       <c r="AB3" s="1">
         <v>1</v>
       </c>
       <c r="AC3" s="6">
         <v>1.0862</v>
       </c>
       <c r="AD3" s="1" t="s">
-        <v>194</v>
+        <v>266</v>
       </c>
       <c r="AE3" s="1"/>
       <c r="AF3" s="1">
         <v>1</v>
       </c>
       <c r="AG3" s="6">
         <v>1.0862</v>
       </c>
       <c r="AH3" s="1" t="s">
-        <v>195</v>
+        <v>267</v>
       </c>
       <c r="AI3" s="1"/>
       <c r="AJ3" s="1">
         <v>1</v>
       </c>
       <c r="AK3" s="6">
         <v>1.0862</v>
       </c>
       <c r="AL3" s="1" t="s">
-        <v>196</v>
+        <v>268</v>
       </c>
       <c r="AM3" s="1"/>
-      <c r="AN3" s="2">
+      <c r="AN3" s="1">
         <v>3</v>
       </c>
       <c r="AO3" s="6">
         <v>1.0311</v>
       </c>
       <c r="AP3" s="1" t="s">
-        <v>197</v>
+        <v>269</v>
       </c>
       <c r="AQ3" s="1"/>
       <c r="AR3" s="1">
         <v>2</v>
       </c>
       <c r="AS3" s="6">
         <v>1.0311</v>
       </c>
       <c r="AT3" s="1" t="s">
-        <v>198</v>
+        <v>270</v>
       </c>
       <c r="AU3" s="1"/>
       <c r="AV3" s="2">
         <v>5</v>
       </c>
       <c r="AW3" s="6">
         <v>1.0311</v>
       </c>
       <c r="AX3" s="1" t="s">
-        <v>199</v>
+        <v>271</v>
       </c>
       <c r="AY3" s="1"/>
       <c r="AZ3" s="1">
         <v>2</v>
       </c>
       <c r="BA3" s="6">
         <v>1.0459</v>
       </c>
       <c r="BB3" s="1" t="s">
-        <v>200</v>
+        <v>272</v>
       </c>
       <c r="BC3" s="1"/>
       <c r="BD3" s="2">
         <v>5</v>
       </c>
       <c r="BE3" s="6">
         <v>1.0459</v>
       </c>
       <c r="BF3" s="1" t="s">
-        <v>201</v>
+        <v>273</v>
       </c>
       <c r="BG3" s="1"/>
       <c r="BH3" s="1">
         <v>1</v>
       </c>
       <c r="BI3" s="6">
         <v>1.0459</v>
       </c>
       <c r="BJ3" s="1" t="s">
-        <v>202</v>
+        <v>274</v>
       </c>
       <c r="BK3" s="1"/>
-      <c r="BL3" s="2">
+      <c r="BL3" s="1">
         <v>3</v>
       </c>
       <c r="BM3" s="6">
         <v>1.0385</v>
       </c>
       <c r="BN3" s="1" t="s">
-        <v>203</v>
+        <v>275</v>
       </c>
       <c r="BO3" s="1"/>
       <c r="BP3" s="1">
         <v>1</v>
       </c>
       <c r="BQ3" s="6">
         <v>1.0385</v>
       </c>
       <c r="BR3" s="1" t="s">
-        <v>204</v>
+        <v>276</v>
       </c>
       <c r="BS3" s="1"/>
       <c r="BT3" s="2">
         <v>4</v>
       </c>
       <c r="BU3" s="6">
         <v>1.0385</v>
       </c>
       <c r="BV3" s="1" t="s">
-        <v>205</v>
+        <v>277</v>
       </c>
       <c r="BW3" s="1"/>
       <c r="BX3" s="2">
         <v>5</v>
       </c>
       <c r="BY3" s="6">
         <v>1.0245</v>
       </c>
       <c r="BZ3" s="1" t="s">
-        <v>206</v>
+        <v>278</v>
       </c>
       <c r="CA3" s="1"/>
       <c r="CB3" s="2">
         <v>5</v>
       </c>
       <c r="CC3" s="6">
         <v>1.0245</v>
       </c>
       <c r="CD3" s="1" t="s">
-        <v>207</v>
+        <v>279</v>
       </c>
       <c r="CE3" s="1"/>
       <c r="CF3" s="1">
         <v>2</v>
       </c>
       <c r="CG3" s="6">
         <v>1.0245</v>
       </c>
       <c r="CH3" s="1" t="s">
-        <v>208</v>
+        <v>280</v>
       </c>
       <c r="CI3" s="1"/>
+      <c r="CJ3" s="2">
+        <v>16</v>
+      </c>
+      <c r="CK3" s="6"/>
+      <c r="CL3" s="1"/>
+      <c r="CM3" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CN3" s="2">
+        <v>16</v>
+      </c>
+      <c r="CO3" s="6"/>
+      <c r="CP3" s="1"/>
+      <c r="CQ3" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CR3" s="2">
+        <v>16</v>
+      </c>
+      <c r="CS3" s="6"/>
+      <c r="CT3" s="1"/>
+      <c r="CU3" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CV3" s="2">
+        <v>16</v>
+      </c>
+      <c r="CW3" s="6"/>
+      <c r="CX3" s="1"/>
+      <c r="CY3" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CZ3" s="2">
+        <v>16</v>
+      </c>
+      <c r="DA3" s="6"/>
+      <c r="DB3" s="1"/>
+      <c r="DC3" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DD3" s="2">
+        <v>5</v>
+      </c>
+      <c r="DE3" s="6">
+        <v>1.0194</v>
+      </c>
+      <c r="DF3" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="DG3" s="1"/>
+      <c r="DH3" s="1">
+        <v>3</v>
+      </c>
+      <c r="DI3" s="6">
+        <v>1.0194</v>
+      </c>
+      <c r="DJ3" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="DK3" s="1"/>
+      <c r="DL3" s="2">
+        <v>4</v>
+      </c>
+      <c r="DM3" s="6">
+        <v>1.0194</v>
+      </c>
+      <c r="DN3" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="DO3" s="1"/>
+      <c r="DP3" s="1">
+        <v>2</v>
+      </c>
+      <c r="DQ3" s="6">
+        <v>1.0329</v>
+      </c>
+      <c r="DR3" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="DS3" s="1"/>
+      <c r="DT3" s="1">
+        <v>2</v>
+      </c>
+      <c r="DU3" s="6">
+        <v>1.0329</v>
+      </c>
+      <c r="DV3" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="DW3" s="1"/>
     </row>
-    <row r="4" spans="1:87">
+    <row r="4" spans="1:127">
       <c r="A4" s="1">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="C4" s="1">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="D4" s="2">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="E4" s="6">
-        <v>0.969</v>
+        <v>1.0201</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>209</v>
+        <v>286</v>
       </c>
       <c r="G4" s="1"/>
-      <c r="H4" s="2">
-        <v>5</v>
+      <c r="H4" s="1">
+        <v>3</v>
       </c>
       <c r="I4" s="6">
-        <v>0.969</v>
+        <v>1.0201</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>210</v>
+        <v>287</v>
       </c>
       <c r="K4" s="1"/>
       <c r="L4" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M4" s="6">
-        <v>0.969</v>
+        <v>1.0201</v>
       </c>
       <c r="N4" s="1" t="s">
-        <v>211</v>
+        <v>288</v>
       </c>
       <c r="O4" s="1"/>
-      <c r="P4" s="2">
-        <v>8</v>
+      <c r="P4" s="1">
+        <v>4</v>
       </c>
       <c r="Q4" s="6">
-        <v>0.9915</v>
+        <v>1.0081</v>
       </c>
       <c r="R4" s="1" t="s">
-        <v>212</v>
+        <v>289</v>
       </c>
       <c r="S4" s="1"/>
       <c r="T4" s="2">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="U4" s="6">
-        <v>0.9915</v>
+        <v>1.0081</v>
       </c>
       <c r="V4" s="1" t="s">
-        <v>213</v>
+        <v>290</v>
       </c>
       <c r="W4" s="1"/>
       <c r="X4" s="1">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="Y4" s="6">
-        <v>0.9915</v>
+        <v>1.0081</v>
       </c>
       <c r="Z4" s="1" t="s">
-        <v>214</v>
+        <v>291</v>
       </c>
       <c r="AA4" s="1"/>
-      <c r="AB4" s="2">
-        <v>7</v>
+      <c r="AB4" s="1">
+        <v>3</v>
       </c>
       <c r="AC4" s="6">
-        <v>1.0043</v>
+        <v>1.0148</v>
       </c>
       <c r="AD4" s="1" t="s">
-        <v>215</v>
+        <v>292</v>
       </c>
       <c r="AE4" s="1"/>
-      <c r="AF4" s="1">
-        <v>4</v>
+      <c r="AF4" s="2">
+        <v>6</v>
       </c>
       <c r="AG4" s="6">
-        <v>1.0043</v>
+        <v>1.0148</v>
       </c>
       <c r="AH4" s="1" t="s">
-        <v>216</v>
+        <v>293</v>
       </c>
       <c r="AI4" s="1"/>
-      <c r="AJ4" s="1">
-        <v>4</v>
+      <c r="AJ4" s="2">
+        <v>6</v>
       </c>
       <c r="AK4" s="6">
-        <v>1.0043</v>
+        <v>1.0148</v>
       </c>
       <c r="AL4" s="1" t="s">
-        <v>217</v>
+        <v>294</v>
       </c>
       <c r="AM4" s="1"/>
-      <c r="AN4" s="1">
-[...30 lines deleted...]
-        <v>3</v>
+      <c r="AN4" s="2">
+        <v>16</v>
+      </c>
+      <c r="AO4" s="6"/>
+      <c r="AP4" s="1"/>
+      <c r="AQ4" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AR4" s="2">
+        <v>16</v>
+      </c>
+      <c r="AS4" s="6"/>
+      <c r="AT4" s="1"/>
+      <c r="AU4" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AV4" s="2">
+        <v>16</v>
+      </c>
+      <c r="AW4" s="6"/>
+      <c r="AX4" s="1"/>
+      <c r="AY4" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AZ4" s="2">
+        <v>6</v>
       </c>
       <c r="BA4" s="6">
-        <v>1.0001</v>
+        <v>1.0126</v>
       </c>
       <c r="BB4" s="1" t="s">
-        <v>221</v>
+        <v>295</v>
       </c>
       <c r="BC4" s="1"/>
       <c r="BD4" s="1">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="BE4" s="6">
-        <v>1.0001</v>
+        <v>1.0126</v>
       </c>
       <c r="BF4" s="1" t="s">
-        <v>222</v>
+        <v>296</v>
       </c>
       <c r="BG4" s="1"/>
       <c r="BH4" s="2">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="BI4" s="6">
-        <v>1.0001</v>
+        <v>1.0126</v>
       </c>
       <c r="BJ4" s="1" t="s">
-        <v>223</v>
+        <v>297</v>
       </c>
       <c r="BK4" s="1"/>
       <c r="BL4" s="2">
+        <v>6</v>
+      </c>
+      <c r="BM4" s="6">
+        <v>1.0252</v>
+      </c>
+      <c r="BN4" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="BO4" s="1"/>
+      <c r="BP4" s="1">
+        <v>5</v>
+      </c>
+      <c r="BQ4" s="6">
+        <v>1.0252</v>
+      </c>
+      <c r="BR4" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="BS4" s="1"/>
+      <c r="BT4" s="2">
         <v>7</v>
       </c>
-      <c r="BM4" s="6">
-[...18 lines deleted...]
-      </c>
       <c r="BU4" s="6">
-        <v>0.9917</v>
+        <v>1.0252</v>
       </c>
       <c r="BV4" s="1" t="s">
-        <v>225</v>
+        <v>300</v>
       </c>
       <c r="BW4" s="1"/>
       <c r="BX4" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="BY4" s="6">
-        <v>0.9879</v>
+        <v>1.0322</v>
       </c>
       <c r="BZ4" s="1" t="s">
-        <v>226</v>
+        <v>301</v>
       </c>
       <c r="CA4" s="1"/>
-      <c r="CB4" s="2">
-        <v>6</v>
+      <c r="CB4" s="1">
+        <v>1</v>
       </c>
       <c r="CC4" s="6">
-        <v>0.9879</v>
+        <v>1.0322</v>
       </c>
       <c r="CD4" s="1" t="s">
-        <v>227</v>
+        <v>302</v>
       </c>
       <c r="CE4" s="1"/>
       <c r="CF4" s="1">
+        <v>1</v>
+      </c>
+      <c r="CG4" s="6">
+        <v>1.0322</v>
+      </c>
+      <c r="CH4" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="CI4" s="1"/>
+      <c r="CJ4" s="1">
+        <v>2</v>
+      </c>
+      <c r="CK4" s="6">
+        <v>1.0275</v>
+      </c>
+      <c r="CL4" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="CM4" s="1"/>
+      <c r="CN4" s="1">
+        <v>1</v>
+      </c>
+      <c r="CO4" s="6">
+        <v>1.0275</v>
+      </c>
+      <c r="CP4" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="CQ4" s="1"/>
+      <c r="CR4" s="2">
+        <v>8</v>
+      </c>
+      <c r="CS4" s="6">
+        <v>1.0082</v>
+      </c>
+      <c r="CT4" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="CU4" s="1"/>
+      <c r="CV4" s="2">
+        <v>7</v>
+      </c>
+      <c r="CW4" s="6">
+        <v>1.0082</v>
+      </c>
+      <c r="CX4" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="CY4" s="1"/>
+      <c r="CZ4" s="2">
+        <v>6</v>
+      </c>
+      <c r="DA4" s="6">
+        <v>1.0082</v>
+      </c>
+      <c r="DB4" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="DC4" s="1"/>
+      <c r="DD4" s="1">
+        <v>3</v>
+      </c>
+      <c r="DE4" s="6">
+        <v>1.0098</v>
+      </c>
+      <c r="DF4" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="DG4" s="1"/>
+      <c r="DH4" s="1">
+        <v>2</v>
+      </c>
+      <c r="DI4" s="6">
+        <v>1.0098</v>
+      </c>
+      <c r="DJ4" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="DK4" s="1"/>
+      <c r="DL4" s="1">
+        <v>1</v>
+      </c>
+      <c r="DM4" s="6">
+        <v>1.0098</v>
+      </c>
+      <c r="DN4" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="DO4" s="1"/>
+      <c r="DP4" s="1">
+        <v>5</v>
+      </c>
+      <c r="DQ4" s="6">
+        <v>0.9944</v>
+      </c>
+      <c r="DR4" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="DS4" s="1"/>
+      <c r="DT4" s="1">
         <v>4</v>
       </c>
-      <c r="CG4" s="6">
-[...5 lines deleted...]
-      <c r="CI4" s="1"/>
+      <c r="DU4" s="6">
+        <v>0.9944</v>
+      </c>
+      <c r="DV4" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="DW4" s="1"/>
     </row>
-    <row r="5" spans="1:87">
+    <row r="5" spans="1:127">
       <c r="A5" s="1">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" s="1">
+        <v>48</v>
+      </c>
+      <c r="D5" s="2">
+        <v>8</v>
+      </c>
+      <c r="E5" s="6">
+        <v>0.969</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="G5" s="1"/>
+      <c r="H5" s="2">
+        <v>5</v>
+      </c>
+      <c r="I5" s="6">
+        <v>0.969</v>
+      </c>
+      <c r="J5" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="K5" s="1"/>
+      <c r="L5" s="1">
         <v>3</v>
       </c>
-      <c r="B5" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="M5" s="6">
-        <v>0.9612</v>
+        <v>0.969</v>
       </c>
       <c r="N5" s="1" t="s">
-        <v>231</v>
+        <v>316</v>
       </c>
       <c r="O5" s="1"/>
-      <c r="P5" s="1">
-        <v>2</v>
+      <c r="P5" s="2">
+        <v>8</v>
       </c>
       <c r="Q5" s="6">
-        <v>0.9585</v>
+        <v>0.9915</v>
       </c>
       <c r="R5" s="1" t="s">
-        <v>232</v>
+        <v>317</v>
       </c>
       <c r="S5" s="1"/>
       <c r="T5" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="U5" s="6">
-        <v>0.9585</v>
+        <v>0.9915</v>
       </c>
       <c r="V5" s="1" t="s">
-        <v>233</v>
+        <v>318</v>
       </c>
       <c r="W5" s="1"/>
-      <c r="X5" s="2">
-        <v>4</v>
+      <c r="X5" s="1">
+        <v>2</v>
       </c>
       <c r="Y5" s="6">
-        <v>0.9585</v>
+        <v>0.9915</v>
       </c>
       <c r="Z5" s="1" t="s">
-        <v>234</v>
+        <v>319</v>
       </c>
       <c r="AA5" s="1"/>
       <c r="AB5" s="2">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="AC5" s="6">
-        <v>0.9624</v>
+        <v>1.0043</v>
       </c>
       <c r="AD5" s="1" t="s">
-        <v>235</v>
+        <v>320</v>
       </c>
       <c r="AE5" s="1"/>
-      <c r="AF5" s="2">
-        <v>5</v>
+      <c r="AF5" s="1">
+        <v>4</v>
       </c>
       <c r="AG5" s="6">
-        <v>0.9624</v>
+        <v>1.0043</v>
       </c>
       <c r="AH5" s="1" t="s">
-        <v>236</v>
+        <v>321</v>
       </c>
       <c r="AI5" s="1"/>
       <c r="AJ5" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AK5" s="6">
-        <v>0.9624</v>
+        <v>1.0043</v>
       </c>
       <c r="AL5" s="1" t="s">
-        <v>237</v>
+        <v>322</v>
       </c>
       <c r="AM5" s="1"/>
       <c r="AN5" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AO5" s="6">
-        <v>0.9814</v>
+        <v>1.0109</v>
       </c>
       <c r="AP5" s="1" t="s">
-        <v>238</v>
+        <v>323</v>
       </c>
       <c r="AQ5" s="1"/>
-      <c r="AR5" s="2">
-        <v>4</v>
+      <c r="AR5" s="1">
+        <v>1</v>
       </c>
       <c r="AS5" s="6">
-        <v>0.9814</v>
+        <v>1.0109</v>
       </c>
       <c r="AT5" s="1" t="s">
-        <v>239</v>
+        <v>324</v>
       </c>
       <c r="AU5" s="1"/>
       <c r="AV5" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="AW5" s="6">
-        <v>0.9814</v>
+        <v>1.0109</v>
       </c>
       <c r="AX5" s="1" t="s">
-        <v>240</v>
+        <v>325</v>
       </c>
       <c r="AY5" s="1"/>
-      <c r="AZ5" s="2">
-[...23 lines deleted...]
-      <c r="BL5" s="1">
+      <c r="AZ5" s="1">
+        <v>3</v>
+      </c>
+      <c r="BA5" s="6">
+        <v>1.0001</v>
+      </c>
+      <c r="BB5" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="BC5" s="1"/>
+      <c r="BD5" s="1">
+        <v>2</v>
+      </c>
+      <c r="BE5" s="6">
+        <v>1.0001</v>
+      </c>
+      <c r="BF5" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="BG5" s="1"/>
+      <c r="BH5" s="1">
+        <v>5</v>
+      </c>
+      <c r="BI5" s="6">
+        <v>1.0001</v>
+      </c>
+      <c r="BJ5" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="BK5" s="1"/>
+      <c r="BL5" s="2">
+        <v>7</v>
+      </c>
+      <c r="BM5" s="6">
+        <v>0.9917</v>
+      </c>
+      <c r="BN5" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="BO5" s="1"/>
+      <c r="BP5" s="2">
+        <v>9</v>
+      </c>
+      <c r="BQ5" s="6">
+        <v>0.9917</v>
+      </c>
+      <c r="BR5" s="1"/>
+      <c r="BS5" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="BT5" s="1">
         <v>1</v>
       </c>
-      <c r="BM5" s="6">
-[...18 lines deleted...]
-      </c>
       <c r="BU5" s="6">
-        <v>0.9841</v>
+        <v>0.9917</v>
       </c>
       <c r="BV5" s="1" t="s">
-        <v>243</v>
+        <v>330</v>
       </c>
       <c r="BW5" s="1"/>
       <c r="BX5" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="BY5" s="6">
-        <v>0.9707</v>
+        <v>0.9879</v>
       </c>
       <c r="BZ5" s="1" t="s">
-        <v>244</v>
+        <v>331</v>
       </c>
       <c r="CA5" s="1"/>
-      <c r="CB5" s="1">
-        <v>3</v>
+      <c r="CB5" s="2">
+        <v>6</v>
       </c>
       <c r="CC5" s="6">
-        <v>0.9707</v>
+        <v>0.9879</v>
       </c>
       <c r="CD5" s="1" t="s">
-        <v>245</v>
+        <v>332</v>
       </c>
       <c r="CE5" s="1"/>
       <c r="CF5" s="1">
+        <v>4</v>
+      </c>
+      <c r="CG5" s="6">
+        <v>0.9879</v>
+      </c>
+      <c r="CH5" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="CI5" s="1"/>
+      <c r="CJ5" s="2">
+        <v>16</v>
+      </c>
+      <c r="CK5" s="6"/>
+      <c r="CL5" s="1"/>
+      <c r="CM5" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CN5" s="2">
+        <v>16</v>
+      </c>
+      <c r="CO5" s="6"/>
+      <c r="CP5" s="1"/>
+      <c r="CQ5" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CR5" s="1">
+        <v>2</v>
+      </c>
+      <c r="CS5" s="6">
+        <v>0.9912</v>
+      </c>
+      <c r="CT5" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="CU5" s="1"/>
+      <c r="CV5" s="2">
+        <v>6</v>
+      </c>
+      <c r="CW5" s="6">
+        <v>0.9912</v>
+      </c>
+      <c r="CX5" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="CY5" s="1"/>
+      <c r="CZ5" s="2">
+        <v>7</v>
+      </c>
+      <c r="DA5" s="6">
+        <v>0.9912</v>
+      </c>
+      <c r="DB5" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="DC5" s="1"/>
+      <c r="DD5" s="2">
+        <v>16</v>
+      </c>
+      <c r="DE5" s="6"/>
+      <c r="DF5" s="1"/>
+      <c r="DG5" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DH5" s="2">
+        <v>16</v>
+      </c>
+      <c r="DI5" s="6"/>
+      <c r="DJ5" s="1"/>
+      <c r="DK5" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DL5" s="2">
+        <v>16</v>
+      </c>
+      <c r="DM5" s="6"/>
+      <c r="DN5" s="1"/>
+      <c r="DO5" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DP5" s="1">
         <v>3</v>
       </c>
-      <c r="CG5" s="6">
-[...5 lines deleted...]
-      <c r="CI5" s="1"/>
+      <c r="DQ5" s="6">
+        <v>0.9841</v>
+      </c>
+      <c r="DR5" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="DS5" s="1"/>
+      <c r="DT5" s="1">
+        <v>3</v>
+      </c>
+      <c r="DU5" s="6">
+        <v>0.9841</v>
+      </c>
+      <c r="DV5" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="DW5" s="1"/>
     </row>
-    <row r="6" spans="1:87">
+    <row r="6" spans="1:127">
       <c r="A6" s="1">
         <v>4</v>
       </c>
       <c r="B6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C6" s="1">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>52</v>
+      </c>
+      <c r="D6" s="2">
+        <v>6</v>
       </c>
       <c r="E6" s="6">
-        <v>1.0201</v>
+        <v>0.9612</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>247</v>
+        <v>339</v>
       </c>
       <c r="G6" s="1"/>
       <c r="H6" s="1">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I6" s="6">
-        <v>1.0201</v>
+        <v>0.9612</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>248</v>
+        <v>340</v>
       </c>
       <c r="K6" s="1"/>
-      <c r="L6" s="1">
-        <v>4</v>
+      <c r="L6" s="2">
+        <v>5</v>
       </c>
       <c r="M6" s="6">
-        <v>1.0201</v>
+        <v>0.9612</v>
       </c>
       <c r="N6" s="1" t="s">
-        <v>249</v>
+        <v>341</v>
       </c>
       <c r="O6" s="1"/>
       <c r="P6" s="1">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="Q6" s="6">
-        <v>1.0081</v>
+        <v>0.9585</v>
       </c>
       <c r="R6" s="1" t="s">
-        <v>250</v>
+        <v>342</v>
       </c>
       <c r="S6" s="1"/>
-      <c r="T6" s="2">
-        <v>7</v>
+      <c r="T6" s="1">
+        <v>3</v>
       </c>
       <c r="U6" s="6">
-        <v>1.0081</v>
+        <v>0.9585</v>
       </c>
       <c r="V6" s="1" t="s">
-        <v>251</v>
+        <v>343</v>
       </c>
       <c r="W6" s="1"/>
       <c r="X6" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="Y6" s="6">
-        <v>1.0081</v>
+        <v>0.9585</v>
       </c>
       <c r="Z6" s="1" t="s">
-        <v>252</v>
+        <v>344</v>
       </c>
       <c r="AA6" s="1"/>
-      <c r="AB6" s="1">
-        <v>3</v>
+      <c r="AB6" s="2">
+        <v>6</v>
       </c>
       <c r="AC6" s="6">
-        <v>1.0148</v>
+        <v>0.9624</v>
       </c>
       <c r="AD6" s="1" t="s">
-        <v>253</v>
+        <v>345</v>
       </c>
       <c r="AE6" s="1"/>
       <c r="AF6" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="AG6" s="6">
-        <v>1.0148</v>
+        <v>0.9624</v>
       </c>
       <c r="AH6" s="1" t="s">
-        <v>254</v>
+        <v>346</v>
       </c>
       <c r="AI6" s="1"/>
-      <c r="AJ6" s="2">
-        <v>6</v>
+      <c r="AJ6" s="1">
+        <v>3</v>
       </c>
       <c r="AK6" s="6">
-        <v>1.0148</v>
+        <v>0.9624</v>
       </c>
       <c r="AL6" s="1" t="s">
-        <v>255</v>
+        <v>347</v>
       </c>
       <c r="AM6" s="1"/>
-      <c r="AN6" s="2">
-[...22 lines deleted...]
-      </c>
+      <c r="AN6" s="1">
+        <v>2</v>
+      </c>
+      <c r="AO6" s="6">
+        <v>0.9814</v>
+      </c>
+      <c r="AP6" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="AQ6" s="1"/>
+      <c r="AR6" s="1">
+        <v>4</v>
+      </c>
+      <c r="AS6" s="6">
+        <v>0.9814</v>
+      </c>
+      <c r="AT6" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="AU6" s="1"/>
+      <c r="AV6" s="1">
+        <v>4</v>
+      </c>
+      <c r="AW6" s="6">
+        <v>0.9814</v>
+      </c>
+      <c r="AX6" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="AY6" s="1"/>
       <c r="AZ6" s="2">
-        <v>6</v>
-[...17 lines deleted...]
-      <c r="BG6" s="1"/>
+        <v>16</v>
+      </c>
+      <c r="BA6" s="6"/>
+      <c r="BB6" s="1"/>
+      <c r="BC6" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BD6" s="2">
+        <v>16</v>
+      </c>
+      <c r="BE6" s="6"/>
+      <c r="BF6" s="1"/>
+      <c r="BG6" s="1" t="s">
+        <v>36</v>
+      </c>
       <c r="BH6" s="2">
-        <v>6</v>
-[...7 lines deleted...]
-      <c r="BK6" s="1"/>
+        <v>16</v>
+      </c>
+      <c r="BI6" s="6"/>
+      <c r="BJ6" s="1"/>
+      <c r="BK6" s="1" t="s">
+        <v>36</v>
+      </c>
       <c r="BL6" s="1">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="BM6" s="6">
-        <v>1.0252</v>
+        <v>0.9841</v>
       </c>
       <c r="BN6" s="1" t="s">
-        <v>259</v>
+        <v>351</v>
       </c>
       <c r="BO6" s="1"/>
       <c r="BP6" s="1">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="BQ6" s="6">
-        <v>1.0252</v>
+        <v>0.9841</v>
       </c>
       <c r="BR6" s="1" t="s">
-        <v>260</v>
+        <v>352</v>
       </c>
       <c r="BS6" s="1"/>
-      <c r="BT6" s="2">
-        <v>7</v>
+      <c r="BT6" s="1">
+        <v>3</v>
       </c>
       <c r="BU6" s="6">
-        <v>1.0252</v>
+        <v>0.9841</v>
       </c>
       <c r="BV6" s="1" t="s">
-        <v>261</v>
+        <v>353</v>
       </c>
       <c r="BW6" s="1"/>
       <c r="BX6" s="1">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="BY6" s="6">
-        <v>1.0322</v>
+        <v>0.9707</v>
       </c>
       <c r="BZ6" s="1" t="s">
-        <v>262</v>
+        <v>354</v>
       </c>
       <c r="CA6" s="1"/>
       <c r="CB6" s="1">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="CC6" s="6">
-        <v>1.0322</v>
+        <v>0.9707</v>
       </c>
       <c r="CD6" s="1" t="s">
-        <v>263</v>
+        <v>355</v>
       </c>
       <c r="CE6" s="1"/>
       <c r="CF6" s="1">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="CG6" s="6">
-        <v>1.0322</v>
+        <v>0.9707</v>
       </c>
       <c r="CH6" s="1" t="s">
-        <v>264</v>
+        <v>356</v>
       </c>
       <c r="CI6" s="1"/>
+      <c r="CJ6" s="2">
+        <v>5</v>
+      </c>
+      <c r="CK6" s="6">
+        <v>0.9662</v>
+      </c>
+      <c r="CL6" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="CM6" s="1"/>
+      <c r="CN6" s="1">
+        <v>3</v>
+      </c>
+      <c r="CO6" s="6">
+        <v>0.9662</v>
+      </c>
+      <c r="CP6" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="CQ6" s="1"/>
+      <c r="CR6" s="2">
+        <v>6</v>
+      </c>
+      <c r="CS6" s="6">
+        <v>0.9752</v>
+      </c>
+      <c r="CT6" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="CU6" s="1"/>
+      <c r="CV6" s="1">
+        <v>5</v>
+      </c>
+      <c r="CW6" s="6">
+        <v>0.9752</v>
+      </c>
+      <c r="CX6" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="CY6" s="1"/>
+      <c r="CZ6" s="1">
+        <v>5</v>
+      </c>
+      <c r="DA6" s="6">
+        <v>0.9752</v>
+      </c>
+      <c r="DB6" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="DC6" s="1"/>
+      <c r="DD6" s="2">
+        <v>16</v>
+      </c>
+      <c r="DE6" s="6"/>
+      <c r="DF6" s="1"/>
+      <c r="DG6" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DH6" s="2">
+        <v>16</v>
+      </c>
+      <c r="DI6" s="6"/>
+      <c r="DJ6" s="1"/>
+      <c r="DK6" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DL6" s="2">
+        <v>16</v>
+      </c>
+      <c r="DM6" s="6"/>
+      <c r="DN6" s="1"/>
+      <c r="DO6" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DP6" s="2">
+        <v>16</v>
+      </c>
+      <c r="DQ6" s="6"/>
+      <c r="DR6" s="1"/>
+      <c r="DS6" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DT6" s="2">
+        <v>16</v>
+      </c>
+      <c r="DU6" s="6"/>
+      <c r="DV6" s="1"/>
+      <c r="DW6" s="1" t="s">
+        <v>36</v>
+      </c>
     </row>
-    <row r="7" spans="1:87">
+    <row r="7" spans="1:127">
       <c r="A7" s="1">
         <v>5</v>
       </c>
       <c r="B7" t="s">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="C7" s="1">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D7" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="H7" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I7" s="6"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="L7" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="M7" s="6"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="P7" s="1">
+        <v>36</v>
+      </c>
+      <c r="P7" s="2">
         <v>5</v>
       </c>
       <c r="Q7" s="6">
         <v>0.9303</v>
       </c>
       <c r="R7" s="1" t="s">
-        <v>265</v>
+        <v>362</v>
       </c>
       <c r="S7" s="1"/>
       <c r="T7" s="2">
         <v>6</v>
       </c>
       <c r="U7" s="6">
         <v>0.9303</v>
       </c>
       <c r="V7" s="1" t="s">
-        <v>266</v>
+        <v>363</v>
       </c>
       <c r="W7" s="1"/>
       <c r="X7" s="1">
         <v>3</v>
       </c>
       <c r="Y7" s="6">
         <v>0.9303</v>
       </c>
       <c r="Z7" s="1" t="s">
-        <v>267</v>
+        <v>364</v>
       </c>
       <c r="AA7" s="1"/>
       <c r="AB7" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AC7" s="6"/>
       <c r="AD7" s="1"/>
       <c r="AE7" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AF7" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AG7" s="6"/>
       <c r="AH7" s="1"/>
       <c r="AI7" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AJ7" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AK7" s="6"/>
       <c r="AL7" s="1"/>
       <c r="AM7" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AN7" s="1">
         <v>4</v>
       </c>
       <c r="AO7" s="6">
         <v>0.9257</v>
       </c>
       <c r="AP7" s="1" t="s">
-        <v>268</v>
+        <v>365</v>
       </c>
       <c r="AQ7" s="1"/>
       <c r="AR7" s="1">
         <v>3</v>
       </c>
       <c r="AS7" s="6">
         <v>0.9257</v>
       </c>
       <c r="AT7" s="1" t="s">
-        <v>269</v>
+        <v>366</v>
       </c>
       <c r="AU7" s="1"/>
       <c r="AV7" s="1">
         <v>3</v>
       </c>
       <c r="AW7" s="6">
         <v>0.9257</v>
       </c>
       <c r="AX7" s="1" t="s">
-        <v>270</v>
+        <v>367</v>
       </c>
       <c r="AY7" s="1"/>
       <c r="AZ7" s="1">
         <v>5</v>
       </c>
       <c r="BA7" s="6">
         <v>0.9405</v>
       </c>
       <c r="BB7" s="1" t="s">
-        <v>271</v>
+        <v>368</v>
       </c>
       <c r="BC7" s="1"/>
       <c r="BD7" s="1">
         <v>4</v>
       </c>
       <c r="BE7" s="6">
         <v>0.9405</v>
       </c>
       <c r="BF7" s="1" t="s">
-        <v>272</v>
+        <v>369</v>
       </c>
       <c r="BG7" s="1"/>
       <c r="BH7" s="1">
         <v>4</v>
       </c>
       <c r="BI7" s="6">
         <v>0.9405</v>
       </c>
       <c r="BJ7" s="1" t="s">
-        <v>273</v>
+        <v>370</v>
       </c>
       <c r="BK7" s="1"/>
       <c r="BL7" s="1">
         <v>2</v>
       </c>
       <c r="BM7" s="6">
         <v>0.9369</v>
       </c>
       <c r="BN7" s="1" t="s">
-        <v>274</v>
+        <v>371</v>
       </c>
       <c r="BO7" s="1"/>
       <c r="BP7" s="2">
         <v>7</v>
       </c>
       <c r="BQ7" s="6">
         <v>0.9369</v>
       </c>
       <c r="BR7" s="1" t="s">
-        <v>275</v>
+        <v>372</v>
       </c>
       <c r="BS7" s="1"/>
-      <c r="BT7" s="1">
+      <c r="BT7" s="2">
         <v>6</v>
       </c>
       <c r="BU7" s="6">
         <v>0.9369</v>
       </c>
       <c r="BV7" s="1" t="s">
-        <v>276</v>
+        <v>373</v>
       </c>
       <c r="BW7" s="1"/>
       <c r="BX7" s="2">
         <v>7</v>
       </c>
       <c r="BY7" s="6">
         <v>0.9426</v>
       </c>
       <c r="BZ7" s="1"/>
       <c r="CA7" s="1" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="CB7" s="1">
         <v>4</v>
       </c>
       <c r="CC7" s="6">
         <v>0.9426</v>
       </c>
       <c r="CD7" s="1" t="s">
-        <v>277</v>
+        <v>374</v>
       </c>
       <c r="CE7" s="1"/>
       <c r="CF7" s="1">
         <v>5</v>
       </c>
       <c r="CG7" s="6">
         <v>0.9426</v>
       </c>
       <c r="CH7" s="1" t="s">
-        <v>278</v>
+        <v>375</v>
       </c>
       <c r="CI7" s="1"/>
+      <c r="CJ7" s="2">
+        <v>6</v>
+      </c>
+      <c r="CK7" s="6">
+        <v>0.9474</v>
+      </c>
+      <c r="CL7" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="CM7" s="1"/>
+      <c r="CN7" s="1">
+        <v>5</v>
+      </c>
+      <c r="CO7" s="6">
+        <v>0.9474</v>
+      </c>
+      <c r="CP7" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="CQ7" s="1"/>
+      <c r="CR7" s="1">
+        <v>1</v>
+      </c>
+      <c r="CS7" s="6">
+        <v>0.9545</v>
+      </c>
+      <c r="CT7" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="CU7" s="1"/>
+      <c r="CV7" s="1">
+        <v>2</v>
+      </c>
+      <c r="CW7" s="6">
+        <v>0.9545</v>
+      </c>
+      <c r="CX7" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="CY7" s="1"/>
+      <c r="CZ7" s="1">
+        <v>1</v>
+      </c>
+      <c r="DA7" s="6">
+        <v>0.9545</v>
+      </c>
+      <c r="DB7" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="DC7" s="1"/>
+      <c r="DD7" s="1">
+        <v>4</v>
+      </c>
+      <c r="DE7" s="6">
+        <v>0.9452</v>
+      </c>
+      <c r="DF7" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="DG7" s="1"/>
+      <c r="DH7" s="1">
+        <v>4</v>
+      </c>
+      <c r="DI7" s="6">
+        <v>0.9452</v>
+      </c>
+      <c r="DJ7" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="DK7" s="1"/>
+      <c r="DL7" s="1">
+        <v>3</v>
+      </c>
+      <c r="DM7" s="6">
+        <v>0.9452</v>
+      </c>
+      <c r="DN7" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="DO7" s="1"/>
+      <c r="DP7" s="2">
+        <v>16</v>
+      </c>
+      <c r="DQ7" s="6"/>
+      <c r="DR7" s="1"/>
+      <c r="DS7" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DT7" s="2">
+        <v>16</v>
+      </c>
+      <c r="DU7" s="6"/>
+      <c r="DV7" s="1"/>
+      <c r="DW7" s="1" t="s">
+        <v>36</v>
+      </c>
     </row>
-    <row r="8" spans="1:87">
+    <row r="8" spans="1:127">
       <c r="A8" s="1">
         <v>6</v>
       </c>
       <c r="B8" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C8" s="1">
-        <v>76</v>
-[...24 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="D8" s="1">
+        <v>4</v>
+      </c>
+      <c r="E8" s="6">
+        <v>1.0418</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="G8" s="1"/>
+      <c r="H8" s="1">
+        <v>4</v>
+      </c>
+      <c r="I8" s="6">
+        <v>1.0418</v>
+      </c>
+      <c r="J8" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="K8" s="1"/>
+      <c r="L8" s="1">
+        <v>8</v>
+      </c>
+      <c r="M8" s="6">
+        <v>1.0418</v>
+      </c>
+      <c r="N8" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="O8" s="1"/>
       <c r="P8" s="1">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q8" s="6">
-        <v>1.1871</v>
+        <v>1.0633</v>
       </c>
       <c r="R8" s="1" t="s">
-        <v>279</v>
+        <v>387</v>
       </c>
       <c r="S8" s="1"/>
       <c r="T8" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="U8" s="6">
-        <v>1.1871</v>
+        <v>1.0633</v>
       </c>
       <c r="V8" s="1" t="s">
-        <v>280</v>
+        <v>388</v>
       </c>
       <c r="W8" s="1"/>
       <c r="X8" s="1">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="Y8" s="6">
-        <v>1.1871</v>
-[...4 lines deleted...]
-      </c>
+        <v>1.0633</v>
+      </c>
+      <c r="Z8" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="AA8" s="1"/>
       <c r="AB8" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AC8" s="6"/>
       <c r="AD8" s="1"/>
       <c r="AE8" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AF8" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AG8" s="6"/>
       <c r="AH8" s="1"/>
       <c r="AI8" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AJ8" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AK8" s="6"/>
       <c r="AL8" s="1"/>
       <c r="AM8" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AN8" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AO8" s="6"/>
       <c r="AP8" s="1"/>
       <c r="AQ8" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AR8" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AS8" s="6"/>
       <c r="AT8" s="1"/>
       <c r="AU8" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AV8" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AW8" s="6"/>
       <c r="AX8" s="1"/>
       <c r="AY8" s="1" t="s">
-        <v>54</v>
-[...36 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="AZ8" s="2">
+        <v>16</v>
+      </c>
+      <c r="BA8" s="6"/>
+      <c r="BB8" s="1"/>
+      <c r="BC8" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BD8" s="2">
+        <v>16</v>
+      </c>
+      <c r="BE8" s="6"/>
+      <c r="BF8" s="1"/>
+      <c r="BG8" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BH8" s="2">
+        <v>16</v>
+      </c>
+      <c r="BI8" s="6"/>
+      <c r="BJ8" s="1"/>
+      <c r="BK8" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BL8" s="2">
+        <v>16</v>
+      </c>
+      <c r="BM8" s="6"/>
       <c r="BN8" s="1"/>
       <c r="BO8" s="1" t="s">
-        <v>160</v>
-[...11 lines deleted...]
-      <c r="BT8" s="1">
+        <v>36</v>
+      </c>
+      <c r="BP8" s="2">
+        <v>16</v>
+      </c>
+      <c r="BQ8" s="6"/>
+      <c r="BR8" s="1"/>
+      <c r="BS8" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BT8" s="2">
+        <v>16</v>
+      </c>
+      <c r="BU8" s="6"/>
+      <c r="BV8" s="1"/>
+      <c r="BW8" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BX8" s="1">
         <v>2</v>
       </c>
-      <c r="BU8" s="6">
-[...13 lines deleted...]
-      </c>
+      <c r="BY8" s="6">
+        <v>1.0628</v>
+      </c>
+      <c r="BZ8" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="CA8" s="1"/>
       <c r="CB8" s="1">
-        <v>14</v>
-[...5 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="CC8" s="6">
+        <v>1.0628</v>
+      </c>
+      <c r="CD8" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="CE8" s="1"/>
       <c r="CF8" s="1">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="CG8" s="6"/>
+        <v>12</v>
+      </c>
+      <c r="CG8" s="6">
+        <v>1.0628</v>
+      </c>
       <c r="CH8" s="1"/>
       <c r="CI8" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
+      </c>
+      <c r="CJ8" s="1">
+        <v>1</v>
+      </c>
+      <c r="CK8" s="6">
+        <v>1.0511</v>
+      </c>
+      <c r="CL8" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="CM8" s="1"/>
+      <c r="CN8" s="1">
+        <v>7</v>
+      </c>
+      <c r="CO8" s="6">
+        <v>1.0511</v>
+      </c>
+      <c r="CP8" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="CQ8" s="1"/>
+      <c r="CR8" s="1">
+        <v>5</v>
+      </c>
+      <c r="CS8" s="6">
+        <v>1.0626</v>
+      </c>
+      <c r="CT8" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="CU8" s="1"/>
+      <c r="CV8" s="1">
+        <v>3</v>
+      </c>
+      <c r="CW8" s="6">
+        <v>1.0626</v>
+      </c>
+      <c r="CX8" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="CY8" s="1"/>
+      <c r="CZ8" s="1">
+        <v>3</v>
+      </c>
+      <c r="DA8" s="6">
+        <v>1.0626</v>
+      </c>
+      <c r="DB8" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="DC8" s="1"/>
+      <c r="DD8" s="1">
+        <v>1</v>
+      </c>
+      <c r="DE8" s="6">
+        <v>1.06</v>
+      </c>
+      <c r="DF8" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="DG8" s="1"/>
+      <c r="DH8" s="1">
+        <v>1</v>
+      </c>
+      <c r="DI8" s="6">
+        <v>1.06</v>
+      </c>
+      <c r="DJ8" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="DK8" s="1"/>
+      <c r="DL8" s="1">
+        <v>2</v>
+      </c>
+      <c r="DM8" s="6">
+        <v>1.06</v>
+      </c>
+      <c r="DN8" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="DO8" s="1"/>
+      <c r="DP8" s="2">
+        <v>16</v>
+      </c>
+      <c r="DQ8" s="6"/>
+      <c r="DR8" s="1"/>
+      <c r="DS8" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DT8" s="2">
+        <v>16</v>
+      </c>
+      <c r="DU8" s="6"/>
+      <c r="DV8" s="1"/>
+      <c r="DW8" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
-    <row r="9" spans="1:87">
+    <row r="9" spans="1:127">
       <c r="A9" s="1">
         <v>7</v>
       </c>
       <c r="B9" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="C9" s="1">
-        <v>85</v>
-[...30 lines deleted...]
-      <c r="O9" s="1"/>
+        <v>107</v>
+      </c>
+      <c r="D9" s="2">
+        <v>16</v>
+      </c>
+      <c r="E9" s="6"/>
+      <c r="F9" s="1"/>
+      <c r="G9" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H9" s="2">
+        <v>16</v>
+      </c>
+      <c r="I9" s="6"/>
+      <c r="J9" s="1"/>
+      <c r="K9" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="L9" s="2">
+        <v>16</v>
+      </c>
+      <c r="M9" s="6"/>
+      <c r="N9" s="1"/>
+      <c r="O9" s="1" t="s">
+        <v>36</v>
+      </c>
       <c r="P9" s="1">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q9" s="6">
-        <v>1.0633</v>
+        <v>1.1871</v>
       </c>
       <c r="R9" s="1" t="s">
-        <v>289</v>
+        <v>400</v>
       </c>
       <c r="S9" s="1"/>
       <c r="T9" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="U9" s="6">
-        <v>1.0633</v>
+        <v>1.1871</v>
       </c>
       <c r="V9" s="1" t="s">
-        <v>290</v>
+        <v>401</v>
       </c>
       <c r="W9" s="1"/>
       <c r="X9" s="1">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="Y9" s="6">
-        <v>1.0633</v>
-[...4 lines deleted...]
-      <c r="AA9" s="1"/>
+        <v>1.1871</v>
+      </c>
+      <c r="Z9" s="1"/>
+      <c r="AA9" s="1" t="s">
+        <v>214</v>
+      </c>
       <c r="AB9" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AC9" s="6"/>
       <c r="AD9" s="1"/>
       <c r="AE9" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AF9" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AG9" s="6"/>
       <c r="AH9" s="1"/>
       <c r="AI9" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AJ9" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AK9" s="6"/>
       <c r="AL9" s="1"/>
       <c r="AM9" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AN9" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AO9" s="6"/>
       <c r="AP9" s="1"/>
       <c r="AQ9" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AR9" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AS9" s="6"/>
       <c r="AT9" s="1"/>
       <c r="AU9" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AV9" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AW9" s="6"/>
       <c r="AX9" s="1"/>
       <c r="AY9" s="1" t="s">
-        <v>54</v>
-[...24 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="AZ9" s="1">
+        <v>1</v>
+      </c>
+      <c r="BA9" s="6">
+        <v>1.1944</v>
+      </c>
+      <c r="BB9" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="BC9" s="1"/>
+      <c r="BD9" s="1">
+        <v>1</v>
+      </c>
+      <c r="BE9" s="6">
+        <v>1.1944</v>
+      </c>
+      <c r="BF9" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="BG9" s="1"/>
+      <c r="BH9" s="1">
+        <v>2</v>
+      </c>
+      <c r="BI9" s="6">
+        <v>1.1944</v>
+      </c>
+      <c r="BJ9" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="BK9" s="1"/>
       <c r="BL9" s="1">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="BM9" s="6"/>
+        <v>9</v>
+      </c>
+      <c r="BM9" s="6">
+        <v>1.1706</v>
+      </c>
       <c r="BN9" s="1"/>
       <c r="BO9" s="1" t="s">
-        <v>54</v>
+        <v>217</v>
       </c>
       <c r="BP9" s="1">
-        <v>14</v>
-[...5 lines deleted...]
-      </c>
+        <v>6</v>
+      </c>
+      <c r="BQ9" s="6">
+        <v>1.1706</v>
+      </c>
+      <c r="BR9" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="BS9" s="1"/>
       <c r="BT9" s="1">
-        <v>14</v>
-[...6 lines deleted...]
-      <c r="BX9" s="1">
         <v>2</v>
       </c>
-      <c r="BY9" s="6">
-[...21 lines deleted...]
-      </c>
+      <c r="BU9" s="6">
+        <v>1.1706</v>
+      </c>
+      <c r="BV9" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="BW9" s="1"/>
+      <c r="BX9" s="2">
+        <v>16</v>
+      </c>
+      <c r="BY9" s="6"/>
+      <c r="BZ9" s="1"/>
+      <c r="CA9" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CB9" s="2">
+        <v>16</v>
+      </c>
+      <c r="CC9" s="6"/>
+      <c r="CD9" s="1"/>
+      <c r="CE9" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CF9" s="2">
+        <v>16</v>
+      </c>
+      <c r="CG9" s="6"/>
       <c r="CH9" s="1"/>
       <c r="CI9" s="1" t="s">
-        <v>54</v>
-      </c>
+        <v>36</v>
+      </c>
+      <c r="CJ9" s="2">
+        <v>16</v>
+      </c>
+      <c r="CK9" s="6"/>
+      <c r="CL9" s="1"/>
+      <c r="CM9" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CN9" s="2">
+        <v>16</v>
+      </c>
+      <c r="CO9" s="6"/>
+      <c r="CP9" s="1"/>
+      <c r="CQ9" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CR9" s="1">
+        <v>16</v>
+      </c>
+      <c r="CS9" s="6"/>
+      <c r="CT9" s="1"/>
+      <c r="CU9" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CV9" s="1">
+        <v>16</v>
+      </c>
+      <c r="CW9" s="6"/>
+      <c r="CX9" s="1"/>
+      <c r="CY9" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CZ9" s="1">
+        <v>16</v>
+      </c>
+      <c r="DA9" s="6"/>
+      <c r="DB9" s="1"/>
+      <c r="DC9" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DD9" s="1">
+        <v>2</v>
+      </c>
+      <c r="DE9" s="6">
+        <v>1.1534</v>
+      </c>
+      <c r="DF9" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="DG9" s="1"/>
+      <c r="DH9" s="1">
+        <v>6</v>
+      </c>
+      <c r="DI9" s="6">
+        <v>1.1534</v>
+      </c>
+      <c r="DJ9" s="1"/>
+      <c r="DK9" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="DL9" s="1">
+        <v>10</v>
+      </c>
+      <c r="DM9" s="6">
+        <v>1.1534</v>
+      </c>
+      <c r="DN9" s="1"/>
+      <c r="DO9" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DP9" s="1">
+        <v>1</v>
+      </c>
+      <c r="DQ9" s="6">
+        <v>1.1239</v>
+      </c>
+      <c r="DR9" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="DS9" s="1"/>
+      <c r="DT9" s="1">
+        <v>6</v>
+      </c>
+      <c r="DU9" s="6">
+        <v>1.1239</v>
+      </c>
+      <c r="DV9" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="DW9" s="1"/>
     </row>
-    <row r="10" spans="1:87">
+    <row r="10" spans="1:127">
       <c r="A10" s="1">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B10" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="C10" s="1">
-        <v>85</v>
+        <v>146</v>
       </c>
       <c r="D10" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="H10" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I10" s="6"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="L10" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="M10" s="6"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="P10" s="1">
         <v>6</v>
       </c>
       <c r="Q10" s="6">
         <v>0.8902</v>
       </c>
       <c r="R10" s="1" t="s">
-        <v>294</v>
+        <v>410</v>
       </c>
       <c r="S10" s="1"/>
       <c r="T10" s="1">
         <v>8</v>
       </c>
       <c r="U10" s="6">
         <v>0.8902</v>
       </c>
       <c r="V10" s="1" t="s">
-        <v>295</v>
+        <v>411</v>
       </c>
       <c r="W10" s="1"/>
       <c r="X10" s="1">
         <v>7</v>
       </c>
       <c r="Y10" s="6">
         <v>0.8902</v>
       </c>
       <c r="Z10" s="1" t="s">
-        <v>296</v>
+        <v>412</v>
       </c>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1">
         <v>2</v>
       </c>
       <c r="AC10" s="6">
         <v>0.9133</v>
       </c>
       <c r="AD10" s="1" t="s">
-        <v>297</v>
+        <v>413</v>
       </c>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1">
         <v>2</v>
       </c>
       <c r="AG10" s="6">
         <v>0.9133</v>
       </c>
       <c r="AH10" s="1" t="s">
-        <v>298</v>
+        <v>414</v>
       </c>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1">
         <v>5</v>
       </c>
       <c r="AK10" s="6">
         <v>0.9133</v>
       </c>
       <c r="AL10" s="1" t="s">
-        <v>299</v>
+        <v>415</v>
       </c>
       <c r="AM10" s="1"/>
       <c r="AN10" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AO10" s="6"/>
       <c r="AP10" s="1"/>
       <c r="AQ10" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AR10" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AS10" s="6"/>
       <c r="AT10" s="1"/>
       <c r="AU10" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AV10" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AW10" s="6"/>
       <c r="AX10" s="1"/>
       <c r="AY10" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AZ10" s="1">
         <v>4</v>
       </c>
       <c r="BA10" s="6">
         <v>0.9122</v>
       </c>
       <c r="BB10" s="1" t="s">
-        <v>300</v>
+        <v>416</v>
       </c>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1">
         <v>6</v>
       </c>
       <c r="BE10" s="6">
         <v>0.9122</v>
       </c>
       <c r="BF10" s="1" t="s">
-        <v>301</v>
+        <v>417</v>
       </c>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1">
         <v>3</v>
       </c>
       <c r="BI10" s="6">
         <v>0.9122</v>
       </c>
       <c r="BJ10" s="1" t="s">
-        <v>302</v>
+        <v>418</v>
       </c>
       <c r="BK10" s="1"/>
       <c r="BL10" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="BM10" s="6"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="BP10" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="BQ10" s="6"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="BT10" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="BU10" s="6"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="BX10" s="2">
+        <v>16</v>
       </c>
       <c r="BY10" s="6"/>
       <c r="BZ10" s="1"/>
       <c r="CA10" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="CB10" s="2">
+        <v>16</v>
       </c>
       <c r="CC10" s="6"/>
       <c r="CD10" s="1"/>
       <c r="CE10" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="CF10" s="2">
+        <v>16</v>
       </c>
       <c r="CG10" s="6"/>
       <c r="CH10" s="1"/>
       <c r="CI10" s="1" t="s">
-        <v>54</v>
-      </c>
+        <v>36</v>
+      </c>
+      <c r="CJ10" s="2">
+        <v>16</v>
+      </c>
+      <c r="CK10" s="6"/>
+      <c r="CL10" s="1"/>
+      <c r="CM10" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CN10" s="2">
+        <v>16</v>
+      </c>
+      <c r="CO10" s="6"/>
+      <c r="CP10" s="1"/>
+      <c r="CQ10" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CR10" s="1">
+        <v>16</v>
+      </c>
+      <c r="CS10" s="6"/>
+      <c r="CT10" s="1"/>
+      <c r="CU10" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CV10" s="1">
+        <v>16</v>
+      </c>
+      <c r="CW10" s="6"/>
+      <c r="CX10" s="1"/>
+      <c r="CY10" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CZ10" s="1">
+        <v>16</v>
+      </c>
+      <c r="DA10" s="6"/>
+      <c r="DB10" s="1"/>
+      <c r="DC10" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DD10" s="1">
+        <v>16</v>
+      </c>
+      <c r="DE10" s="6"/>
+      <c r="DF10" s="1"/>
+      <c r="DG10" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DH10" s="1">
+        <v>16</v>
+      </c>
+      <c r="DI10" s="6"/>
+      <c r="DJ10" s="1"/>
+      <c r="DK10" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DL10" s="1">
+        <v>16</v>
+      </c>
+      <c r="DM10" s="6"/>
+      <c r="DN10" s="1"/>
+      <c r="DO10" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DP10" s="1">
+        <v>6</v>
+      </c>
+      <c r="DQ10" s="6">
+        <v>0.9145</v>
+      </c>
+      <c r="DR10" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="DS10" s="1"/>
+      <c r="DT10" s="1">
+        <v>1</v>
+      </c>
+      <c r="DU10" s="6">
+        <v>0.9145</v>
+      </c>
+      <c r="DV10" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="DW10" s="1"/>
     </row>
-    <row r="11" spans="1:87">
+    <row r="11" spans="1:127">
       <c r="A11" s="1">
         <v>9</v>
       </c>
       <c r="B11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="C11" s="1">
-        <v>107</v>
+        <v>158</v>
       </c>
       <c r="D11" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="H11" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I11" s="6"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="L11" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="M11" s="6"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="P11" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="Q11" s="6"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="T11" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="U11" s="6"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="X11" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="Y11" s="6"/>
       <c r="Z11" s="1"/>
       <c r="AA11" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AB11" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="AC11" s="6">
-        <v>1.0134</v>
+        <v>0.984</v>
       </c>
       <c r="AD11" s="1" t="s">
-        <v>303</v>
+        <v>421</v>
       </c>
       <c r="AE11" s="1"/>
       <c r="AF11" s="1">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="AG11" s="6">
-        <v>1.0134</v>
+        <v>0.984</v>
       </c>
       <c r="AH11" s="1" t="s">
-        <v>304</v>
+        <v>422</v>
       </c>
       <c r="AI11" s="1"/>
       <c r="AJ11" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="AK11" s="6">
-        <v>1.0134</v>
+        <v>0.984</v>
       </c>
       <c r="AL11" s="1" t="s">
-        <v>305</v>
+        <v>423</v>
       </c>
       <c r="AM11" s="1"/>
-      <c r="AN11" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="AN11" s="2">
+        <v>16</v>
+      </c>
+      <c r="AO11" s="6"/>
       <c r="AP11" s="1"/>
       <c r="AQ11" s="1" t="s">
-        <v>160</v>
-[...20 lines deleted...]
-      <c r="AY11" s="1"/>
+        <v>36</v>
+      </c>
+      <c r="AR11" s="2">
+        <v>16</v>
+      </c>
+      <c r="AS11" s="6"/>
+      <c r="AT11" s="1"/>
+      <c r="AU11" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AV11" s="2">
+        <v>16</v>
+      </c>
+      <c r="AW11" s="6"/>
+      <c r="AX11" s="1"/>
+      <c r="AY11" s="1" t="s">
+        <v>36</v>
+      </c>
       <c r="AZ11" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="BA11" s="6"/>
       <c r="BB11" s="1"/>
       <c r="BC11" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="BD11" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="BE11" s="6"/>
       <c r="BF11" s="1"/>
       <c r="BG11" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="BH11" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="BI11" s="6"/>
       <c r="BJ11" s="1"/>
       <c r="BK11" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="BL11" s="1">
-        <v>14</v>
-[...5 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="BM11" s="6">
+        <v>1.0022</v>
+      </c>
+      <c r="BN11" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="BO11" s="1"/>
       <c r="BP11" s="1">
-        <v>14</v>
-[...5 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="BQ11" s="6">
+        <v>1.0022</v>
+      </c>
+      <c r="BR11" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="BS11" s="1"/>
       <c r="BT11" s="1">
-        <v>14</v>
-[...7 lines deleted...]
-        <v>14</v>
+        <v>8</v>
+      </c>
+      <c r="BU11" s="6">
+        <v>1.0022</v>
+      </c>
+      <c r="BV11" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="BW11" s="1"/>
+      <c r="BX11" s="2">
+        <v>16</v>
       </c>
       <c r="BY11" s="6"/>
       <c r="BZ11" s="1"/>
       <c r="CA11" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="CB11" s="2">
+        <v>16</v>
       </c>
       <c r="CC11" s="6"/>
       <c r="CD11" s="1"/>
       <c r="CE11" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="CF11" s="1">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="CG11" s="6"/>
       <c r="CH11" s="1"/>
       <c r="CI11" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
+      </c>
+      <c r="CJ11" s="1">
+        <v>4</v>
+      </c>
+      <c r="CK11" s="6">
+        <v>1.0101</v>
+      </c>
+      <c r="CL11" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="CM11" s="1"/>
+      <c r="CN11" s="1">
+        <v>4</v>
+      </c>
+      <c r="CO11" s="6">
+        <v>1.0101</v>
+      </c>
+      <c r="CP11" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="CQ11" s="1"/>
+      <c r="CR11" s="1">
+        <v>3</v>
+      </c>
+      <c r="CS11" s="6">
+        <v>1.0206</v>
+      </c>
+      <c r="CT11" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="CU11" s="1"/>
+      <c r="CV11" s="1">
+        <v>8</v>
+      </c>
+      <c r="CW11" s="6">
+        <v>1.0206</v>
+      </c>
+      <c r="CX11" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="CY11" s="1"/>
+      <c r="CZ11" s="1">
+        <v>8</v>
+      </c>
+      <c r="DA11" s="6">
+        <v>1.0206</v>
+      </c>
+      <c r="DB11" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="DC11" s="1"/>
+      <c r="DD11" s="1">
+        <v>16</v>
+      </c>
+      <c r="DE11" s="6"/>
+      <c r="DF11" s="1"/>
+      <c r="DG11" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DH11" s="1">
+        <v>16</v>
+      </c>
+      <c r="DI11" s="6"/>
+      <c r="DJ11" s="1"/>
+      <c r="DK11" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DL11" s="1">
+        <v>16</v>
+      </c>
+      <c r="DM11" s="6"/>
+      <c r="DN11" s="1"/>
+      <c r="DO11" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DP11" s="1">
+        <v>16</v>
+      </c>
+      <c r="DQ11" s="6"/>
+      <c r="DR11" s="1"/>
+      <c r="DS11" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DT11" s="1">
+        <v>16</v>
+      </c>
+      <c r="DU11" s="6"/>
+      <c r="DV11" s="1"/>
+      <c r="DW11" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
-    <row r="12" spans="1:87">
+    <row r="12" spans="1:127">
       <c r="A12" s="1">
         <v>10</v>
       </c>
       <c r="B12" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C12" s="1">
-        <v>113</v>
+        <v>164</v>
       </c>
       <c r="D12" s="1">
         <v>3</v>
       </c>
       <c r="E12" s="6">
         <v>1.0321</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>308</v>
+        <v>432</v>
       </c>
       <c r="G12" s="1"/>
       <c r="H12" s="1">
         <v>8</v>
       </c>
       <c r="I12" s="6">
         <v>1.0321</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>309</v>
+        <v>433</v>
       </c>
       <c r="K12" s="1"/>
       <c r="L12" s="1">
         <v>6</v>
       </c>
       <c r="M12" s="6">
         <v>1.0321</v>
       </c>
       <c r="N12" s="1" t="s">
-        <v>310</v>
+        <v>434</v>
       </c>
       <c r="O12" s="1"/>
       <c r="P12" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="Q12" s="6"/>
       <c r="R12" s="1"/>
       <c r="S12" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="T12" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="U12" s="6"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="X12" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="Y12" s="6"/>
       <c r="Z12" s="1"/>
       <c r="AA12" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AB12" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AC12" s="6"/>
       <c r="AD12" s="1"/>
       <c r="AE12" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AF12" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AG12" s="6"/>
       <c r="AH12" s="1"/>
       <c r="AI12" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AJ12" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AK12" s="6"/>
       <c r="AL12" s="1"/>
       <c r="AM12" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AN12" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AO12" s="6"/>
       <c r="AP12" s="1"/>
       <c r="AQ12" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AR12" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AS12" s="6"/>
       <c r="AT12" s="1"/>
       <c r="AU12" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AV12" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AW12" s="6"/>
       <c r="AX12" s="1"/>
       <c r="AY12" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="AZ12" s="2">
+        <v>16</v>
       </c>
       <c r="BA12" s="6"/>
       <c r="BB12" s="1"/>
       <c r="BC12" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="BD12" s="2">
+        <v>16</v>
       </c>
       <c r="BE12" s="6"/>
       <c r="BF12" s="1"/>
       <c r="BG12" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="BH12" s="2">
+        <v>16</v>
       </c>
       <c r="BI12" s="6"/>
       <c r="BJ12" s="1"/>
       <c r="BK12" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="BL12" s="1">
         <v>4</v>
       </c>
       <c r="BM12" s="6">
         <v>1.0632</v>
       </c>
       <c r="BN12" s="1" t="s">
-        <v>311</v>
+        <v>435</v>
       </c>
       <c r="BO12" s="1"/>
       <c r="BP12" s="1">
         <v>3</v>
       </c>
       <c r="BQ12" s="6">
         <v>1.0632</v>
       </c>
       <c r="BR12" s="1" t="s">
-        <v>312</v>
+        <v>436</v>
       </c>
       <c r="BS12" s="1"/>
       <c r="BT12" s="1">
         <v>5</v>
       </c>
       <c r="BU12" s="6">
         <v>1.0632</v>
       </c>
       <c r="BV12" s="1" t="s">
-        <v>313</v>
+        <v>437</v>
       </c>
       <c r="BW12" s="1"/>
-      <c r="BX12" s="1">
-        <v>14</v>
+      <c r="BX12" s="2">
+        <v>16</v>
       </c>
       <c r="BY12" s="6"/>
       <c r="BZ12" s="1"/>
       <c r="CA12" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="CB12" s="2">
+        <v>16</v>
       </c>
       <c r="CC12" s="6"/>
       <c r="CD12" s="1"/>
       <c r="CE12" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="CF12" s="1">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="CG12" s="6"/>
       <c r="CH12" s="1"/>
       <c r="CI12" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
+      </c>
+      <c r="CJ12" s="1">
+        <v>16</v>
+      </c>
+      <c r="CK12" s="6"/>
+      <c r="CL12" s="1"/>
+      <c r="CM12" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CN12" s="1">
+        <v>16</v>
+      </c>
+      <c r="CO12" s="6"/>
+      <c r="CP12" s="1"/>
+      <c r="CQ12" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CR12" s="1">
+        <v>4</v>
+      </c>
+      <c r="CS12" s="6">
+        <v>1.0619</v>
+      </c>
+      <c r="CT12" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="CU12" s="1"/>
+      <c r="CV12" s="1">
+        <v>1</v>
+      </c>
+      <c r="CW12" s="6">
+        <v>1.0619</v>
+      </c>
+      <c r="CX12" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="CY12" s="1"/>
+      <c r="CZ12" s="1">
+        <v>2</v>
+      </c>
+      <c r="DA12" s="6">
+        <v>1.0619</v>
+      </c>
+      <c r="DB12" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="DC12" s="1"/>
+      <c r="DD12" s="1">
+        <v>16</v>
+      </c>
+      <c r="DE12" s="6"/>
+      <c r="DF12" s="1"/>
+      <c r="DG12" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DH12" s="1">
+        <v>16</v>
+      </c>
+      <c r="DI12" s="6"/>
+      <c r="DJ12" s="1"/>
+      <c r="DK12" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DL12" s="1">
+        <v>16</v>
+      </c>
+      <c r="DM12" s="6"/>
+      <c r="DN12" s="1"/>
+      <c r="DO12" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DP12" s="1">
+        <v>16</v>
+      </c>
+      <c r="DQ12" s="6"/>
+      <c r="DR12" s="1"/>
+      <c r="DS12" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DT12" s="1">
+        <v>16</v>
+      </c>
+      <c r="DU12" s="6"/>
+      <c r="DV12" s="1"/>
+      <c r="DW12" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
-    <row r="13" spans="1:87">
+    <row r="13" spans="1:127">
       <c r="A13" s="1">
         <v>11</v>
       </c>
       <c r="B13" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="C13" s="1">
-        <v>119</v>
+        <v>176</v>
       </c>
       <c r="D13" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="1"/>
       <c r="G13" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="H13" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I13" s="6"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="L13" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="M13" s="6"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="P13" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="Q13" s="6"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="T13" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="U13" s="6"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="X13" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="Y13" s="6"/>
       <c r="Z13" s="1"/>
       <c r="AA13" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AB13" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AC13" s="6">
-        <v>0.984</v>
+        <v>1.0134</v>
       </c>
       <c r="AD13" s="1" t="s">
-        <v>314</v>
+        <v>441</v>
       </c>
       <c r="AE13" s="1"/>
       <c r="AF13" s="1">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="AG13" s="6">
-        <v>0.984</v>
+        <v>1.0134</v>
       </c>
       <c r="AH13" s="1" t="s">
-        <v>315</v>
+        <v>442</v>
       </c>
       <c r="AI13" s="1"/>
       <c r="AJ13" s="1">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="AK13" s="6">
-        <v>0.984</v>
+        <v>1.0134</v>
       </c>
       <c r="AL13" s="1" t="s">
-        <v>316</v>
+        <v>443</v>
       </c>
       <c r="AM13" s="1"/>
-      <c r="AN13" s="2">
-[...2 lines deleted...]
-      <c r="AO13" s="6"/>
+      <c r="AN13" s="1">
+        <v>6</v>
+      </c>
+      <c r="AO13" s="6">
+        <v>1.0199</v>
+      </c>
       <c r="AP13" s="1"/>
       <c r="AQ13" s="1" t="s">
-        <v>54</v>
-[...18 lines deleted...]
-        <v>14</v>
+        <v>217</v>
+      </c>
+      <c r="AR13" s="1">
+        <v>5</v>
+      </c>
+      <c r="AS13" s="6">
+        <v>1.0199</v>
+      </c>
+      <c r="AT13" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="AU13" s="1"/>
+      <c r="AV13" s="1">
+        <v>2</v>
+      </c>
+      <c r="AW13" s="6">
+        <v>1.0199</v>
+      </c>
+      <c r="AX13" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="AY13" s="1"/>
+      <c r="AZ13" s="2">
+        <v>16</v>
       </c>
       <c r="BA13" s="6"/>
       <c r="BB13" s="1"/>
       <c r="BC13" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="BD13" s="2">
+        <v>16</v>
       </c>
       <c r="BE13" s="6"/>
       <c r="BF13" s="1"/>
       <c r="BG13" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="BH13" s="2">
+        <v>16</v>
       </c>
       <c r="BI13" s="6"/>
       <c r="BJ13" s="1"/>
       <c r="BK13" s="1" t="s">
-        <v>54</v>
-[...32 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="BL13" s="2">
+        <v>16</v>
+      </c>
+      <c r="BM13" s="6"/>
+      <c r="BN13" s="1"/>
+      <c r="BO13" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BP13" s="2">
+        <v>16</v>
+      </c>
+      <c r="BQ13" s="6"/>
+      <c r="BR13" s="1"/>
+      <c r="BS13" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BT13" s="2">
+        <v>16</v>
+      </c>
+      <c r="BU13" s="6"/>
+      <c r="BV13" s="1"/>
+      <c r="BW13" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BX13" s="2">
+        <v>16</v>
       </c>
       <c r="BY13" s="6"/>
       <c r="BZ13" s="1"/>
       <c r="CA13" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="CB13" s="2">
+        <v>16</v>
       </c>
       <c r="CC13" s="6"/>
       <c r="CD13" s="1"/>
       <c r="CE13" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="CF13" s="1">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="CG13" s="6"/>
       <c r="CH13" s="1"/>
       <c r="CI13" s="1" t="s">
-        <v>54</v>
-      </c>
+        <v>36</v>
+      </c>
+      <c r="CJ13" s="1">
+        <v>16</v>
+      </c>
+      <c r="CK13" s="6"/>
+      <c r="CL13" s="1"/>
+      <c r="CM13" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CN13" s="1">
+        <v>16</v>
+      </c>
+      <c r="CO13" s="6"/>
+      <c r="CP13" s="1"/>
+      <c r="CQ13" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CR13" s="1">
+        <v>16</v>
+      </c>
+      <c r="CS13" s="6"/>
+      <c r="CT13" s="1"/>
+      <c r="CU13" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CV13" s="1">
+        <v>16</v>
+      </c>
+      <c r="CW13" s="6"/>
+      <c r="CX13" s="1"/>
+      <c r="CY13" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CZ13" s="1">
+        <v>16</v>
+      </c>
+      <c r="DA13" s="6"/>
+      <c r="DB13" s="1"/>
+      <c r="DC13" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DD13" s="1">
+        <v>16</v>
+      </c>
+      <c r="DE13" s="6"/>
+      <c r="DF13" s="1"/>
+      <c r="DG13" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DH13" s="1">
+        <v>16</v>
+      </c>
+      <c r="DI13" s="6"/>
+      <c r="DJ13" s="1"/>
+      <c r="DK13" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DL13" s="1">
+        <v>16</v>
+      </c>
+      <c r="DM13" s="6"/>
+      <c r="DN13" s="1"/>
+      <c r="DO13" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DP13" s="1">
+        <v>4</v>
+      </c>
+      <c r="DQ13" s="6">
+        <v>1.0166</v>
+      </c>
+      <c r="DR13" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="DS13" s="1"/>
+      <c r="DT13" s="1">
+        <v>5</v>
+      </c>
+      <c r="DU13" s="6">
+        <v>1.0166</v>
+      </c>
+      <c r="DV13" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="DW13" s="1"/>
     </row>
-    <row r="14" spans="1:87">
+    <row r="14" spans="1:127">
       <c r="A14" s="1">
         <v>12</v>
       </c>
       <c r="B14" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C14" s="1">
-        <v>135</v>
+        <v>179</v>
       </c>
       <c r="D14" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E14" s="6">
-        <v>0.9505</v>
+        <v>0.9367</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>320</v>
+        <v>448</v>
       </c>
       <c r="G14" s="1"/>
       <c r="H14" s="1">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I14" s="6">
-        <v>0.9505</v>
+        <v>0.9367</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>321</v>
+        <v>449</v>
       </c>
       <c r="K14" s="1"/>
       <c r="L14" s="1">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="M14" s="6">
-        <v>0.9505</v>
+        <v>0.9367</v>
       </c>
       <c r="N14" s="1" t="s">
-        <v>322</v>
+        <v>450</v>
       </c>
       <c r="O14" s="1"/>
       <c r="P14" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="Q14" s="6"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="T14" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="U14" s="6"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="X14" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="Y14" s="6"/>
       <c r="Z14" s="1"/>
       <c r="AA14" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AB14" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AC14" s="6"/>
       <c r="AD14" s="1"/>
       <c r="AE14" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AF14" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AG14" s="6"/>
       <c r="AH14" s="1"/>
       <c r="AI14" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AJ14" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AK14" s="6"/>
       <c r="AL14" s="1"/>
       <c r="AM14" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AN14" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AO14" s="6"/>
       <c r="AP14" s="1"/>
       <c r="AQ14" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AR14" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AS14" s="6"/>
       <c r="AT14" s="1"/>
       <c r="AU14" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AV14" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AW14" s="6"/>
       <c r="AX14" s="1"/>
       <c r="AY14" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="AZ14" s="2">
+        <v>16</v>
       </c>
       <c r="BA14" s="6"/>
       <c r="BB14" s="1"/>
       <c r="BC14" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="BD14" s="2">
+        <v>16</v>
       </c>
       <c r="BE14" s="6"/>
       <c r="BF14" s="1"/>
       <c r="BG14" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="BH14" s="2">
+        <v>16</v>
       </c>
       <c r="BI14" s="6"/>
       <c r="BJ14" s="1"/>
       <c r="BK14" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="BL14" s="2">
+        <v>16</v>
       </c>
       <c r="BM14" s="6"/>
       <c r="BN14" s="1"/>
       <c r="BO14" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="BP14" s="2">
+        <v>16</v>
       </c>
       <c r="BQ14" s="6"/>
       <c r="BR14" s="1"/>
       <c r="BS14" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="BT14" s="1">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="BU14" s="6"/>
       <c r="BV14" s="1"/>
       <c r="BW14" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="BX14" s="1">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="BY14" s="6"/>
       <c r="BZ14" s="1"/>
       <c r="CA14" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="CB14" s="1">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="CC14" s="6"/>
       <c r="CD14" s="1"/>
       <c r="CE14" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="CF14" s="1">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="CG14" s="6"/>
       <c r="CH14" s="1"/>
       <c r="CI14" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
+      </c>
+      <c r="CJ14" s="1">
+        <v>3</v>
+      </c>
+      <c r="CK14" s="6">
+        <v>0.9473</v>
+      </c>
+      <c r="CL14" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="CM14" s="1"/>
+      <c r="CN14" s="1">
+        <v>2</v>
+      </c>
+      <c r="CO14" s="6">
+        <v>0.9473</v>
+      </c>
+      <c r="CP14" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="CQ14" s="1"/>
+      <c r="CR14" s="1">
+        <v>7</v>
+      </c>
+      <c r="CS14" s="6">
+        <v>0.9372</v>
+      </c>
+      <c r="CT14" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="CU14" s="1"/>
+      <c r="CV14" s="1">
+        <v>4</v>
+      </c>
+      <c r="CW14" s="6">
+        <v>0.9372</v>
+      </c>
+      <c r="CX14" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="CY14" s="1"/>
+      <c r="CZ14" s="1">
+        <v>4</v>
+      </c>
+      <c r="DA14" s="6">
+        <v>0.9372</v>
+      </c>
+      <c r="DB14" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="DC14" s="1"/>
+      <c r="DD14" s="1">
+        <v>16</v>
+      </c>
+      <c r="DE14" s="6"/>
+      <c r="DF14" s="1"/>
+      <c r="DG14" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DH14" s="1">
+        <v>16</v>
+      </c>
+      <c r="DI14" s="6"/>
+      <c r="DJ14" s="1"/>
+      <c r="DK14" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DL14" s="1">
+        <v>16</v>
+      </c>
+      <c r="DM14" s="6"/>
+      <c r="DN14" s="1"/>
+      <c r="DO14" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DP14" s="1">
+        <v>16</v>
+      </c>
+      <c r="DQ14" s="6"/>
+      <c r="DR14" s="1"/>
+      <c r="DS14" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DT14" s="1">
+        <v>16</v>
+      </c>
+      <c r="DU14" s="6"/>
+      <c r="DV14" s="1"/>
+      <c r="DW14" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
-    <row r="15" spans="1:87">
+    <row r="15" spans="1:127">
       <c r="A15" s="1">
         <v>13</v>
       </c>
       <c r="B15" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="C15" s="1">
-        <v>141</v>
+        <v>233</v>
       </c>
       <c r="D15" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E15" s="6">
-        <v>0.9367</v>
+        <v>0.9505</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>323</v>
+        <v>456</v>
       </c>
       <c r="G15" s="1"/>
       <c r="H15" s="1">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="I15" s="6">
-        <v>0.9367</v>
+        <v>0.9505</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>324</v>
+        <v>457</v>
       </c>
       <c r="K15" s="1"/>
       <c r="L15" s="1">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="M15" s="6">
-        <v>0.9367</v>
+        <v>0.9505</v>
       </c>
       <c r="N15" s="1" t="s">
-        <v>325</v>
+        <v>458</v>
       </c>
       <c r="O15" s="1"/>
       <c r="P15" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="Q15" s="6"/>
       <c r="R15" s="1"/>
       <c r="S15" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="T15" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="U15" s="6"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="X15" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="Y15" s="6"/>
       <c r="Z15" s="1"/>
       <c r="AA15" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AB15" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AC15" s="6"/>
       <c r="AD15" s="1"/>
       <c r="AE15" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AF15" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AG15" s="6"/>
       <c r="AH15" s="1"/>
       <c r="AI15" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AJ15" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AK15" s="6"/>
       <c r="AL15" s="1"/>
       <c r="AM15" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AN15" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AO15" s="6"/>
       <c r="AP15" s="1"/>
       <c r="AQ15" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AR15" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AS15" s="6"/>
       <c r="AT15" s="1"/>
       <c r="AU15" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="AV15" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="AW15" s="6"/>
       <c r="AX15" s="1"/>
       <c r="AY15" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="AZ15" s="2">
+        <v>16</v>
       </c>
       <c r="BA15" s="6"/>
       <c r="BB15" s="1"/>
       <c r="BC15" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="BD15" s="2">
+        <v>16</v>
       </c>
       <c r="BE15" s="6"/>
       <c r="BF15" s="1"/>
       <c r="BG15" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="BH15" s="2">
+        <v>16</v>
       </c>
       <c r="BI15" s="6"/>
       <c r="BJ15" s="1"/>
       <c r="BK15" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="BL15" s="2">
+        <v>16</v>
       </c>
       <c r="BM15" s="6"/>
       <c r="BN15" s="1"/>
       <c r="BO15" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
+      </c>
+      <c r="BP15" s="2">
+        <v>16</v>
       </c>
       <c r="BQ15" s="6"/>
       <c r="BR15" s="1"/>
       <c r="BS15" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="BT15" s="1">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="BU15" s="6"/>
       <c r="BV15" s="1"/>
       <c r="BW15" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="BX15" s="1">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="BY15" s="6"/>
       <c r="BZ15" s="1"/>
       <c r="CA15" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="CB15" s="1">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="CC15" s="6"/>
       <c r="CD15" s="1"/>
       <c r="CE15" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="CF15" s="1">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="CG15" s="6"/>
       <c r="CH15" s="1"/>
       <c r="CI15" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
+      </c>
+      <c r="CJ15" s="1">
+        <v>16</v>
+      </c>
+      <c r="CK15" s="6"/>
+      <c r="CL15" s="1"/>
+      <c r="CM15" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CN15" s="1">
+        <v>16</v>
+      </c>
+      <c r="CO15" s="6"/>
+      <c r="CP15" s="1"/>
+      <c r="CQ15" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CR15" s="1">
+        <v>16</v>
+      </c>
+      <c r="CS15" s="6"/>
+      <c r="CT15" s="1"/>
+      <c r="CU15" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CV15" s="1">
+        <v>16</v>
+      </c>
+      <c r="CW15" s="6"/>
+      <c r="CX15" s="1"/>
+      <c r="CY15" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CZ15" s="1">
+        <v>16</v>
+      </c>
+      <c r="DA15" s="6"/>
+      <c r="DB15" s="1"/>
+      <c r="DC15" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DD15" s="1">
+        <v>16</v>
+      </c>
+      <c r="DE15" s="6"/>
+      <c r="DF15" s="1"/>
+      <c r="DG15" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DH15" s="1">
+        <v>16</v>
+      </c>
+      <c r="DI15" s="6"/>
+      <c r="DJ15" s="1"/>
+      <c r="DK15" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DL15" s="1">
+        <v>16</v>
+      </c>
+      <c r="DM15" s="6"/>
+      <c r="DN15" s="1"/>
+      <c r="DO15" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DP15" s="1">
+        <v>16</v>
+      </c>
+      <c r="DQ15" s="6"/>
+      <c r="DR15" s="1"/>
+      <c r="DS15" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DT15" s="1">
+        <v>16</v>
+      </c>
+      <c r="DU15" s="6"/>
+      <c r="DV15" s="1"/>
+      <c r="DW15" s="1" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="16" spans="1:127">
+      <c r="A16" s="1">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>30</v>
+      </c>
+      <c r="C16" s="1">
+        <v>251</v>
+      </c>
+      <c r="D16" s="2">
+        <v>16</v>
+      </c>
+      <c r="E16" s="6"/>
+      <c r="F16" s="1"/>
+      <c r="G16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H16" s="2">
+        <v>16</v>
+      </c>
+      <c r="I16" s="6"/>
+      <c r="J16" s="1"/>
+      <c r="K16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="L16" s="2">
+        <v>16</v>
+      </c>
+      <c r="M16" s="6"/>
+      <c r="N16" s="1"/>
+      <c r="O16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="P16" s="2">
+        <v>16</v>
+      </c>
+      <c r="Q16" s="6"/>
+      <c r="R16" s="1"/>
+      <c r="S16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="T16" s="2">
+        <v>16</v>
+      </c>
+      <c r="U16" s="6"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="X16" s="2">
+        <v>16</v>
+      </c>
+      <c r="Y16" s="6"/>
+      <c r="Z16" s="1"/>
+      <c r="AA16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AB16" s="2">
+        <v>16</v>
+      </c>
+      <c r="AC16" s="6"/>
+      <c r="AD16" s="1"/>
+      <c r="AE16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AF16" s="2">
+        <v>16</v>
+      </c>
+      <c r="AG16" s="6"/>
+      <c r="AH16" s="1"/>
+      <c r="AI16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AJ16" s="2">
+        <v>16</v>
+      </c>
+      <c r="AK16" s="6"/>
+      <c r="AL16" s="1"/>
+      <c r="AM16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AN16" s="2">
+        <v>16</v>
+      </c>
+      <c r="AO16" s="6"/>
+      <c r="AP16" s="1"/>
+      <c r="AQ16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AR16" s="2">
+        <v>16</v>
+      </c>
+      <c r="AS16" s="6"/>
+      <c r="AT16" s="1"/>
+      <c r="AU16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AV16" s="2">
+        <v>16</v>
+      </c>
+      <c r="AW16" s="6"/>
+      <c r="AX16" s="1"/>
+      <c r="AY16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AZ16" s="2">
+        <v>16</v>
+      </c>
+      <c r="BA16" s="6"/>
+      <c r="BB16" s="1"/>
+      <c r="BC16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BD16" s="2">
+        <v>16</v>
+      </c>
+      <c r="BE16" s="6"/>
+      <c r="BF16" s="1"/>
+      <c r="BG16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BH16" s="1">
+        <v>16</v>
+      </c>
+      <c r="BI16" s="6"/>
+      <c r="BJ16" s="1"/>
+      <c r="BK16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BL16" s="1">
+        <v>16</v>
+      </c>
+      <c r="BM16" s="6"/>
+      <c r="BN16" s="1"/>
+      <c r="BO16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BP16" s="1">
+        <v>16</v>
+      </c>
+      <c r="BQ16" s="6"/>
+      <c r="BR16" s="1"/>
+      <c r="BS16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BT16" s="1">
+        <v>16</v>
+      </c>
+      <c r="BU16" s="6"/>
+      <c r="BV16" s="1"/>
+      <c r="BW16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BX16" s="1">
+        <v>16</v>
+      </c>
+      <c r="BY16" s="6"/>
+      <c r="BZ16" s="1"/>
+      <c r="CA16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CB16" s="1">
+        <v>16</v>
+      </c>
+      <c r="CC16" s="6"/>
+      <c r="CD16" s="1"/>
+      <c r="CE16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CF16" s="1">
+        <v>16</v>
+      </c>
+      <c r="CG16" s="6"/>
+      <c r="CH16" s="1"/>
+      <c r="CI16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CJ16" s="1">
+        <v>16</v>
+      </c>
+      <c r="CK16" s="6"/>
+      <c r="CL16" s="1"/>
+      <c r="CM16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CN16" s="1">
+        <v>16</v>
+      </c>
+      <c r="CO16" s="6"/>
+      <c r="CP16" s="1"/>
+      <c r="CQ16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CR16" s="1">
+        <v>16</v>
+      </c>
+      <c r="CS16" s="6"/>
+      <c r="CT16" s="1"/>
+      <c r="CU16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CV16" s="1">
+        <v>16</v>
+      </c>
+      <c r="CW16" s="6"/>
+      <c r="CX16" s="1"/>
+      <c r="CY16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CZ16" s="1">
+        <v>16</v>
+      </c>
+      <c r="DA16" s="6"/>
+      <c r="DB16" s="1"/>
+      <c r="DC16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DD16" s="1">
+        <v>7</v>
+      </c>
+      <c r="DE16" s="6"/>
+      <c r="DF16" s="1"/>
+      <c r="DG16" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="DH16" s="1">
+        <v>10</v>
+      </c>
+      <c r="DI16" s="6"/>
+      <c r="DJ16" s="1"/>
+      <c r="DK16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DL16" s="1">
+        <v>10</v>
+      </c>
+      <c r="DM16" s="6"/>
+      <c r="DN16" s="1"/>
+      <c r="DO16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DP16" s="1">
+        <v>16</v>
+      </c>
+      <c r="DQ16" s="6"/>
+      <c r="DR16" s="1"/>
+      <c r="DS16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DT16" s="1">
+        <v>16</v>
+      </c>
+      <c r="DU16" s="6"/>
+      <c r="DV16" s="1"/>
+      <c r="DW16" s="1" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="17" spans="1:127">
+      <c r="A17" s="1">
+        <v>15</v>
+      </c>
+      <c r="B17" t="s">
+        <v>31</v>
+      </c>
+      <c r="C17" s="1">
+        <v>254</v>
+      </c>
+      <c r="D17" s="2">
+        <v>16</v>
+      </c>
+      <c r="E17" s="6"/>
+      <c r="F17" s="1"/>
+      <c r="G17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H17" s="2">
+        <v>16</v>
+      </c>
+      <c r="I17" s="6"/>
+      <c r="J17" s="1"/>
+      <c r="K17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="L17" s="2">
+        <v>16</v>
+      </c>
+      <c r="M17" s="6"/>
+      <c r="N17" s="1"/>
+      <c r="O17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="P17" s="2">
+        <v>16</v>
+      </c>
+      <c r="Q17" s="6"/>
+      <c r="R17" s="1"/>
+      <c r="S17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="T17" s="2">
+        <v>16</v>
+      </c>
+      <c r="U17" s="6"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="X17" s="2">
+        <v>16</v>
+      </c>
+      <c r="Y17" s="6"/>
+      <c r="Z17" s="1"/>
+      <c r="AA17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AB17" s="2">
+        <v>16</v>
+      </c>
+      <c r="AC17" s="6"/>
+      <c r="AD17" s="1"/>
+      <c r="AE17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AF17" s="2">
+        <v>16</v>
+      </c>
+      <c r="AG17" s="6"/>
+      <c r="AH17" s="1"/>
+      <c r="AI17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AJ17" s="2">
+        <v>16</v>
+      </c>
+      <c r="AK17" s="6"/>
+      <c r="AL17" s="1"/>
+      <c r="AM17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AN17" s="2">
+        <v>16</v>
+      </c>
+      <c r="AO17" s="6"/>
+      <c r="AP17" s="1"/>
+      <c r="AQ17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AR17" s="2">
+        <v>16</v>
+      </c>
+      <c r="AS17" s="6"/>
+      <c r="AT17" s="1"/>
+      <c r="AU17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AV17" s="2">
+        <v>16</v>
+      </c>
+      <c r="AW17" s="6"/>
+      <c r="AX17" s="1"/>
+      <c r="AY17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AZ17" s="2">
+        <v>16</v>
+      </c>
+      <c r="BA17" s="6"/>
+      <c r="BB17" s="1"/>
+      <c r="BC17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BD17" s="2">
+        <v>16</v>
+      </c>
+      <c r="BE17" s="6"/>
+      <c r="BF17" s="1"/>
+      <c r="BG17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BH17" s="1">
+        <v>16</v>
+      </c>
+      <c r="BI17" s="6"/>
+      <c r="BJ17" s="1"/>
+      <c r="BK17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BL17" s="1">
+        <v>16</v>
+      </c>
+      <c r="BM17" s="6"/>
+      <c r="BN17" s="1"/>
+      <c r="BO17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BP17" s="1">
+        <v>16</v>
+      </c>
+      <c r="BQ17" s="6"/>
+      <c r="BR17" s="1"/>
+      <c r="BS17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BT17" s="1">
+        <v>16</v>
+      </c>
+      <c r="BU17" s="6"/>
+      <c r="BV17" s="1"/>
+      <c r="BW17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="BX17" s="1">
+        <v>16</v>
+      </c>
+      <c r="BY17" s="6"/>
+      <c r="BZ17" s="1"/>
+      <c r="CA17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CB17" s="1">
+        <v>16</v>
+      </c>
+      <c r="CC17" s="6"/>
+      <c r="CD17" s="1"/>
+      <c r="CE17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CF17" s="1">
+        <v>16</v>
+      </c>
+      <c r="CG17" s="6"/>
+      <c r="CH17" s="1"/>
+      <c r="CI17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CJ17" s="1">
+        <v>8</v>
+      </c>
+      <c r="CK17" s="6">
+        <v>1.1</v>
+      </c>
+      <c r="CL17" s="1"/>
+      <c r="CM17" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="CN17" s="1">
+        <v>6</v>
+      </c>
+      <c r="CO17" s="6">
+        <v>1.1</v>
+      </c>
+      <c r="CP17" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="CQ17" s="1"/>
+      <c r="CR17" s="1">
+        <v>16</v>
+      </c>
+      <c r="CS17" s="6"/>
+      <c r="CT17" s="1"/>
+      <c r="CU17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CV17" s="1">
+        <v>16</v>
+      </c>
+      <c r="CW17" s="6"/>
+      <c r="CX17" s="1"/>
+      <c r="CY17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="CZ17" s="1">
+        <v>16</v>
+      </c>
+      <c r="DA17" s="6"/>
+      <c r="DB17" s="1"/>
+      <c r="DC17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DD17" s="1">
+        <v>16</v>
+      </c>
+      <c r="DE17" s="6"/>
+      <c r="DF17" s="1"/>
+      <c r="DG17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DH17" s="1">
+        <v>16</v>
+      </c>
+      <c r="DI17" s="6"/>
+      <c r="DJ17" s="1"/>
+      <c r="DK17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DL17" s="1">
+        <v>16</v>
+      </c>
+      <c r="DM17" s="6"/>
+      <c r="DN17" s="1"/>
+      <c r="DO17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DP17" s="1">
+        <v>16</v>
+      </c>
+      <c r="DQ17" s="6"/>
+      <c r="DR17" s="1"/>
+      <c r="DS17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="DT17" s="1">
+        <v>16</v>
+      </c>
+      <c r="DU17" s="6"/>
+      <c r="DV17" s="1"/>
+      <c r="DW17" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="D1:G1"/>
     <mergeCell ref="H1:K1"/>
     <mergeCell ref="L1:O1"/>
     <mergeCell ref="P1:S1"/>
     <mergeCell ref="T1:W1"/>
     <mergeCell ref="X1:AA1"/>
     <mergeCell ref="AB1:AE1"/>
     <mergeCell ref="AF1:AI1"/>
     <mergeCell ref="AJ1:AM1"/>
     <mergeCell ref="AN1:AQ1"/>
     <mergeCell ref="AR1:AU1"/>
     <mergeCell ref="AV1:AY1"/>
     <mergeCell ref="AZ1:BC1"/>
     <mergeCell ref="BD1:BG1"/>
     <mergeCell ref="BH1:BK1"/>
     <mergeCell ref="BL1:BO1"/>
     <mergeCell ref="BP1:BS1"/>
     <mergeCell ref="BT1:BW1"/>
     <mergeCell ref="BX1:CA1"/>
     <mergeCell ref="CB1:CE1"/>
     <mergeCell ref="CF1:CI1"/>
+    <mergeCell ref="CJ1:CM1"/>
+    <mergeCell ref="CN1:CQ1"/>
+    <mergeCell ref="CR1:CU1"/>
+    <mergeCell ref="CV1:CY1"/>
+    <mergeCell ref="CZ1:DC1"/>
+    <mergeCell ref="DD1:DG1"/>
+    <mergeCell ref="DH1:DK1"/>
+    <mergeCell ref="DL1:DO1"/>
+    <mergeCell ref="DP1:DS1"/>
+    <mergeCell ref="DT1:DW1"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>