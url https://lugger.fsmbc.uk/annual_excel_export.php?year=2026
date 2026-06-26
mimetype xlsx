--- v2 (2026-04-30)
+++ v3 (2026-06-26)
@@ -18,51 +18,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LP" sheetId="1" r:id="rId4"/>
     <sheet name="LP Time" sheetId="2" r:id="rId5"/>
     <sheet name="HP" sheetId="3" r:id="rId6"/>
     <sheet name="HP Time" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="460">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="648">
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Entrant</t>
   </si>
   <si>
     <t>Points</t>
   </si>
   <si>
     <t>Chris Hare</t>
   </si>
   <si>
     <t>Winter Series 1 of 4
 08/11/2025</t>
   </si>
   <si>
     <t xml:space="preserve">
 Race 1</t>
   </si>
   <si>
     <t xml:space="preserve">
 Race 2</t>
   </si>
   <si>
@@ -88,90 +88,109 @@
   <si>
     <t>New Year Series 3 of 4
 08/02/2026</t>
   </si>
   <si>
     <t>New Year Series 4 of 4
 22/02/2026</t>
   </si>
   <si>
     <t>Roughay Bowl 1
 21/03/2026</t>
   </si>
   <si>
     <t>Roughay Bowl 2
 22/03/2026</t>
   </si>
   <si>
     <t>Lugger Spring Series 1
 05/04/2026</t>
   </si>
   <si>
     <t>Lugger Spring Series 2
 19/04/2026</t>
   </si>
   <si>
+    <t>Lugger Spring Series 3
+03/05/2026</t>
+  </si>
+  <si>
+    <t>Lugger Summer Series 1 of 4
+17/05/2026</t>
+  </si>
+  <si>
+    <t>Lugger Summer Series 2 of 4
+14/06/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Lugger Evening Series 1 of 4
+24/06/2026</t>
+  </si>
+  <si>
     <t>Martin Duffus</t>
   </si>
   <si>
     <t>Kevin Abbott</t>
   </si>
   <si>
     <t>Bob Close</t>
   </si>
   <si>
     <t>Laurie Curle</t>
   </si>
   <si>
+    <t>Tony Cleal</t>
+  </si>
+  <si>
     <t>Richard Payne</t>
   </si>
   <si>
-    <t>Tony Cleal</t>
+    <t>Nick How</t>
   </si>
   <si>
     <t>Chris Brown</t>
   </si>
   <si>
+    <t>Phil Walden</t>
+  </si>
+  <si>
+    <t>Paul Limburn</t>
+  </si>
+  <si>
     <t>Mark Jones</t>
   </si>
   <si>
-    <t>Paul Limburn</t>
-[...5 lines deleted...]
-    <t>Phil Walden</t>
+    <t>Graham Tribbeck</t>
   </si>
   <si>
     <t>John Herbert</t>
   </si>
   <si>
+    <t>Guest - Chris</t>
+  </si>
+  <si>
     <t>Andy Adamcyk</t>
-  </si>
-[...1 lines deleted...]
-    <t>Guest - Chris</t>
   </si>
   <si>
     <t>Line Position (2026)</t>
   </si>
   <si>
     <t>Winter Series 1 of 4
 08/11/2025
 Race 1</t>
   </si>
   <si>
     <t>Elapsed</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>DNC</t>
   </si>
   <si>
     <t>Winter Series 1 of 4
 08/11/2025
 Race 2</t>
   </si>
   <si>
     <t>Winter Series 1 of 4
@@ -366,50 +385,132 @@
 05/04/2026
 Race 2</t>
   </si>
   <si>
     <t>00:27:53</t>
   </si>
   <si>
     <t>Lugger Spring Series 1
 05/04/2026
 Race 3</t>
   </si>
   <si>
     <t>00:25:34</t>
   </si>
   <si>
     <t>Lugger Spring Series 2
 19/04/2026
 Race 1</t>
   </si>
   <si>
     <t>Lugger Spring Series 2
 19/04/2026
 Race 2</t>
   </si>
   <si>
+    <t>Lugger Spring Series 3
+03/05/2026
+Race 1</t>
+  </si>
+  <si>
+    <t>00:33:55</t>
+  </si>
+  <si>
+    <t>Lugger Spring Series 3
+03/05/2026
+Race 2</t>
+  </si>
+  <si>
+    <t>00:20:28</t>
+  </si>
+  <si>
+    <t>Lugger Spring Series 3
+03/05/2026
+Race 3</t>
+  </si>
+  <si>
+    <t>00:19:05</t>
+  </si>
+  <si>
+    <t>Lugger Summer Series 1 of 4
+17/05/2026
+Race 1</t>
+  </si>
+  <si>
+    <t>00:39:52</t>
+  </si>
+  <si>
+    <t>Lugger Summer Series 1 of 4
+17/05/2026
+Race 2</t>
+  </si>
+  <si>
+    <t>00:24:54</t>
+  </si>
+  <si>
+    <t>Lugger Summer Series 1 of 4
+17/05/2026
+Race 3</t>
+  </si>
+  <si>
+    <t>00:21:25</t>
+  </si>
+  <si>
+    <t>Lugger Summer Series 2 of 4
+14/06/2026
+Race 1</t>
+  </si>
+  <si>
+    <t>00:29:25</t>
+  </si>
+  <si>
+    <t>Lugger Summer Series 2 of 4
+14/06/2026
+Race 2</t>
+  </si>
+  <si>
+    <t>00:36:03</t>
+  </si>
+  <si>
+    <t>Lugger Summer Series 2 of 4
+14/06/2026
+Race 3</t>
+  </si>
+  <si>
+    <t>00:17:49</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Lugger Evening Series 1 of 4
+24/06/2026
+Race 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Lugger Evening Series 1 of 4
+24/06/2026
+Race 2</t>
+  </si>
+  <si>
     <t>00:23:00</t>
   </si>
   <si>
     <t>00:11:49</t>
   </si>
   <si>
     <t>00:21:02</t>
   </si>
   <si>
     <t>00:24:35</t>
   </si>
   <si>
     <t>00:35:54</t>
   </si>
   <si>
     <t>00:20:48</t>
   </si>
   <si>
     <t>00:21:16</t>
   </si>
   <si>
     <t>00:29:28</t>
   </si>
   <si>
     <t>00:26:25</t>
@@ -435,50 +536,65 @@
   <si>
     <t>00:19:38</t>
   </si>
   <si>
     <t>00:17:27</t>
   </si>
   <si>
     <t>00:15:17</t>
   </si>
   <si>
     <t>00:35:21</t>
   </si>
   <si>
     <t>00:44:26</t>
   </si>
   <si>
     <t>00:30:56</t>
   </si>
   <si>
     <t>00:26:06</t>
   </si>
   <si>
     <t>00:28:28</t>
   </si>
   <si>
+    <t>00:33:54</t>
+  </si>
+  <si>
+    <t>00:35:58</t>
+  </si>
+  <si>
+    <t>00:13:36</t>
+  </si>
+  <si>
+    <t>00:27:20</t>
+  </si>
+  <si>
+    <t>00:13:11</t>
+  </si>
+  <si>
     <t>00:24:00</t>
   </si>
   <si>
     <t>00:12:38</t>
   </si>
   <si>
     <t>00:20:02</t>
   </si>
   <si>
     <t>00:27:52</t>
   </si>
   <si>
     <t>00:38:19</t>
   </si>
   <si>
     <t>00:20:13</t>
   </si>
   <si>
     <t>00:22:20</t>
   </si>
   <si>
     <t>00:30:02</t>
   </si>
   <si>
     <t>00:27:49</t>
@@ -507,62 +623,92 @@
   <si>
     <t>00:20:18</t>
   </si>
   <si>
     <t>00:18:33</t>
   </si>
   <si>
     <t>00:16:02</t>
   </si>
   <si>
     <t>00:29:29</t>
   </si>
   <si>
     <t>00:26:44</t>
   </si>
   <si>
     <t>00:30:38</t>
   </si>
   <si>
     <t>00:35:03</t>
   </si>
   <si>
     <t>00:27:54</t>
   </si>
   <si>
+    <t>00:34:50</t>
+  </si>
+  <si>
+    <t>00:20:55</t>
+  </si>
+  <si>
+    <t>00:20:25</t>
+  </si>
+  <si>
+    <t>00:40:49</t>
+  </si>
+  <si>
+    <t>00:25:14</t>
+  </si>
+  <si>
+    <t>00:23:54</t>
+  </si>
+  <si>
+    <t>00:33:10</t>
+  </si>
+  <si>
+    <t>00:42:37</t>
+  </si>
+  <si>
+    <t>00:16:40</t>
+  </si>
+  <si>
+    <t>00:33:01</t>
+  </si>
+  <si>
+    <t>00:17:46</t>
+  </si>
+  <si>
     <t>00:21:32</t>
   </si>
   <si>
     <t>00:12:53</t>
   </si>
   <si>
     <t>00:21:40</t>
   </si>
   <si>
-    <t>00:27:20</t>
-[...1 lines deleted...]
-  <si>
     <t>00:39:57</t>
   </si>
   <si>
     <t>00:21:54</t>
   </si>
   <si>
     <t>00:21:20</t>
   </si>
   <si>
     <t>00:31:15</t>
   </si>
   <si>
     <t>00:29:22</t>
   </si>
   <si>
     <t>00:33:40</t>
   </si>
   <si>
     <t>00:22:52</t>
   </si>
   <si>
     <t>00:33:53</t>
   </si>
   <si>
     <t>00:16:17</t>
@@ -588,50 +734,80 @@
   <si>
     <t>00:33:49</t>
   </si>
   <si>
     <t>00:27:46</t>
   </si>
   <si>
     <t>00:30:46</t>
   </si>
   <si>
     <t>00:30:05</t>
   </si>
   <si>
     <t>00:25:54</t>
   </si>
   <si>
     <t>00:25:28</t>
   </si>
   <si>
     <t>00:36:07</t>
   </si>
   <si>
     <t>00:29:14</t>
   </si>
   <si>
+    <t>00:35:48</t>
+  </si>
+  <si>
+    <t>00:21:04</t>
+  </si>
+  <si>
+    <t>00:20:30</t>
+  </si>
+  <si>
+    <t>00:42:45</t>
+  </si>
+  <si>
+    <t>00:27:27</t>
+  </si>
+  <si>
+    <t>00:23:59</t>
+  </si>
+  <si>
+    <t>00:36:42</t>
+  </si>
+  <si>
+    <t>00:41:20</t>
+  </si>
+  <si>
+    <t>00:19:39</t>
+  </si>
+  <si>
+    <t>00:32:52</t>
+  </si>
+  <si>
     <t>00:26:05</t>
   </si>
   <si>
     <t>00:12:22</t>
   </si>
   <si>
     <t>00:22:00</t>
   </si>
   <si>
     <t>00:30:10</t>
   </si>
   <si>
     <t>00:39:40</t>
   </si>
   <si>
     <t>00:21:43</t>
   </si>
   <si>
     <t>00:20:52</t>
   </si>
   <si>
     <t>00:27:01</t>
   </si>
   <si>
     <t>00:27:55</t>
@@ -660,246 +836,393 @@
   <si>
     <t>00:15:34</t>
   </si>
   <si>
     <t>00:21:26</t>
   </si>
   <si>
     <t>00:18:54</t>
   </si>
   <si>
     <t>00:15:54</t>
   </si>
   <si>
     <t>00:30:37</t>
   </si>
   <si>
     <t>00:28:48</t>
   </si>
   <si>
     <t>00:28:24</t>
   </si>
   <si>
     <t>00:35:51</t>
   </si>
   <si>
+    <t>00:44:10</t>
+  </si>
+  <si>
+    <t>00:34:34</t>
+  </si>
+  <si>
+    <t>00:23:46</t>
+  </si>
+  <si>
+    <t>00:41:46</t>
+  </si>
+  <si>
+    <t>00:41:17</t>
+  </si>
+  <si>
+    <t>DNF</t>
+  </si>
+  <si>
+    <t>00:42:49</t>
+  </si>
+  <si>
+    <t>00:24:45</t>
+  </si>
+  <si>
+    <t>00:35:46</t>
+  </si>
+  <si>
+    <t>00:20:29</t>
+  </si>
+  <si>
+    <t>00:18:09</t>
+  </si>
+  <si>
+    <t>00:24:48</t>
+  </si>
+  <si>
+    <t>00:25:23</t>
+  </si>
+  <si>
+    <t>00:19:10</t>
+  </si>
+  <si>
+    <t>00:33:50</t>
+  </si>
+  <si>
+    <t>00:25:05</t>
+  </si>
+  <si>
+    <t>00:36:40</t>
+  </si>
+  <si>
+    <t>00:24:04</t>
+  </si>
+  <si>
+    <t>00:21:23</t>
+  </si>
+  <si>
+    <t>00:25:26</t>
+  </si>
+  <si>
+    <t>00:37:14</t>
+  </si>
+  <si>
+    <t>00:18:17</t>
+  </si>
+  <si>
+    <t>00:27:05</t>
+  </si>
+  <si>
+    <t>00:14:22</t>
+  </si>
+  <si>
     <t>00:21:59</t>
   </si>
   <si>
     <t>00:13:20</t>
   </si>
   <si>
     <t>00:25:32</t>
   </si>
   <si>
     <t>00:39:50</t>
   </si>
   <si>
     <t>00:23:18</t>
   </si>
   <si>
     <t>00:20:43</t>
   </si>
   <si>
     <t>00:18:59</t>
   </si>
   <si>
     <t>00:33:20</t>
   </si>
   <si>
     <t>00:57:40</t>
   </si>
   <si>
     <t>00:33:37</t>
   </si>
   <si>
     <t>00:27:19</t>
   </si>
   <si>
     <t>00:30:09</t>
   </si>
   <si>
     <t>00:30:49</t>
   </si>
   <si>
     <t>00:26:20</t>
   </si>
   <si>
     <t>00:28:25</t>
   </si>
   <si>
-    <t>00:24:45</t>
-[...23 lines deleted...]
-    <t>00:25:05</t>
+    <t>00:44:27</t>
+  </si>
+  <si>
+    <t>00:28:05</t>
+  </si>
+  <si>
+    <t>00:23:04</t>
+  </si>
+  <si>
+    <t>00:39:06</t>
+  </si>
+  <si>
+    <t>00:27:38</t>
+  </si>
+  <si>
+    <t>00:20:35</t>
+  </si>
+  <si>
+    <t>00:21:12</t>
+  </si>
+  <si>
+    <t>00:22:39</t>
+  </si>
+  <si>
+    <t>00:16:31</t>
+  </si>
+  <si>
+    <t>00:16:26</t>
+  </si>
+  <si>
+    <t>00:26:43</t>
+  </si>
+  <si>
+    <t>00:29:58</t>
+  </si>
+  <si>
+    <t>00:36:50</t>
+  </si>
+  <si>
+    <t>00:22:51</t>
+  </si>
+  <si>
+    <t>00:21:22</t>
+  </si>
+  <si>
+    <t>00:40:52</t>
+  </si>
+  <si>
+    <t>00:25:41</t>
+  </si>
+  <si>
+    <t>00:23:15</t>
+  </si>
+  <si>
+    <t>00:35:59</t>
+  </si>
+  <si>
+    <t>00:44:29</t>
+  </si>
+  <si>
+    <t>00:13:40</t>
+  </si>
+  <si>
+    <t>00:33:39</t>
+  </si>
+  <si>
+    <t>00:21:35</t>
   </si>
   <si>
     <t>00:31:39</t>
   </si>
   <si>
     <t>00:41:24</t>
   </si>
   <si>
     <t>DNS</t>
   </si>
   <si>
     <t>00:37:17</t>
   </si>
   <si>
     <t>00:21:05</t>
   </si>
   <si>
-    <t>DNF</t>
-[...1 lines deleted...]
-  <si>
     <t>00:18:49</t>
   </si>
   <si>
     <t>00:16:25</t>
   </si>
   <si>
     <t>00:34:08</t>
   </si>
   <si>
     <t>00:37:48</t>
   </si>
   <si>
     <t>00:33:33</t>
   </si>
   <si>
+    <t>00:25:42</t>
+  </si>
+  <si>
+    <t>00:23:49</t>
+  </si>
+  <si>
+    <t>00:43:55</t>
+  </si>
+  <si>
+    <t>00:26:40</t>
+  </si>
+  <si>
+    <t>00:26:12</t>
+  </si>
+  <si>
+    <t>00:41:52</t>
+  </si>
+  <si>
+    <t>00:41:15</t>
+  </si>
+  <si>
+    <t>00:31:16</t>
+  </si>
+  <si>
+    <t>00:39:21</t>
+  </si>
+  <si>
+    <t>00:21:58</t>
+  </si>
+  <si>
+    <t>00:27:03</t>
+  </si>
+  <si>
+    <t>00:15:13</t>
+  </si>
+  <si>
+    <t>00:19:19</t>
+  </si>
+  <si>
+    <t>00:36:34</t>
+  </si>
+  <si>
+    <t>00:30:03</t>
+  </si>
+  <si>
+    <t>00:37:46</t>
+  </si>
+  <si>
+    <t>00:22:26</t>
+  </si>
+  <si>
+    <t>00:19:37</t>
+  </si>
+  <si>
+    <t>00:38:32</t>
+  </si>
+  <si>
+    <t>00:18:53</t>
+  </si>
+  <si>
+    <t>00:33:38</t>
+  </si>
+  <si>
+    <t>00:16:06</t>
+  </si>
+  <si>
+    <t>00:16:38</t>
+  </si>
+  <si>
+    <t>00:13:05</t>
+  </si>
+  <si>
+    <t>00:22:32</t>
+  </si>
+  <si>
+    <t>00:32:30</t>
+  </si>
+  <si>
+    <t>00:41:11</t>
+  </si>
+  <si>
+    <t>00:33:27</t>
+  </si>
+  <si>
+    <t>00:20:03</t>
+  </si>
+  <si>
     <t>00:20:54</t>
   </si>
   <si>
     <t>00:32:04</t>
   </si>
   <si>
     <t>00:30:36</t>
   </si>
   <si>
     <t>00:32:15</t>
   </si>
   <si>
     <t>00:15:49</t>
   </si>
   <si>
     <t>00:16:27</t>
   </si>
   <si>
     <t>00:36:43</t>
   </si>
   <si>
     <t>00:46:40</t>
   </si>
   <si>
     <t>00:31:33</t>
   </si>
   <si>
     <t>00:28:30</t>
   </si>
   <si>
     <t>00:31:47</t>
   </si>
   <si>
-    <t>00:16:38</t>
-[...56 lines deleted...]
-    <t>00:30:03</t>
+    <t>00:33:18</t>
+  </si>
+  <si>
+    <t>00:20:37</t>
+  </si>
+  <si>
+    <t>00:18:58</t>
   </si>
   <si>
     <t>00:16:23</t>
   </si>
   <si>
     <t>00:13:32</t>
   </si>
   <si>
     <t>00:18:00</t>
   </si>
   <si>
     <t>00:59:25</t>
   </si>
   <si>
     <t>Handicap Position (2026)</t>
   </si>
   <si>
     <t>H Factor</t>
   </si>
   <si>
     <t>00:24:17.576</t>
   </si>
   <si>
     <t>00:11:31.068</t>
   </si>
@@ -954,50 +1277,260 @@
   <si>
     <t>00:20:55.246</t>
   </si>
   <si>
     <t>00:18:26.881</t>
   </si>
   <si>
     <t>00:15:31.185</t>
   </si>
   <si>
     <t>00:30:02.040</t>
   </si>
   <si>
     <t>00:28:15.114</t>
   </si>
   <si>
     <t>00:27:51.571</t>
   </si>
   <si>
     <t>00:34:42.486</t>
   </si>
   <si>
     <t>00:27:52.959</t>
   </si>
   <si>
+    <t>00:43:20.588</t>
+  </si>
+  <si>
+    <t>00:33:55.328</t>
+  </si>
+  <si>
+    <t>00:23:19.411</t>
+  </si>
+  <si>
+    <t>00:40:11.934</t>
+  </si>
+  <si>
+    <t>00:39:44.023</t>
+  </si>
+  <si>
+    <t>00:40:20.160</t>
+  </si>
+  <si>
+    <t>00:24:46.068</t>
+  </si>
+  <si>
+    <t>00:13:02.249</t>
+  </si>
+  <si>
+    <t>00:20:40.454</t>
+  </si>
+  <si>
+    <t>00:28:06.333</t>
+  </si>
+  <si>
+    <t>00:38:38.709</t>
+  </si>
+  <si>
+    <t>00:20:23.398</t>
+  </si>
+  <si>
+    <t>00:22:14.262</t>
+  </si>
+  <si>
+    <t>00:29:54.284</t>
+  </si>
+  <si>
+    <t>00:27:41.854</t>
+  </si>
+  <si>
+    <t>00:35:30.774</t>
+  </si>
+  <si>
+    <t>00:11:30.473</t>
+  </si>
+  <si>
+    <t>00:18:49.686</t>
+  </si>
+  <si>
+    <t>00:31:35.810</t>
+  </si>
+  <si>
+    <t>00:18:36.888</t>
+  </si>
+  <si>
+    <t>00:22:11.866</t>
+  </si>
+  <si>
+    <t>00:35:06.483</t>
+  </si>
+  <si>
+    <t>00:13:59.971</t>
+  </si>
+  <si>
+    <t>00:20:32.918</t>
+  </si>
+  <si>
+    <t>00:18:46.632</t>
+  </si>
+  <si>
+    <t>00:16:13.782</t>
+  </si>
+  <si>
+    <t>00:29:44.705</t>
+  </si>
+  <si>
+    <t>00:26:58.240</t>
+  </si>
+  <si>
+    <t>00:30:54.317</t>
+  </si>
+  <si>
+    <t>00:35:36.977</t>
+  </si>
+  <si>
+    <t>00:28:21.046</t>
+  </si>
+  <si>
+    <t>00:35:13.245</t>
+  </si>
+  <si>
+    <t>00:21:08.958</t>
+  </si>
+  <si>
+    <t>00:20:38.624</t>
+  </si>
+  <si>
+    <t>00:41:09.745</t>
+  </si>
+  <si>
+    <t>00:25:26.825</t>
+  </si>
+  <si>
+    <t>00:24:06.147</t>
+  </si>
+  <si>
+    <t>00:33:28.680</t>
+  </si>
+  <si>
+    <t>00:43:01.003</t>
+  </si>
+  <si>
+    <t>00:16:49.387</t>
+  </si>
+  <si>
+    <t>00:33:39.985</t>
+  </si>
+  <si>
+    <t>00:18:06.978</t>
+  </si>
+  <si>
+    <t>00:23:55.705</t>
+  </si>
+  <si>
+    <t>00:12:17.619</t>
+  </si>
+  <si>
+    <t>00:21:52.942</t>
+  </si>
+  <si>
+    <t>00:25:38.862</t>
+  </si>
+  <si>
+    <t>00:37:27.261</t>
+  </si>
+  <si>
+    <t>00:21:42.034</t>
+  </si>
+  <si>
+    <t>00:22:05.852</t>
+  </si>
+  <si>
+    <t>00:30:37.073</t>
+  </si>
+  <si>
+    <t>00:27:26.924</t>
+  </si>
+  <si>
+    <t>00:35:35.724</t>
+  </si>
+  <si>
+    <t>00:14:10.825</t>
+  </si>
+  <si>
+    <t>00:20:29.875</t>
+  </si>
+  <si>
+    <t>00:28:59.660</t>
+  </si>
+  <si>
+    <t>00:15:22.670</t>
+  </si>
+  <si>
+    <t>00:14:34.911</t>
+  </si>
+  <si>
+    <t>00:20:13.557</t>
+  </si>
+  <si>
+    <t>00:17:58.603</t>
+  </si>
+  <si>
+    <t>00:15:44.679</t>
+  </si>
+  <si>
+    <t>00:36:35.197</t>
+  </si>
+  <si>
+    <t>00:45:59.263</t>
+  </si>
+  <si>
+    <t>00:31:43.199</t>
+  </si>
+  <si>
+    <t>00:26:45.824</t>
+  </si>
+  <si>
+    <t>00:29:11.435</t>
+  </si>
+  <si>
+    <t>00:34:50.871</t>
+  </si>
+  <si>
+    <t>00:36:58.338</t>
+  </si>
+  <si>
+    <t>00:13:58.815</t>
+  </si>
+  <si>
+    <t>00:29:00.607</t>
+  </si>
+  <si>
+    <t>00:13:59.524</t>
+  </si>
+  <si>
     <t>00:21:06.542</t>
   </si>
   <si>
     <t>00:12:37.768</t>
   </si>
   <si>
     <t>00:21:14.384</t>
   </si>
   <si>
     <t>00:27:06.822</t>
   </si>
   <si>
     <t>00:39:37.740</t>
   </si>
   <si>
     <t>00:21:43.442</t>
   </si>
   <si>
     <t>00:21:01.332</t>
   </si>
   <si>
     <t>00:30:47.654</t>
   </si>
   <si>
     <t>00:28:56.302</t>
@@ -1038,192 +1571,78 @@
   <si>
     <t>00:33:32.497</t>
   </si>
   <si>
     <t>00:27:32.449</t>
   </si>
   <si>
     <t>00:30:30.985</t>
   </si>
   <si>
     <t>00:29:47.482</t>
   </si>
   <si>
     <t>00:25:38.918</t>
   </si>
   <si>
     <t>00:25:13.170</t>
   </si>
   <si>
     <t>00:36:19.203</t>
   </si>
   <si>
     <t>00:29:23.877</t>
   </si>
   <si>
-    <t>00:24:46.068</t>
-[...140 lines deleted...]
-    <t>00:29:11.435</t>
+    <t>00:36:16.071</t>
+  </si>
+  <si>
+    <t>00:21:20.518</t>
+  </si>
+  <si>
+    <t>00:20:46.074</t>
+  </si>
+  <si>
+    <t>00:43:04.903</t>
+  </si>
+  <si>
+    <t>00:27:39.780</t>
+  </si>
+  <si>
+    <t>00:24:10.166</t>
+  </si>
+  <si>
+    <t>00:36:16.534</t>
+  </si>
+  <si>
+    <t>00:40:51.319</t>
+  </si>
+  <si>
+    <t>00:19:25.365</t>
+  </si>
+  <si>
+    <t>00:32:35.379</t>
   </si>
   <si>
     <t>00:27:27.855</t>
   </si>
   <si>
     <t>00:39:15.154</t>
   </si>
   <si>
     <t>00:21:14.857</t>
   </si>
   <si>
     <t>00:39:59.265</t>
   </si>
   <si>
     <t>00:13:22.635</t>
   </si>
   <si>
     <t>00:19:01.838</t>
   </si>
   <si>
     <t>00:32:37.469</t>
   </si>
   <si>
     <t>00:20:58.904</t>
   </si>
@@ -1248,273 +1667,444 @@
   <si>
     <t>00:36:48.148</t>
   </si>
   <si>
     <t>00:46:45.573</t>
   </si>
   <si>
     <t>00:29:19.036</t>
   </si>
   <si>
     <t>00:25:21.215</t>
   </si>
   <si>
     <t>00:28:13.033</t>
   </si>
   <si>
     <t>00:29:47.981</t>
   </si>
   <si>
     <t>00:29:29.995</t>
   </si>
   <si>
     <t>00:27:02.936</t>
   </si>
   <si>
+    <t>00:35:46.171</t>
+  </si>
+  <si>
+    <t>00:21:35.085</t>
+  </si>
+  <si>
+    <t>00:20:07.551</t>
+  </si>
+  <si>
+    <t>00:41:46.549</t>
+  </si>
+  <si>
+    <t>00:26:05.545</t>
+  </si>
+  <si>
+    <t>00:22:26.536</t>
+  </si>
+  <si>
+    <t>00:31:00.244</t>
+  </si>
+  <si>
+    <t>00:37:59.721</t>
+  </si>
+  <si>
+    <t>00:18:46.686</t>
+  </si>
+  <si>
+    <t>00:26:39.696</t>
+  </si>
+  <si>
+    <t>00:34:52.494</t>
+  </si>
+  <si>
+    <t>00:31:12.906</t>
+  </si>
+  <si>
+    <t>00:17:39.109</t>
+  </si>
+  <si>
+    <t>00:21:00.046</t>
+  </si>
+  <si>
+    <t>00:16:04.462</t>
+  </si>
+  <si>
+    <t>00:14:01.448</t>
+  </si>
+  <si>
+    <t>00:29:35.619</t>
+  </si>
+  <si>
+    <t>00:33:37.973</t>
+  </si>
+  <si>
+    <t>00:29:51.084</t>
+  </si>
+  <si>
+    <t>00:38:15.507</t>
+  </si>
+  <si>
+    <t>00:22:59.989</t>
+  </si>
+  <si>
+    <t>00:21:18.861</t>
+  </si>
+  <si>
+    <t>00:38:47.327</t>
+  </si>
+  <si>
+    <t>00:23:33.177</t>
+  </si>
+  <si>
+    <t>00:23:08.447</t>
+  </si>
+  <si>
+    <t>00:37:23.057</t>
+  </si>
+  <si>
+    <t>00:36:50.018</t>
+  </si>
+  <si>
+    <t>00:27:55.149</t>
+  </si>
+  <si>
+    <t>00:34:04.686</t>
+  </si>
+  <si>
     <t>00:21:06.077</t>
   </si>
   <si>
     <t>00:12:47.901</t>
   </si>
   <si>
     <t>00:24:30.531</t>
   </si>
   <si>
     <t>00:25:24.499</t>
   </si>
   <si>
     <t>00:37:27.719</t>
   </si>
   <si>
     <t>00:21:54.774</t>
   </si>
   <si>
     <t>00:19:29.552</t>
   </si>
   <si>
     <t>00:17:51.697</t>
   </si>
   <si>
     <t>00:31:42.768</t>
   </si>
   <si>
     <t>00:54:51.789</t>
   </si>
   <si>
     <t>00:31:38.174</t>
   </si>
   <si>
     <t>00:25:42.443</t>
   </si>
   <si>
     <t>00:28:22.428</t>
   </si>
   <si>
     <t>00:29:04.339</t>
   </si>
   <si>
     <t>00:24:50.566</t>
   </si>
   <si>
     <t>00:26:48.490</t>
   </si>
   <si>
-    <t>00:26:39.696</t>
-[...26 lines deleted...]
-    <t>00:29:51.084</t>
+    <t>00:42:28.982</t>
+  </si>
+  <si>
+    <t>00:26:50.436</t>
+  </si>
+  <si>
+    <t>00:22:02.756</t>
+  </si>
+  <si>
+    <t>00:37:26.050</t>
+  </si>
+  <si>
+    <t>00:26:27.362</t>
+  </si>
+  <si>
+    <t>00:19:56.589</t>
+  </si>
+  <si>
+    <t>00:20:32.438</t>
+  </si>
+  <si>
+    <t>00:21:56.732</t>
+  </si>
+  <si>
+    <t>00:31:21.113</t>
+  </si>
+  <si>
+    <t>00:15:32.091</t>
+  </si>
+  <si>
+    <t>00:15:27.389</t>
+  </si>
+  <si>
+    <t>00:31:13.999</t>
+  </si>
+  <si>
+    <t>00:25:09.558</t>
+  </si>
+  <si>
+    <t>00:28:13.191</t>
+  </si>
+  <si>
+    <t>00:34:30.645</t>
+  </si>
+  <si>
+    <t>00:21:24.549</t>
+  </si>
+  <si>
+    <t>00:20:01.161</t>
+  </si>
+  <si>
+    <t>00:38:01.142</t>
+  </si>
+  <si>
+    <t>00:23:53.621</t>
+  </si>
+  <si>
+    <t>00:21:37.795</t>
+  </si>
+  <si>
+    <t>00:33:47.610</t>
+  </si>
+  <si>
+    <t>00:41:46.574</t>
+  </si>
+  <si>
+    <t>00:12:50.097</t>
+  </si>
+  <si>
+    <t>00:33:15.256</t>
+  </si>
+  <si>
+    <t>00:21:19.770</t>
   </si>
   <si>
     <t>00:27:48.164</t>
   </si>
   <si>
     <t>00:40:10.694</t>
   </si>
   <si>
     <t>00:23:00.588</t>
   </si>
   <si>
     <t>00:19:52.379</t>
   </si>
   <si>
     <t>00:27:09.256</t>
   </si>
   <si>
     <t>00:27:47.579</t>
   </si>
   <si>
     <t>00:32:18.171</t>
   </si>
   <si>
     <t>00:21:57.693</t>
   </si>
   <si>
     <t>00:21:00.688</t>
   </si>
   <si>
     <t>00:36:59.792</t>
   </si>
   <si>
     <t>00:27:25.708</t>
   </si>
   <si>
+    <t>00:40:07.265</t>
+  </si>
+  <si>
+    <t>00:26:20.041</t>
+  </si>
+  <si>
+    <t>00:23:23.873</t>
+  </si>
+  <si>
+    <t>00:27:55.634</t>
+  </si>
+  <si>
+    <t>00:40:53.058</t>
+  </si>
+  <si>
+    <t>00:20:04.567</t>
+  </si>
+  <si>
+    <t>00:30:11.190</t>
+  </si>
+  <si>
+    <t>00:16:00.766</t>
+  </si>
+  <si>
+    <t>00:21:40.572</t>
+  </si>
+  <si>
+    <t>00:27:36.798</t>
+  </si>
+  <si>
+    <t>00:26:41.539</t>
+  </si>
+  <si>
+    <t>00:14:55.185</t>
+  </si>
+  <si>
+    <t>00:18:56.385</t>
+  </si>
+  <si>
+    <t>00:35:58.174</t>
+  </si>
+  <si>
+    <t>00:29:33.558</t>
+  </si>
+  <si>
+    <t>00:37:02.222</t>
+  </si>
+  <si>
+    <t>00:21:59.996</t>
+  </si>
+  <si>
+    <t>00:19:14.261</t>
+  </si>
+  <si>
+    <t>00:33:10.799</t>
+  </si>
+  <si>
+    <t>00:37:42.895</t>
+  </si>
+  <si>
+    <t>00:18:28.936</t>
+  </si>
+  <si>
+    <t>00:33:02.513</t>
+  </si>
+  <si>
+    <t>00:15:49.012</t>
+  </si>
+  <si>
+    <t>00:17:45.442</t>
+  </si>
+  <si>
+    <t>00:13:58.048</t>
+  </si>
+  <si>
+    <t>00:24:03.365</t>
+  </si>
+  <si>
+    <t>00:34:18.482</t>
+  </si>
+  <si>
+    <t>00:43:28.466</t>
+  </si>
+  <si>
+    <t>00:32:44.361</t>
+  </si>
+  <si>
+    <t>00:26:24.507</t>
+  </si>
+  <si>
+    <t>00:28:53.888</t>
+  </si>
+  <si>
+    <t>00:35:43.085</t>
+  </si>
+  <si>
+    <t>00:21:24.570</t>
+  </si>
+  <si>
+    <t>00:21:06.417</t>
+  </si>
+  <si>
     <t>00:21:14.390</t>
   </si>
   <si>
     <t>00:32:35.284</t>
   </si>
   <si>
     <t>00:31:05.853</t>
   </si>
   <si>
     <t>00:32:10.752</t>
   </si>
   <si>
     <t>00:15:46.916</t>
   </si>
   <si>
     <t>00:16:24.833</t>
   </si>
   <si>
     <t>00:36:20.972</t>
   </si>
   <si>
     <t>00:46:12.002</t>
   </si>
   <si>
     <t>00:30:54.791</t>
   </si>
   <si>
     <t>00:27:55.485</t>
   </si>
   <si>
     <t>00:31:08.508</t>
   </si>
   <si>
-    <t>00:19:56.589</t>
-[...70 lines deleted...]
-  <si>
     <t>00:17:14.192</t>
   </si>
   <si>
     <t>00:14:14.287</t>
   </si>
   <si>
     <t>00:18:56.244</t>
+  </si>
+  <si>
+    <t>00:37:46.076</t>
+  </si>
+  <si>
+    <t>00:23:22.971</t>
+  </si>
+  <si>
+    <t>00:21:30.688</t>
   </si>
   <si>
     <t>00:54:00.909</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.000"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1877,100 +2467,111 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH17"/>
+  <dimension ref="A1:AS18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="2" topLeftCell="D3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="D3" sqref="D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="7.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="20.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="35" max="35" width="20.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="36" max="36" width="20.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="37" max="37" width="20.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="38" max="38" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="39" max="39" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="40" max="40" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="41" max="41" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="42" max="42" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="43" max="43" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="44" max="44" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="45" max="45" width="25.708" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:45">
       <c r="A1" s="5" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="4" t="s">
@@ -2023,52 +2624,85 @@
       </c>
       <c r="AA1" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AB1" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AC1" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AD1" s="4" t="s">
         <v>16</v>
       </c>
       <c r="AE1" s="4" t="s">
         <v>16</v>
       </c>
       <c r="AF1" s="4" t="s">
         <v>16</v>
       </c>
       <c r="AG1" s="4" t="s">
         <v>17</v>
       </c>
       <c r="AH1" s="4" t="s">
         <v>17</v>
       </c>
+      <c r="AI1" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="AJ1" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="AK1" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="AL1" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM1" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN1" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO1" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="AP1" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="AQ1" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="AR1" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="AS1" s="4" t="s">
+        <v>21</v>
+      </c>
     </row>
-    <row r="2" spans="1:34">
+    <row r="2" spans="1:45">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I2" s="3" t="s">
@@ -2127,410 +2761,542 @@
       </c>
       <c r="AA2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="AB2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="AC2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="AD2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="AE2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="AF2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="AG2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="AH2" s="3" t="s">
         <v>6</v>
       </c>
+      <c r="AI2" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="AJ2" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="AK2" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="AL2" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="AM2" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="AN2" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="AO2" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="AP2" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="AQ2" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="AR2" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="AS2" s="3" t="s">
+        <v>6</v>
+      </c>
     </row>
-    <row r="3" spans="1:34">
+    <row r="3" spans="1:45">
       <c r="A3" s="1">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="1">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="D3" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E3" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F3" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G3" s="2">
         <v>3</v>
       </c>
       <c r="H3" s="2">
         <v>3</v>
       </c>
       <c r="I3" s="1">
         <v>1</v>
       </c>
       <c r="J3" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K3" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="L3" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M3" s="2">
         <v>3</v>
       </c>
       <c r="N3" s="1">
         <v>2</v>
       </c>
       <c r="O3" s="1">
         <v>1</v>
       </c>
       <c r="P3" s="1">
         <v>2</v>
       </c>
       <c r="Q3" s="1">
         <v>2</v>
       </c>
       <c r="R3" s="1">
         <v>2</v>
       </c>
       <c r="S3" s="1">
         <v>1</v>
       </c>
       <c r="T3" s="1">
         <v>2</v>
       </c>
       <c r="U3" s="2">
         <v>3</v>
       </c>
       <c r="V3" s="2">
         <v>7</v>
       </c>
       <c r="W3" s="1">
         <v>1</v>
       </c>
       <c r="X3" s="1">
         <v>2</v>
       </c>
       <c r="Y3" s="2">
         <v>4</v>
       </c>
-      <c r="Z3" s="1">
+      <c r="Z3" s="2">
         <v>3</v>
       </c>
       <c r="AA3" s="1">
         <v>1</v>
       </c>
       <c r="AB3" s="1">
         <v>1</v>
       </c>
       <c r="AC3" s="1">
         <v>1</v>
       </c>
       <c r="AD3" s="1">
         <v>1</v>
       </c>
-      <c r="AE3" s="1">
+      <c r="AE3" s="2">
         <v>3</v>
       </c>
       <c r="AF3" s="1">
         <v>2</v>
       </c>
       <c r="AG3" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AH3" s="2">
-        <v>16</v>
+        <v>17</v>
+      </c>
+      <c r="AI3" s="2">
+        <v>3</v>
+      </c>
+      <c r="AJ3" s="1">
+        <v>2</v>
+      </c>
+      <c r="AK3" s="1">
+        <v>2</v>
+      </c>
+      <c r="AL3" s="1">
+        <v>2</v>
+      </c>
+      <c r="AM3" s="1">
+        <v>2</v>
+      </c>
+      <c r="AN3" s="1">
+        <v>2</v>
+      </c>
+      <c r="AO3" s="1">
+        <v>2</v>
+      </c>
+      <c r="AP3" s="1">
+        <v>2</v>
+      </c>
+      <c r="AQ3" s="2">
+        <v>4</v>
+      </c>
+      <c r="AR3" s="2">
+        <v>17</v>
+      </c>
+      <c r="AS3" s="2">
+        <v>17</v>
       </c>
     </row>
-    <row r="4" spans="1:34">
+    <row r="4" spans="1:45">
       <c r="A4" s="1">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C4" s="1">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="D4" s="2">
         <v>6</v>
       </c>
       <c r="E4" s="1">
         <v>1</v>
       </c>
       <c r="F4" s="1">
         <v>3</v>
       </c>
       <c r="G4" s="1">
         <v>1</v>
       </c>
       <c r="H4" s="1">
         <v>2</v>
       </c>
       <c r="I4" s="2">
         <v>4</v>
       </c>
       <c r="J4" s="2">
         <v>4</v>
       </c>
       <c r="K4" s="2">
         <v>4</v>
       </c>
       <c r="L4" s="1">
         <v>2</v>
       </c>
       <c r="M4" s="1">
         <v>1</v>
       </c>
       <c r="N4" s="2">
         <v>4</v>
       </c>
       <c r="O4" s="1">
         <v>4</v>
       </c>
       <c r="P4" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Q4" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="R4" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="S4" s="1">
         <v>2</v>
       </c>
       <c r="T4" s="1">
         <v>1</v>
       </c>
       <c r="U4" s="1">
         <v>2</v>
       </c>
       <c r="V4" s="1">
         <v>2</v>
       </c>
       <c r="W4" s="1">
         <v>2</v>
       </c>
       <c r="X4" s="1">
         <v>1</v>
       </c>
       <c r="Y4" s="2">
         <v>5</v>
       </c>
       <c r="Z4" s="1">
         <v>4</v>
       </c>
       <c r="AA4" s="1">
         <v>4</v>
       </c>
       <c r="AB4" s="1">
         <v>3</v>
       </c>
       <c r="AC4" s="1">
         <v>3</v>
       </c>
       <c r="AD4" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AE4" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AF4" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AG4" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AH4" s="2">
-        <v>16</v>
+        <v>17</v>
+      </c>
+      <c r="AI4" s="2">
+        <v>17</v>
+      </c>
+      <c r="AJ4" s="2">
+        <v>17</v>
+      </c>
+      <c r="AK4" s="2">
+        <v>17</v>
+      </c>
+      <c r="AL4" s="2">
+        <v>17</v>
+      </c>
+      <c r="AM4" s="2">
+        <v>17</v>
+      </c>
+      <c r="AN4" s="2">
+        <v>17</v>
+      </c>
+      <c r="AO4" s="1">
+        <v>4</v>
+      </c>
+      <c r="AP4" s="1">
+        <v>1</v>
+      </c>
+      <c r="AQ4" s="1">
+        <v>1</v>
+      </c>
+      <c r="AR4" s="1">
+        <v>2</v>
+      </c>
+      <c r="AS4" s="1">
+        <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:34">
+    <row r="5" spans="1:45">
       <c r="A5" s="1">
         <v>3</v>
       </c>
       <c r="B5" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="C5" s="1">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="D5" s="2">
         <v>7</v>
       </c>
       <c r="E5" s="1">
         <v>3</v>
       </c>
       <c r="F5" s="1">
         <v>2</v>
       </c>
       <c r="G5" s="2">
         <v>6</v>
       </c>
-      <c r="H5" s="1">
+      <c r="H5" s="2">
         <v>4</v>
       </c>
       <c r="I5" s="1">
         <v>2</v>
       </c>
       <c r="J5" s="2">
         <v>7</v>
       </c>
       <c r="K5" s="2">
         <v>5</v>
       </c>
-      <c r="L5" s="1">
+      <c r="L5" s="2">
         <v>4</v>
       </c>
       <c r="M5" s="1">
         <v>2</v>
       </c>
       <c r="N5" s="1">
         <v>1</v>
       </c>
       <c r="O5" s="1">
         <v>2</v>
       </c>
       <c r="P5" s="1">
         <v>3</v>
       </c>
       <c r="Q5" s="1">
         <v>1</v>
       </c>
-      <c r="R5" s="1">
+      <c r="R5" s="2">
         <v>4</v>
       </c>
       <c r="S5" s="2">
         <v>7</v>
       </c>
       <c r="T5" s="2">
         <v>9</v>
       </c>
       <c r="U5" s="1">
         <v>1</v>
       </c>
       <c r="V5" s="1">
         <v>3</v>
       </c>
       <c r="W5" s="1">
         <v>4</v>
       </c>
       <c r="X5" s="2">
         <v>5</v>
       </c>
       <c r="Y5" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Z5" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AA5" s="1">
         <v>2</v>
       </c>
       <c r="AB5" s="2">
         <v>5</v>
       </c>
       <c r="AC5" s="2">
         <v>6</v>
       </c>
       <c r="AD5" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AE5" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AF5" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AG5" s="1">
         <v>2</v>
       </c>
       <c r="AH5" s="1">
         <v>2</v>
       </c>
+      <c r="AI5" s="1">
+        <v>4</v>
+      </c>
+      <c r="AJ5" s="1">
+        <v>4</v>
+      </c>
+      <c r="AK5" s="2">
+        <v>5</v>
+      </c>
+      <c r="AL5" s="1">
+        <v>3</v>
+      </c>
+      <c r="AM5" s="1">
+        <v>3</v>
+      </c>
+      <c r="AN5" s="2">
+        <v>6</v>
+      </c>
+      <c r="AO5" s="1">
+        <v>3</v>
+      </c>
+      <c r="AP5" s="2">
+        <v>8</v>
+      </c>
+      <c r="AQ5" s="1">
+        <v>3</v>
+      </c>
+      <c r="AR5" s="1">
+        <v>4</v>
+      </c>
+      <c r="AS5" s="1">
+        <v>4</v>
+      </c>
     </row>
-    <row r="6" spans="1:34">
+    <row r="6" spans="1:45">
       <c r="A6" s="1">
         <v>4</v>
       </c>
       <c r="B6" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C6" s="1">
-        <v>54</v>
+        <v>77</v>
       </c>
       <c r="D6" s="1">
         <v>4</v>
       </c>
       <c r="E6" s="1">
         <v>4</v>
       </c>
       <c r="F6" s="1">
         <v>4</v>
       </c>
       <c r="G6" s="2">
         <v>5</v>
       </c>
       <c r="H6" s="2">
         <v>7</v>
       </c>
       <c r="I6" s="2">
         <v>6</v>
       </c>
       <c r="J6" s="2">
         <v>5</v>
       </c>
       <c r="K6" s="2">
         <v>6</v>
       </c>
       <c r="L6" s="2">
         <v>6</v>
       </c>
       <c r="M6" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="N6" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="O6" s="2">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="P6" s="2">
+        <v>17</v>
+      </c>
+      <c r="P6" s="1">
         <v>5</v>
       </c>
       <c r="Q6" s="1">
         <v>4</v>
       </c>
       <c r="R6" s="1">
         <v>5</v>
       </c>
       <c r="S6" s="2">
         <v>6</v>
       </c>
       <c r="T6" s="1">
         <v>5</v>
       </c>
       <c r="U6" s="1">
         <v>5</v>
       </c>
       <c r="V6" s="1">
         <v>1</v>
       </c>
       <c r="W6" s="1">
         <v>3</v>
       </c>
       <c r="X6" s="1">
         <v>3</v>
@@ -2543,1232 +3309,1765 @@
       </c>
       <c r="AA6" s="2">
         <v>8</v>
       </c>
       <c r="AB6" s="2">
         <v>7</v>
       </c>
       <c r="AC6" s="2">
         <v>7</v>
       </c>
       <c r="AD6" s="1">
         <v>2</v>
       </c>
       <c r="AE6" s="1">
         <v>1</v>
       </c>
       <c r="AF6" s="1">
         <v>1</v>
       </c>
       <c r="AG6" s="1">
         <v>4</v>
       </c>
       <c r="AH6" s="1">
         <v>4</v>
       </c>
+      <c r="AI6" s="1">
+        <v>5</v>
+      </c>
+      <c r="AJ6" s="1">
+        <v>5</v>
+      </c>
+      <c r="AK6" s="2">
+        <v>6</v>
+      </c>
+      <c r="AL6" s="1">
+        <v>5</v>
+      </c>
+      <c r="AM6" s="2">
+        <v>6</v>
+      </c>
+      <c r="AN6" s="2">
+        <v>7</v>
+      </c>
+      <c r="AO6" s="2">
+        <v>7</v>
+      </c>
+      <c r="AP6" s="2">
+        <v>7</v>
+      </c>
+      <c r="AQ6" s="2">
+        <v>7</v>
+      </c>
+      <c r="AR6" s="1">
+        <v>3</v>
+      </c>
+      <c r="AS6" s="2">
+        <v>9</v>
+      </c>
     </row>
-    <row r="7" spans="1:34">
+    <row r="7" spans="1:45">
       <c r="A7" s="1">
         <v>5</v>
       </c>
       <c r="B7" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="C7" s="1">
-        <v>56</v>
+        <v>81</v>
       </c>
       <c r="D7" s="2">
         <v>8</v>
       </c>
       <c r="E7" s="1">
         <v>2</v>
       </c>
       <c r="F7" s="2">
         <v>5</v>
       </c>
       <c r="G7" s="2">
         <v>7</v>
       </c>
       <c r="H7" s="2">
         <v>5</v>
       </c>
-      <c r="I7" s="2">
+      <c r="I7" s="1">
         <v>5</v>
       </c>
       <c r="J7" s="1">
         <v>2</v>
       </c>
       <c r="K7" s="1">
         <v>2</v>
       </c>
-      <c r="L7" s="2">
+      <c r="L7" s="1">
         <v>5</v>
       </c>
       <c r="M7" s="1">
         <v>4</v>
       </c>
       <c r="N7" s="1">
         <v>3</v>
       </c>
-      <c r="O7" s="2">
+      <c r="O7" s="1">
         <v>5</v>
       </c>
       <c r="P7" s="1">
         <v>4</v>
       </c>
       <c r="Q7" s="2">
         <v>6</v>
       </c>
       <c r="R7" s="1">
         <v>3</v>
       </c>
       <c r="S7" s="1">
         <v>3</v>
       </c>
       <c r="T7" s="1">
         <v>4</v>
       </c>
       <c r="U7" s="1">
         <v>4</v>
       </c>
-      <c r="V7" s="2">
+      <c r="V7" s="1">
         <v>5</v>
       </c>
       <c r="W7" s="1">
         <v>5</v>
       </c>
       <c r="X7" s="1">
         <v>4</v>
       </c>
       <c r="Y7" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Z7" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AA7" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AB7" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AC7" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AD7" s="1">
         <v>3</v>
       </c>
       <c r="AE7" s="1">
         <v>4</v>
       </c>
       <c r="AF7" s="1">
         <v>3</v>
       </c>
       <c r="AG7" s="1">
         <v>3</v>
       </c>
       <c r="AH7" s="1">
         <v>3</v>
       </c>
+      <c r="AI7" s="2">
+        <v>17</v>
+      </c>
+      <c r="AJ7" s="2">
+        <v>17</v>
+      </c>
+      <c r="AK7" s="2">
+        <v>17</v>
+      </c>
+      <c r="AL7" s="2">
+        <v>7</v>
+      </c>
+      <c r="AM7" s="2">
+        <v>8</v>
+      </c>
+      <c r="AN7" s="1">
+        <v>5</v>
+      </c>
+      <c r="AO7" s="2">
+        <v>9</v>
+      </c>
+      <c r="AP7" s="2">
+        <v>6</v>
+      </c>
+      <c r="AQ7" s="2">
+        <v>11</v>
+      </c>
+      <c r="AR7" s="2">
+        <v>8</v>
+      </c>
+      <c r="AS7" s="2">
+        <v>9</v>
+      </c>
     </row>
-    <row r="8" spans="1:34">
+    <row r="8" spans="1:45">
       <c r="A8" s="1">
         <v>6</v>
       </c>
       <c r="B8" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="C8" s="1">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="D8" s="1">
+        <v>82</v>
+      </c>
+      <c r="D8" s="2">
+        <v>17</v>
+      </c>
+      <c r="E8" s="2">
+        <v>17</v>
+      </c>
+      <c r="F8" s="2">
+        <v>17</v>
+      </c>
+      <c r="G8" s="1">
+        <v>2</v>
+      </c>
+      <c r="H8" s="1">
+        <v>1</v>
+      </c>
+      <c r="I8" s="1">
+        <v>3</v>
+      </c>
+      <c r="J8" s="1">
+        <v>1</v>
+      </c>
+      <c r="K8" s="1">
+        <v>1</v>
+      </c>
+      <c r="L8" s="1">
+        <v>1</v>
+      </c>
+      <c r="M8" s="2">
+        <v>17</v>
+      </c>
+      <c r="N8" s="2">
+        <v>17</v>
+      </c>
+      <c r="O8" s="2">
+        <v>17</v>
+      </c>
+      <c r="P8" s="1">
+        <v>1</v>
+      </c>
+      <c r="Q8" s="1">
+        <v>3</v>
+      </c>
+      <c r="R8" s="1">
+        <v>1</v>
+      </c>
+      <c r="S8" s="2">
+        <v>17</v>
+      </c>
+      <c r="T8" s="2">
+        <v>17</v>
+      </c>
+      <c r="U8" s="2">
+        <v>17</v>
+      </c>
+      <c r="V8" s="2">
+        <v>17</v>
+      </c>
+      <c r="W8" s="2">
+        <v>17</v>
+      </c>
+      <c r="X8" s="2">
+        <v>17</v>
+      </c>
+      <c r="Y8" s="2">
+        <v>17</v>
+      </c>
+      <c r="Z8" s="2">
+        <v>17</v>
+      </c>
+      <c r="AA8" s="2">
+        <v>17</v>
+      </c>
+      <c r="AB8" s="2">
+        <v>17</v>
+      </c>
+      <c r="AC8" s="2">
+        <v>17</v>
+      </c>
+      <c r="AD8" s="2">
+        <v>17</v>
+      </c>
+      <c r="AE8" s="2">
+        <v>17</v>
+      </c>
+      <c r="AF8" s="2">
+        <v>17</v>
+      </c>
+      <c r="AG8" s="1">
+        <v>1</v>
+      </c>
+      <c r="AH8" s="1">
+        <v>1</v>
+      </c>
+      <c r="AI8" s="1">
+        <v>17</v>
+      </c>
+      <c r="AJ8" s="1">
+        <v>17</v>
+      </c>
+      <c r="AK8" s="1">
+        <v>17</v>
+      </c>
+      <c r="AL8" s="1">
+        <v>1</v>
+      </c>
+      <c r="AM8" s="1">
+        <v>1</v>
+      </c>
+      <c r="AN8" s="1">
+        <v>1</v>
+      </c>
+      <c r="AO8" s="1">
+        <v>1</v>
+      </c>
+      <c r="AP8" s="1">
+        <v>3</v>
+      </c>
+      <c r="AQ8" s="1">
         <v>5</v>
       </c>
-      <c r="E8" s="1">
-[...77 lines deleted...]
-      <c r="AE8" s="1">
+      <c r="AR8" s="1">
+        <v>1</v>
+      </c>
+      <c r="AS8" s="1">
         <v>2</v>
       </c>
-      <c r="AF8" s="1">
-[...7 lines deleted...]
-      </c>
     </row>
-    <row r="9" spans="1:34">
+    <row r="9" spans="1:45">
       <c r="A9" s="1">
         <v>7</v>
       </c>
       <c r="B9" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C9" s="1">
-        <v>112</v>
-[...8 lines deleted...]
-        <v>16</v>
+        <v>128</v>
+      </c>
+      <c r="D9" s="1">
+        <v>5</v>
+      </c>
+      <c r="E9" s="1">
+        <v>6</v>
+      </c>
+      <c r="F9" s="1">
+        <v>8</v>
       </c>
       <c r="G9" s="1">
+        <v>4</v>
+      </c>
+      <c r="H9" s="1">
+        <v>6</v>
+      </c>
+      <c r="I9" s="1">
+        <v>7</v>
+      </c>
+      <c r="J9" s="2">
+        <v>17</v>
+      </c>
+      <c r="K9" s="2">
+        <v>17</v>
+      </c>
+      <c r="L9" s="2">
+        <v>17</v>
+      </c>
+      <c r="M9" s="2">
+        <v>17</v>
+      </c>
+      <c r="N9" s="2">
+        <v>17</v>
+      </c>
+      <c r="O9" s="2">
+        <v>17</v>
+      </c>
+      <c r="P9" s="2">
+        <v>17</v>
+      </c>
+      <c r="Q9" s="2">
+        <v>17</v>
+      </c>
+      <c r="R9" s="2">
+        <v>17</v>
+      </c>
+      <c r="S9" s="2">
+        <v>17</v>
+      </c>
+      <c r="T9" s="2">
+        <v>17</v>
+      </c>
+      <c r="U9" s="2">
+        <v>17</v>
+      </c>
+      <c r="V9" s="1">
+        <v>4</v>
+      </c>
+      <c r="W9" s="1">
+        <v>6</v>
+      </c>
+      <c r="X9" s="2">
+        <v>12</v>
+      </c>
+      <c r="Y9" s="1">
+        <v>3</v>
+      </c>
+      <c r="Z9" s="1">
+        <v>6</v>
+      </c>
+      <c r="AA9" s="1">
+        <v>7</v>
+      </c>
+      <c r="AB9" s="1">
+        <v>6</v>
+      </c>
+      <c r="AC9" s="1">
+        <v>5</v>
+      </c>
+      <c r="AD9" s="1">
+        <v>4</v>
+      </c>
+      <c r="AE9" s="1">
         <v>2</v>
       </c>
-      <c r="H9" s="1">
-[...2 lines deleted...]
-      <c r="I9" s="1">
+      <c r="AF9" s="1">
+        <v>4</v>
+      </c>
+      <c r="AG9" s="2">
+        <v>17</v>
+      </c>
+      <c r="AH9" s="2">
+        <v>17</v>
+      </c>
+      <c r="AI9" s="2">
+        <v>17</v>
+      </c>
+      <c r="AJ9" s="2">
+        <v>17</v>
+      </c>
+      <c r="AK9" s="2">
+        <v>17</v>
+      </c>
+      <c r="AL9" s="1">
+        <v>8</v>
+      </c>
+      <c r="AM9" s="1">
+        <v>7</v>
+      </c>
+      <c r="AN9" s="1">
         <v>3</v>
       </c>
-      <c r="J9" s="1">
-[...72 lines deleted...]
-        <v>1</v>
+      <c r="AO9" s="1">
+        <v>8</v>
+      </c>
+      <c r="AP9" s="1">
+        <v>11</v>
+      </c>
+      <c r="AQ9" s="1">
+        <v>8</v>
+      </c>
+      <c r="AR9" s="2">
+        <v>17</v>
+      </c>
+      <c r="AS9" s="2">
+        <v>17</v>
       </c>
     </row>
-    <row r="10" spans="1:34">
+    <row r="10" spans="1:45">
       <c r="A10" s="1">
         <v>8</v>
       </c>
       <c r="B10" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="C10" s="1">
-        <v>145</v>
-[...10 lines deleted...]
-      <c r="G10" s="1">
+        <v>144</v>
+      </c>
+      <c r="D10" s="1">
+        <v>3</v>
+      </c>
+      <c r="E10" s="1">
         <v>8</v>
       </c>
-      <c r="H10" s="1">
-[...2 lines deleted...]
-      <c r="I10" s="1">
+      <c r="F10" s="1">
+        <v>7</v>
+      </c>
+      <c r="G10" s="2">
+        <v>17</v>
+      </c>
+      <c r="H10" s="2">
+        <v>17</v>
+      </c>
+      <c r="I10" s="2">
+        <v>17</v>
+      </c>
+      <c r="J10" s="2">
+        <v>17</v>
+      </c>
+      <c r="K10" s="2">
+        <v>17</v>
+      </c>
+      <c r="L10" s="2">
+        <v>17</v>
+      </c>
+      <c r="M10" s="2">
+        <v>17</v>
+      </c>
+      <c r="N10" s="2">
+        <v>17</v>
+      </c>
+      <c r="O10" s="2">
+        <v>17</v>
+      </c>
+      <c r="P10" s="2">
+        <v>17</v>
+      </c>
+      <c r="Q10" s="2">
+        <v>17</v>
+      </c>
+      <c r="R10" s="2">
+        <v>17</v>
+      </c>
+      <c r="S10" s="1">
+        <v>5</v>
+      </c>
+      <c r="T10" s="1">
+        <v>6</v>
+      </c>
+      <c r="U10" s="1">
+        <v>7</v>
+      </c>
+      <c r="V10" s="2">
+        <v>17</v>
+      </c>
+      <c r="W10" s="2">
+        <v>17</v>
+      </c>
+      <c r="X10" s="2">
+        <v>17</v>
+      </c>
+      <c r="Y10" s="2">
+        <v>17</v>
+      </c>
+      <c r="Z10" s="2">
+        <v>17</v>
+      </c>
+      <c r="AA10" s="1">
+        <v>6</v>
+      </c>
+      <c r="AB10" s="1">
+        <v>4</v>
+      </c>
+      <c r="AC10" s="1">
+        <v>4</v>
+      </c>
+      <c r="AD10" s="2">
+        <v>17</v>
+      </c>
+      <c r="AE10" s="2">
+        <v>17</v>
+      </c>
+      <c r="AF10" s="2">
+        <v>17</v>
+      </c>
+      <c r="AG10" s="1">
+        <v>17</v>
+      </c>
+      <c r="AH10" s="1">
+        <v>17</v>
+      </c>
+      <c r="AI10" s="1">
+        <v>6</v>
+      </c>
+      <c r="AJ10" s="1">
+        <v>7</v>
+      </c>
+      <c r="AK10" s="1">
+        <v>7</v>
+      </c>
+      <c r="AL10" s="1">
+        <v>4</v>
+      </c>
+      <c r="AM10" s="1">
+        <v>4</v>
+      </c>
+      <c r="AN10" s="1">
+        <v>4</v>
+      </c>
+      <c r="AO10" s="1">
+        <v>6</v>
+      </c>
+      <c r="AP10" s="1">
         <v>9</v>
       </c>
-      <c r="J10" s="2">
-[...17 lines deleted...]
-      <c r="P10" s="1">
+      <c r="AQ10" s="1">
+        <v>2</v>
+      </c>
+      <c r="AR10" s="1">
         <v>6</v>
       </c>
-      <c r="Q10" s="1">
+      <c r="AS10" s="1">
         <v>5</v>
       </c>
-      <c r="R10" s="1">
-[...49 lines deleted...]
-      </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:45">
       <c r="A11" s="1">
         <v>9</v>
       </c>
       <c r="B11" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="C11" s="1">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="D11" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E11" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F11" s="2">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>17</v>
+      </c>
+      <c r="G11" s="1">
+        <v>8</v>
+      </c>
+      <c r="H11" s="1">
+        <v>8</v>
       </c>
       <c r="I11" s="2">
-        <v>16</v>
-[...4 lines deleted...]
-      <c r="K11" s="1">
+        <v>9</v>
+      </c>
+      <c r="J11" s="2">
+        <v>17</v>
+      </c>
+      <c r="K11" s="2">
+        <v>17</v>
+      </c>
+      <c r="L11" s="2">
+        <v>17</v>
+      </c>
+      <c r="M11" s="2">
+        <v>17</v>
+      </c>
+      <c r="N11" s="2">
+        <v>17</v>
+      </c>
+      <c r="O11" s="2">
+        <v>17</v>
+      </c>
+      <c r="P11" s="1">
+        <v>6</v>
+      </c>
+      <c r="Q11" s="1">
+        <v>5</v>
+      </c>
+      <c r="R11" s="1">
+        <v>6</v>
+      </c>
+      <c r="S11" s="1">
+        <v>9</v>
+      </c>
+      <c r="T11" s="1">
         <v>7</v>
       </c>
-      <c r="L11" s="1">
+      <c r="U11" s="1">
+        <v>6</v>
+      </c>
+      <c r="V11" s="2">
+        <v>17</v>
+      </c>
+      <c r="W11" s="2">
+        <v>17</v>
+      </c>
+      <c r="X11" s="2">
+        <v>17</v>
+      </c>
+      <c r="Y11" s="2">
+        <v>17</v>
+      </c>
+      <c r="Z11" s="2">
+        <v>17</v>
+      </c>
+      <c r="AA11" s="2">
+        <v>17</v>
+      </c>
+      <c r="AB11" s="2">
+        <v>17</v>
+      </c>
+      <c r="AC11" s="2">
+        <v>17</v>
+      </c>
+      <c r="AD11" s="1">
+        <v>5</v>
+      </c>
+      <c r="AE11" s="1">
+        <v>6</v>
+      </c>
+      <c r="AF11" s="2">
+        <v>13</v>
+      </c>
+      <c r="AG11" s="1">
+        <v>6</v>
+      </c>
+      <c r="AH11" s="1">
+        <v>6</v>
+      </c>
+      <c r="AI11" s="1">
+        <v>8</v>
+      </c>
+      <c r="AJ11" s="1">
+        <v>8</v>
+      </c>
+      <c r="AK11" s="1">
+        <v>8</v>
+      </c>
+      <c r="AL11" s="1">
+        <v>6</v>
+      </c>
+      <c r="AM11" s="1">
+        <v>5</v>
+      </c>
+      <c r="AN11" s="1">
+        <v>8</v>
+      </c>
+      <c r="AO11" s="2">
+        <v>10</v>
+      </c>
+      <c r="AP11" s="1">
+        <v>5</v>
+      </c>
+      <c r="AQ11" s="1">
+        <v>9</v>
+      </c>
+      <c r="AR11" s="1">
         <v>7</v>
       </c>
-      <c r="M11" s="2">
-[...63 lines deleted...]
-        <v>16</v>
+      <c r="AS11" s="1">
+        <v>9</v>
       </c>
     </row>
-    <row r="12" spans="1:34">
+    <row r="12" spans="1:45">
       <c r="A12" s="1">
         <v>10</v>
       </c>
       <c r="B12" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C12" s="1">
-        <v>166</v>
-[...4 lines deleted...]
-      <c r="E12" s="1">
+        <v>176</v>
+      </c>
+      <c r="D12" s="2">
+        <v>17</v>
+      </c>
+      <c r="E12" s="2">
+        <v>17</v>
+      </c>
+      <c r="F12" s="2">
+        <v>17</v>
+      </c>
+      <c r="G12" s="2">
+        <v>17</v>
+      </c>
+      <c r="H12" s="2">
+        <v>17</v>
+      </c>
+      <c r="I12" s="2">
+        <v>17</v>
+      </c>
+      <c r="J12" s="1">
+        <v>6</v>
+      </c>
+      <c r="K12" s="1">
+        <v>3</v>
+      </c>
+      <c r="L12" s="1">
+        <v>3</v>
+      </c>
+      <c r="M12" s="1">
+        <v>6</v>
+      </c>
+      <c r="N12" s="1">
         <v>5</v>
       </c>
-      <c r="F12" s="1">
+      <c r="O12" s="1">
+        <v>3</v>
+      </c>
+      <c r="P12" s="2">
+        <v>17</v>
+      </c>
+      <c r="Q12" s="2">
+        <v>17</v>
+      </c>
+      <c r="R12" s="2">
+        <v>17</v>
+      </c>
+      <c r="S12" s="2">
+        <v>17</v>
+      </c>
+      <c r="T12" s="2">
+        <v>17</v>
+      </c>
+      <c r="U12" s="2">
+        <v>17</v>
+      </c>
+      <c r="V12" s="2">
+        <v>17</v>
+      </c>
+      <c r="W12" s="2">
+        <v>17</v>
+      </c>
+      <c r="X12" s="2">
+        <v>17</v>
+      </c>
+      <c r="Y12" s="2">
+        <v>17</v>
+      </c>
+      <c r="Z12" s="2">
+        <v>17</v>
+      </c>
+      <c r="AA12" s="2">
+        <v>17</v>
+      </c>
+      <c r="AB12" s="2">
+        <v>17</v>
+      </c>
+      <c r="AC12" s="2">
+        <v>17</v>
+      </c>
+      <c r="AD12" s="1">
+        <v>17</v>
+      </c>
+      <c r="AE12" s="1">
+        <v>17</v>
+      </c>
+      <c r="AF12" s="1">
+        <v>17</v>
+      </c>
+      <c r="AG12" s="1">
+        <v>5</v>
+      </c>
+      <c r="AH12" s="1">
+        <v>5</v>
+      </c>
+      <c r="AI12" s="1">
+        <v>7</v>
+      </c>
+      <c r="AJ12" s="1">
         <v>6</v>
       </c>
-      <c r="G12" s="2">
-[...59 lines deleted...]
-      <c r="AA12" s="1">
+      <c r="AK12" s="1">
         <v>3</v>
       </c>
-      <c r="AB12" s="1">
-[...18 lines deleted...]
-        <v>16</v>
+      <c r="AL12" s="1">
+        <v>17</v>
+      </c>
+      <c r="AM12" s="1">
+        <v>17</v>
+      </c>
+      <c r="AN12" s="1">
+        <v>17</v>
+      </c>
+      <c r="AO12" s="1">
+        <v>4</v>
+      </c>
+      <c r="AP12" s="1">
+        <v>4</v>
+      </c>
+      <c r="AQ12" s="1">
+        <v>6</v>
+      </c>
+      <c r="AR12" s="1">
+        <v>5</v>
+      </c>
+      <c r="AS12" s="1">
+        <v>3</v>
       </c>
     </row>
-    <row r="13" spans="1:34">
+    <row r="13" spans="1:45">
       <c r="A13" s="1">
         <v>11</v>
       </c>
       <c r="B13" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="C13" s="1">
-        <v>178</v>
+        <v>216</v>
       </c>
       <c r="D13" s="1">
+        <v>2</v>
+      </c>
+      <c r="E13" s="1">
+        <v>5</v>
+      </c>
+      <c r="F13" s="1">
+        <v>6</v>
+      </c>
+      <c r="G13" s="2">
+        <v>17</v>
+      </c>
+      <c r="H13" s="2">
+        <v>17</v>
+      </c>
+      <c r="I13" s="2">
+        <v>17</v>
+      </c>
+      <c r="J13" s="2">
+        <v>17</v>
+      </c>
+      <c r="K13" s="2">
+        <v>17</v>
+      </c>
+      <c r="L13" s="2">
+        <v>17</v>
+      </c>
+      <c r="M13" s="2">
+        <v>17</v>
+      </c>
+      <c r="N13" s="2">
+        <v>17</v>
+      </c>
+      <c r="O13" s="2">
+        <v>17</v>
+      </c>
+      <c r="P13" s="2">
+        <v>17</v>
+      </c>
+      <c r="Q13" s="2">
+        <v>17</v>
+      </c>
+      <c r="R13" s="2">
+        <v>17</v>
+      </c>
+      <c r="S13" s="2">
+        <v>17</v>
+      </c>
+      <c r="T13" s="2">
+        <v>17</v>
+      </c>
+      <c r="U13" s="2">
+        <v>17</v>
+      </c>
+      <c r="V13" s="2">
+        <v>17</v>
+      </c>
+      <c r="W13" s="2">
+        <v>17</v>
+      </c>
+      <c r="X13" s="2">
+        <v>17</v>
+      </c>
+      <c r="Y13" s="1">
+        <v>1</v>
+      </c>
+      <c r="Z13" s="1">
+        <v>1</v>
+      </c>
+      <c r="AA13" s="1">
         <v>3</v>
       </c>
-      <c r="E13" s="1">
-[...67 lines deleted...]
-      </c>
       <c r="AB13" s="1">
+        <v>2</v>
+      </c>
+      <c r="AC13" s="1">
+        <v>2</v>
+      </c>
+      <c r="AD13" s="2">
+        <v>17</v>
+      </c>
+      <c r="AE13" s="2">
+        <v>17</v>
+      </c>
+      <c r="AF13" s="1">
+        <v>17</v>
+      </c>
+      <c r="AG13" s="1">
+        <v>17</v>
+      </c>
+      <c r="AH13" s="1">
+        <v>17</v>
+      </c>
+      <c r="AI13" s="1">
+        <v>2</v>
+      </c>
+      <c r="AJ13" s="1">
+        <v>1</v>
+      </c>
+      <c r="AK13" s="1">
         <v>4</v>
       </c>
-      <c r="AC13" s="1">
-[...15 lines deleted...]
-        <v>16</v>
+      <c r="AL13" s="1">
+        <v>17</v>
+      </c>
+      <c r="AM13" s="1">
+        <v>17</v>
+      </c>
+      <c r="AN13" s="1">
+        <v>17</v>
+      </c>
+      <c r="AO13" s="1">
+        <v>17</v>
+      </c>
+      <c r="AP13" s="1">
+        <v>17</v>
+      </c>
+      <c r="AQ13" s="1">
+        <v>17</v>
+      </c>
+      <c r="AR13" s="1">
+        <v>17</v>
+      </c>
+      <c r="AS13" s="1">
+        <v>17</v>
       </c>
     </row>
-    <row r="14" spans="1:34">
+    <row r="14" spans="1:45">
       <c r="A14" s="1">
         <v>12</v>
       </c>
       <c r="B14" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="C14" s="1">
-        <v>180</v>
+        <v>251</v>
       </c>
       <c r="D14" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E14" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F14" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G14" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H14" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I14" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J14" s="1">
+        <v>3</v>
+      </c>
+      <c r="K14" s="1">
+        <v>7</v>
+      </c>
+      <c r="L14" s="1">
+        <v>7</v>
+      </c>
+      <c r="M14" s="2">
+        <v>17</v>
+      </c>
+      <c r="N14" s="2">
+        <v>17</v>
+      </c>
+      <c r="O14" s="2">
+        <v>17</v>
+      </c>
+      <c r="P14" s="2">
+        <v>17</v>
+      </c>
+      <c r="Q14" s="2">
+        <v>17</v>
+      </c>
+      <c r="R14" s="2">
+        <v>17</v>
+      </c>
+      <c r="S14" s="1">
+        <v>4</v>
+      </c>
+      <c r="T14" s="1">
+        <v>3</v>
+      </c>
+      <c r="U14" s="1">
+        <v>8</v>
+      </c>
+      <c r="V14" s="2">
+        <v>17</v>
+      </c>
+      <c r="W14" s="2">
+        <v>17</v>
+      </c>
+      <c r="X14" s="2">
+        <v>17</v>
+      </c>
+      <c r="Y14" s="1">
         <v>6</v>
       </c>
-      <c r="K14" s="1">
-[...8 lines deleted...]
-      <c r="N14" s="1">
+      <c r="Z14" s="1">
         <v>5</v>
       </c>
-      <c r="O14" s="1">
-[...34 lines deleted...]
-      </c>
       <c r="AA14" s="1">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="AB14" s="1">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="AC14" s="1">
-        <v>16</v>
-[...14 lines deleted...]
-        <v>5</v>
+        <v>8</v>
+      </c>
+      <c r="AD14" s="2">
+        <v>17</v>
+      </c>
+      <c r="AE14" s="2">
+        <v>17</v>
+      </c>
+      <c r="AF14" s="2">
+        <v>17</v>
+      </c>
+      <c r="AG14" s="2">
+        <v>17</v>
+      </c>
+      <c r="AH14" s="2">
+        <v>17</v>
+      </c>
+      <c r="AI14" s="1">
+        <v>17</v>
+      </c>
+      <c r="AJ14" s="1">
+        <v>17</v>
+      </c>
+      <c r="AK14" s="1">
+        <v>17</v>
+      </c>
+      <c r="AL14" s="1">
+        <v>17</v>
+      </c>
+      <c r="AM14" s="1">
+        <v>17</v>
+      </c>
+      <c r="AN14" s="1">
+        <v>17</v>
+      </c>
+      <c r="AO14" s="1">
+        <v>17</v>
+      </c>
+      <c r="AP14" s="1">
+        <v>17</v>
+      </c>
+      <c r="AQ14" s="1">
+        <v>17</v>
+      </c>
+      <c r="AR14" s="1">
+        <v>17</v>
+      </c>
+      <c r="AS14" s="1">
+        <v>17</v>
       </c>
     </row>
-    <row r="15" spans="1:34">
+    <row r="15" spans="1:45">
       <c r="A15" s="1">
         <v>13</v>
       </c>
       <c r="B15" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C15" s="1">
-        <v>233</v>
-[...1 lines deleted...]
-      <c r="D15" s="1">
+        <v>328</v>
+      </c>
+      <c r="D15" s="2">
+        <v>17</v>
+      </c>
+      <c r="E15" s="2">
+        <v>17</v>
+      </c>
+      <c r="F15" s="2">
+        <v>17</v>
+      </c>
+      <c r="G15" s="2">
+        <v>17</v>
+      </c>
+      <c r="H15" s="2">
+        <v>17</v>
+      </c>
+      <c r="I15" s="2">
+        <v>17</v>
+      </c>
+      <c r="J15" s="2">
+        <v>17</v>
+      </c>
+      <c r="K15" s="2">
+        <v>17</v>
+      </c>
+      <c r="L15" s="2">
+        <v>17</v>
+      </c>
+      <c r="M15" s="2">
+        <v>17</v>
+      </c>
+      <c r="N15" s="2">
+        <v>17</v>
+      </c>
+      <c r="O15" s="2">
+        <v>17</v>
+      </c>
+      <c r="P15" s="2">
+        <v>17</v>
+      </c>
+      <c r="Q15" s="2">
+        <v>17</v>
+      </c>
+      <c r="R15" s="2">
+        <v>17</v>
+      </c>
+      <c r="S15" s="2">
+        <v>17</v>
+      </c>
+      <c r="T15" s="2">
+        <v>17</v>
+      </c>
+      <c r="U15" s="2">
+        <v>17</v>
+      </c>
+      <c r="V15" s="2">
+        <v>17</v>
+      </c>
+      <c r="W15" s="2">
+        <v>17</v>
+      </c>
+      <c r="X15" s="1">
+        <v>17</v>
+      </c>
+      <c r="Y15" s="1">
+        <v>17</v>
+      </c>
+      <c r="Z15" s="1">
+        <v>17</v>
+      </c>
+      <c r="AA15" s="1">
+        <v>17</v>
+      </c>
+      <c r="AB15" s="1">
+        <v>17</v>
+      </c>
+      <c r="AC15" s="1">
+        <v>17</v>
+      </c>
+      <c r="AD15" s="1">
+        <v>17</v>
+      </c>
+      <c r="AE15" s="1">
+        <v>17</v>
+      </c>
+      <c r="AF15" s="1">
+        <v>17</v>
+      </c>
+      <c r="AG15" s="1">
+        <v>17</v>
+      </c>
+      <c r="AH15" s="1">
+        <v>17</v>
+      </c>
+      <c r="AI15" s="1">
         <v>1</v>
       </c>
-      <c r="E15" s="1">
-[...2 lines deleted...]
-      <c r="F15" s="1">
+      <c r="AJ15" s="1">
+        <v>3</v>
+      </c>
+      <c r="AK15" s="1">
         <v>1</v>
       </c>
-      <c r="G15" s="2">
-[...81 lines deleted...]
-        <v>16</v>
+      <c r="AL15" s="1">
+        <v>17</v>
+      </c>
+      <c r="AM15" s="1">
+        <v>17</v>
+      </c>
+      <c r="AN15" s="1">
+        <v>17</v>
+      </c>
+      <c r="AO15" s="1">
+        <v>17</v>
+      </c>
+      <c r="AP15" s="1">
+        <v>17</v>
+      </c>
+      <c r="AQ15" s="1">
+        <v>17</v>
+      </c>
+      <c r="AR15" s="1">
+        <v>17</v>
+      </c>
+      <c r="AS15" s="1">
+        <v>17</v>
       </c>
     </row>
-    <row r="16" spans="1:34">
+    <row r="16" spans="1:45">
       <c r="A16" s="1">
         <v>14</v>
       </c>
       <c r="B16" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="C16" s="1">
-        <v>251</v>
-[...8 lines deleted...]
-        <v>16</v>
+        <v>332</v>
+      </c>
+      <c r="D16" s="1">
+        <v>1</v>
+      </c>
+      <c r="E16" s="1">
+        <v>7</v>
+      </c>
+      <c r="F16" s="1">
+        <v>1</v>
       </c>
       <c r="G16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="L16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="N16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="O16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="P16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Q16" s="2">
-        <v>16</v>
-[...26 lines deleted...]
-        <v>16</v>
+        <v>17</v>
+      </c>
+      <c r="R16" s="2">
+        <v>17</v>
+      </c>
+      <c r="S16" s="2">
+        <v>17</v>
+      </c>
+      <c r="T16" s="2">
+        <v>17</v>
+      </c>
+      <c r="U16" s="2">
+        <v>17</v>
+      </c>
+      <c r="V16" s="2">
+        <v>17</v>
+      </c>
+      <c r="W16" s="2">
+        <v>17</v>
+      </c>
+      <c r="X16" s="2">
+        <v>17</v>
+      </c>
+      <c r="Y16" s="2">
+        <v>17</v>
+      </c>
+      <c r="Z16" s="2">
+        <v>17</v>
       </c>
       <c r="AA16" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AB16" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AC16" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AD16" s="1">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="AE16" s="1">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="AF16" s="1">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="AG16" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AH16" s="1">
-        <v>16</v>
+        <v>17</v>
+      </c>
+      <c r="AI16" s="1">
+        <v>17</v>
+      </c>
+      <c r="AJ16" s="1">
+        <v>17</v>
+      </c>
+      <c r="AK16" s="1">
+        <v>17</v>
+      </c>
+      <c r="AL16" s="1">
+        <v>17</v>
+      </c>
+      <c r="AM16" s="1">
+        <v>17</v>
+      </c>
+      <c r="AN16" s="1">
+        <v>17</v>
+      </c>
+      <c r="AO16" s="1">
+        <v>17</v>
+      </c>
+      <c r="AP16" s="1">
+        <v>17</v>
+      </c>
+      <c r="AQ16" s="1">
+        <v>17</v>
+      </c>
+      <c r="AR16" s="1">
+        <v>17</v>
+      </c>
+      <c r="AS16" s="1">
+        <v>17</v>
       </c>
     </row>
-    <row r="17" spans="1:34">
+    <row r="17" spans="1:45">
       <c r="A17" s="1">
         <v>15</v>
       </c>
       <c r="B17" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="C17" s="1">
-        <v>255</v>
+        <v>355</v>
       </c>
       <c r="D17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="L17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="N17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="O17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="P17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Q17" s="2">
-        <v>16</v>
-[...17 lines deleted...]
-        <v>16</v>
+        <v>17</v>
+      </c>
+      <c r="R17" s="2">
+        <v>17</v>
+      </c>
+      <c r="S17" s="2">
+        <v>17</v>
+      </c>
+      <c r="T17" s="2">
+        <v>17</v>
+      </c>
+      <c r="U17" s="2">
+        <v>17</v>
+      </c>
+      <c r="V17" s="2">
+        <v>17</v>
+      </c>
+      <c r="W17" s="2">
+        <v>17</v>
       </c>
       <c r="X17" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Y17" s="1">
         <v>8</v>
       </c>
       <c r="Z17" s="1">
         <v>7</v>
       </c>
       <c r="AA17" s="1">
+        <v>17</v>
+      </c>
+      <c r="AB17" s="1">
+        <v>17</v>
+      </c>
+      <c r="AC17" s="1">
+        <v>17</v>
+      </c>
+      <c r="AD17" s="1">
+        <v>17</v>
+      </c>
+      <c r="AE17" s="1">
+        <v>17</v>
+      </c>
+      <c r="AF17" s="1">
+        <v>17</v>
+      </c>
+      <c r="AG17" s="1">
+        <v>17</v>
+      </c>
+      <c r="AH17" s="1">
+        <v>17</v>
+      </c>
+      <c r="AI17" s="1">
+        <v>17</v>
+      </c>
+      <c r="AJ17" s="1">
+        <v>17</v>
+      </c>
+      <c r="AK17" s="1">
+        <v>17</v>
+      </c>
+      <c r="AL17" s="1">
+        <v>17</v>
+      </c>
+      <c r="AM17" s="1">
+        <v>17</v>
+      </c>
+      <c r="AN17" s="1">
+        <v>17</v>
+      </c>
+      <c r="AO17" s="1">
+        <v>17</v>
+      </c>
+      <c r="AP17" s="1">
+        <v>17</v>
+      </c>
+      <c r="AQ17" s="1">
+        <v>17</v>
+      </c>
+      <c r="AR17" s="1">
+        <v>17</v>
+      </c>
+      <c r="AS17" s="1">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="18" spans="1:45">
+      <c r="A18" s="1">
         <v>16</v>
       </c>
-      <c r="AB17" s="1">
-[...18 lines deleted...]
-        <v>16</v>
+      <c r="B18" t="s">
+        <v>36</v>
+      </c>
+      <c r="C18" s="1">
+        <v>356</v>
+      </c>
+      <c r="D18" s="2">
+        <v>17</v>
+      </c>
+      <c r="E18" s="2">
+        <v>17</v>
+      </c>
+      <c r="F18" s="2">
+        <v>17</v>
+      </c>
+      <c r="G18" s="2">
+        <v>17</v>
+      </c>
+      <c r="H18" s="2">
+        <v>17</v>
+      </c>
+      <c r="I18" s="2">
+        <v>17</v>
+      </c>
+      <c r="J18" s="2">
+        <v>17</v>
+      </c>
+      <c r="K18" s="2">
+        <v>17</v>
+      </c>
+      <c r="L18" s="2">
+        <v>17</v>
+      </c>
+      <c r="M18" s="2">
+        <v>17</v>
+      </c>
+      <c r="N18" s="2">
+        <v>17</v>
+      </c>
+      <c r="O18" s="2">
+        <v>17</v>
+      </c>
+      <c r="P18" s="2">
+        <v>17</v>
+      </c>
+      <c r="Q18" s="2">
+        <v>17</v>
+      </c>
+      <c r="R18" s="2">
+        <v>17</v>
+      </c>
+      <c r="S18" s="2">
+        <v>17</v>
+      </c>
+      <c r="T18" s="2">
+        <v>17</v>
+      </c>
+      <c r="U18" s="2">
+        <v>17</v>
+      </c>
+      <c r="V18" s="2">
+        <v>17</v>
+      </c>
+      <c r="W18" s="2">
+        <v>17</v>
+      </c>
+      <c r="X18" s="1">
+        <v>17</v>
+      </c>
+      <c r="Y18" s="1">
+        <v>17</v>
+      </c>
+      <c r="Z18" s="1">
+        <v>17</v>
+      </c>
+      <c r="AA18" s="1">
+        <v>17</v>
+      </c>
+      <c r="AB18" s="1">
+        <v>17</v>
+      </c>
+      <c r="AC18" s="1">
+        <v>17</v>
+      </c>
+      <c r="AD18" s="1">
+        <v>7</v>
+      </c>
+      <c r="AE18" s="1">
+        <v>13</v>
+      </c>
+      <c r="AF18" s="1">
+        <v>13</v>
+      </c>
+      <c r="AG18" s="1">
+        <v>17</v>
+      </c>
+      <c r="AH18" s="1">
+        <v>17</v>
+      </c>
+      <c r="AI18" s="1">
+        <v>17</v>
+      </c>
+      <c r="AJ18" s="1">
+        <v>17</v>
+      </c>
+      <c r="AK18" s="1">
+        <v>17</v>
+      </c>
+      <c r="AL18" s="1">
+        <v>17</v>
+      </c>
+      <c r="AM18" s="1">
+        <v>17</v>
+      </c>
+      <c r="AN18" s="1">
+        <v>17</v>
+      </c>
+      <c r="AO18" s="1">
+        <v>17</v>
+      </c>
+      <c r="AP18" s="1">
+        <v>17</v>
+      </c>
+      <c r="AQ18" s="1">
+        <v>17</v>
+      </c>
+      <c r="AR18" s="1">
+        <v>17</v>
+      </c>
+      <c r="AS18" s="1">
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CR17"/>
+  <dimension ref="A1:DY18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="2" topLeftCell="D3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="D3" sqref="D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="7.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="8.141" bestFit="true" customWidth="true" style="0"/>
@@ -3819,4029 +5118,5698 @@
     <col min="72" max="72" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="85" max="85" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="86" max="86" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="87" max="87" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="88" max="88" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="89" max="89" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="90" max="90" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="91" max="91" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="92" max="92" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="93" max="93" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="94" max="94" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="95" max="95" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="96" max="96" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="97" max="97" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="98" max="98" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="99" max="99" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="100" max="100" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="101" max="101" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="102" max="102" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="103" max="103" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="104" max="104" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="105" max="105" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="106" max="106" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="107" max="107" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="108" max="108" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="109" max="109" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="110" max="110" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="111" max="111" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="112" max="112" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="113" max="113" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="114" max="114" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="115" max="115" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="116" max="116" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="117" max="117" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="118" max="118" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="119" max="119" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="120" max="120" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="121" max="121" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="122" max="122" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="123" max="123" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="124" max="124" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="125" max="125" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="126" max="126" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="127" max="127" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="128" max="128" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="129" max="129" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:96" customHeight="1" ht="42">
+    <row r="1" spans="1:129" customHeight="1" ht="42">
       <c r="A1" s="5" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="Q1" s="3"/>
       <c r="R1" s="3"/>
       <c r="S1" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="T1" s="3"/>
       <c r="U1" s="3"/>
       <c r="V1" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="W1" s="3"/>
       <c r="X1" s="3"/>
       <c r="Y1" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="Z1" s="3"/>
       <c r="AA1" s="3"/>
       <c r="AB1" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="AC1" s="3"/>
       <c r="AD1" s="3"/>
       <c r="AE1" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="AF1" s="3"/>
       <c r="AG1" s="3"/>
       <c r="AH1" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="AI1" s="3"/>
       <c r="AJ1" s="3"/>
       <c r="AK1" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="AL1" s="3"/>
       <c r="AM1" s="3"/>
       <c r="AN1" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="AO1" s="3"/>
       <c r="AP1" s="3"/>
       <c r="AQ1" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="AR1" s="3"/>
       <c r="AS1" s="3"/>
       <c r="AT1" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="AU1" s="3"/>
       <c r="AV1" s="3"/>
       <c r="AW1" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="AX1" s="3"/>
       <c r="AY1" s="3"/>
       <c r="AZ1" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="BA1" s="3"/>
       <c r="BB1" s="3"/>
       <c r="BC1" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="BD1" s="3"/>
       <c r="BE1" s="3"/>
       <c r="BF1" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="BG1" s="3"/>
       <c r="BH1" s="3"/>
       <c r="BI1" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="BJ1" s="3"/>
       <c r="BK1" s="3"/>
       <c r="BL1" s="4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="BM1" s="3"/>
       <c r="BN1" s="3"/>
       <c r="BO1" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="BP1" s="3"/>
       <c r="BQ1" s="3"/>
       <c r="BR1" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="BS1" s="3"/>
       <c r="BT1" s="3"/>
       <c r="BU1" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="BV1" s="3"/>
       <c r="BW1" s="3"/>
       <c r="BX1" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="BY1" s="3"/>
       <c r="BZ1" s="3"/>
       <c r="CA1" s="4" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="CB1" s="3"/>
       <c r="CC1" s="3"/>
       <c r="CD1" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="CE1" s="3"/>
       <c r="CF1" s="3"/>
       <c r="CG1" s="4" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="CH1" s="3"/>
       <c r="CI1" s="3"/>
       <c r="CJ1" s="4" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="CK1" s="3"/>
       <c r="CL1" s="3"/>
       <c r="CM1" s="4" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="CN1" s="3"/>
       <c r="CO1" s="3"/>
       <c r="CP1" s="4" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="CQ1" s="3"/>
       <c r="CR1" s="3"/>
+      <c r="CS1" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="CT1" s="3"/>
+      <c r="CU1" s="3"/>
+      <c r="CV1" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="CW1" s="3"/>
+      <c r="CX1" s="3"/>
+      <c r="CY1" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="CZ1" s="3"/>
+      <c r="DA1" s="3"/>
+      <c r="DB1" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="DC1" s="3"/>
+      <c r="DD1" s="3"/>
+      <c r="DE1" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="DF1" s="3"/>
+      <c r="DG1" s="3"/>
+      <c r="DH1" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="DI1" s="3"/>
+      <c r="DJ1" s="3"/>
+      <c r="DK1" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="DL1" s="3"/>
+      <c r="DM1" s="3"/>
+      <c r="DN1" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="DO1" s="3"/>
+      <c r="DP1" s="3"/>
+      <c r="DQ1" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="DR1" s="3"/>
+      <c r="DS1" s="3"/>
+      <c r="DT1" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="DU1" s="3"/>
+      <c r="DV1" s="3"/>
+      <c r="DW1" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="DX1" s="3"/>
+      <c r="DY1" s="3"/>
     </row>
-    <row r="2" spans="1:96">
+    <row r="2" spans="1:129">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="H2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="I2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="J2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="K2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="L2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="M2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="N2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="O2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="P2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="Q2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="R2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="S2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="T2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="U2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="V2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="W2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="X2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="Y2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="Z2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="AA2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="AB2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AC2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="AD2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="AE2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AF2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="AG2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="AH2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AI2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="AJ2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="AK2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AL2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="AM2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="AN2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AO2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="AP2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="AQ2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AR2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="AS2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="AT2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AU2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="AV2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="AW2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AX2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="AY2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="AZ2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BA2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="BB2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="BC2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BD2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="BE2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="BF2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BG2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="BH2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="BI2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BJ2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="BK2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="BL2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BM2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="BN2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="BO2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BP2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="BQ2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="BR2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BS2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="BT2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="BU2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BV2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="BW2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="BX2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BY2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="BZ2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="CA2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="CB2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="CC2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="CD2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="CE2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="CF2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="CG2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="CH2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="CI2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="CJ2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="CK2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="CL2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="CM2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="CN2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="CO2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="CP2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="CQ2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="CR2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
+      </c>
+      <c r="CS2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="CT2" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="CU2" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="CV2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="CW2" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="CX2" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="CY2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="CZ2" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="DA2" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="DB2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="DC2" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="DD2" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="DE2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="DF2" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="DG2" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="DH2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="DI2" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="DJ2" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="DK2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="DL2" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="DM2" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="DN2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="DO2" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="DP2" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="DQ2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="DR2" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="DS2" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="DT2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="DU2" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="DV2" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="DW2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="DX2" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="DY2" s="3" t="s">
+        <v>40</v>
       </c>
     </row>
-    <row r="3" spans="1:96">
+    <row r="3" spans="1:129">
       <c r="A3" s="1">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="1">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="D3" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E3" s="1"/>
       <c r="F3" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="G3" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H3" s="1"/>
       <c r="I3" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="J3" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K3" s="1"/>
       <c r="L3" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="M3" s="2">
         <v>3</v>
       </c>
       <c r="N3" s="1" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="O3" s="1"/>
       <c r="P3" s="2">
         <v>3</v>
       </c>
       <c r="Q3" s="1" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="R3" s="1"/>
       <c r="S3" s="1">
         <v>1</v>
       </c>
       <c r="T3" s="1" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="U3" s="1"/>
       <c r="V3" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="W3" s="1"/>
       <c r="X3" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="Y3" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AB3" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AC3" s="1"/>
       <c r="AD3" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AE3" s="2">
         <v>3</v>
       </c>
       <c r="AF3" s="1" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="AG3" s="1"/>
       <c r="AH3" s="1">
         <v>2</v>
       </c>
       <c r="AI3" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="AJ3" s="1"/>
       <c r="AK3" s="1">
         <v>1</v>
       </c>
       <c r="AL3" s="1" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="AM3" s="1"/>
       <c r="AN3" s="1">
         <v>2</v>
       </c>
       <c r="AO3" s="1" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="AP3" s="1"/>
       <c r="AQ3" s="1">
         <v>2</v>
       </c>
       <c r="AR3" s="1" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="AS3" s="1"/>
       <c r="AT3" s="1">
         <v>2</v>
       </c>
       <c r="AU3" s="1" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="AV3" s="1"/>
       <c r="AW3" s="1">
         <v>1</v>
       </c>
       <c r="AX3" s="1" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="AY3" s="1"/>
       <c r="AZ3" s="1">
         <v>2</v>
       </c>
       <c r="BA3" s="1" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="BB3" s="1"/>
       <c r="BC3" s="2">
         <v>3</v>
       </c>
       <c r="BD3" s="1" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="BE3" s="1"/>
       <c r="BF3" s="2">
         <v>7</v>
       </c>
       <c r="BG3" s="1"/>
       <c r="BH3" s="1" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="BI3" s="1">
         <v>1</v>
       </c>
       <c r="BJ3" s="1" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="BK3" s="1"/>
       <c r="BL3" s="1">
         <v>2</v>
       </c>
       <c r="BM3" s="1" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="BN3" s="1"/>
       <c r="BO3" s="2">
         <v>4</v>
       </c>
       <c r="BP3" s="1" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="BQ3" s="1"/>
-      <c r="BR3" s="1">
+      <c r="BR3" s="2">
         <v>3</v>
       </c>
       <c r="BS3" s="1" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="BT3" s="1"/>
       <c r="BU3" s="1">
         <v>1</v>
       </c>
       <c r="BV3" s="1" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="BW3" s="1"/>
       <c r="BX3" s="1">
         <v>1</v>
       </c>
       <c r="BY3" s="1" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="BZ3" s="1"/>
       <c r="CA3" s="1">
         <v>1</v>
       </c>
       <c r="CB3" s="1" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="CC3" s="1"/>
       <c r="CD3" s="1">
         <v>1</v>
       </c>
       <c r="CE3" s="1" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="CF3" s="1"/>
-      <c r="CG3" s="1">
+      <c r="CG3" s="2">
         <v>3</v>
       </c>
       <c r="CH3" s="1" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="CI3" s="1"/>
       <c r="CJ3" s="1">
         <v>2</v>
       </c>
       <c r="CK3" s="1" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="CL3" s="1"/>
       <c r="CM3" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CN3" s="1"/>
       <c r="CO3" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CP3" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CQ3" s="1"/>
       <c r="CR3" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
+      </c>
+      <c r="CS3" s="2">
+        <v>3</v>
+      </c>
+      <c r="CT3" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="CU3" s="1"/>
+      <c r="CV3" s="1">
+        <v>2</v>
+      </c>
+      <c r="CW3" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="CX3" s="1"/>
+      <c r="CY3" s="1">
+        <v>2</v>
+      </c>
+      <c r="CZ3" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="DA3" s="1"/>
+      <c r="DB3" s="1">
+        <v>2</v>
+      </c>
+      <c r="DC3" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="DD3" s="1"/>
+      <c r="DE3" s="1">
+        <v>2</v>
+      </c>
+      <c r="DF3" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="DG3" s="1"/>
+      <c r="DH3" s="1">
+        <v>2</v>
+      </c>
+      <c r="DI3" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="DJ3" s="1"/>
+      <c r="DK3" s="1">
+        <v>2</v>
+      </c>
+      <c r="DL3" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="DM3" s="1"/>
+      <c r="DN3" s="1">
+        <v>2</v>
+      </c>
+      <c r="DO3" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="DP3" s="1"/>
+      <c r="DQ3" s="2">
+        <v>4</v>
+      </c>
+      <c r="DR3" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="DS3" s="1"/>
+      <c r="DT3" s="2">
+        <v>17</v>
+      </c>
+      <c r="DU3" s="1"/>
+      <c r="DV3" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DW3" s="2">
+        <v>17</v>
+      </c>
+      <c r="DX3" s="1"/>
+      <c r="DY3" s="1" t="s">
+        <v>41</v>
       </c>
     </row>
-    <row r="4" spans="1:96">
+    <row r="4" spans="1:129">
       <c r="A4" s="1">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C4" s="1">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="D4" s="2">
         <v>6</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>90</v>
+        <v>115</v>
       </c>
       <c r="F4" s="1"/>
       <c r="G4" s="1">
         <v>1</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>91</v>
+        <v>116</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1">
         <v>3</v>
       </c>
       <c r="K4" s="1" t="s">
-        <v>92</v>
+        <v>117</v>
       </c>
       <c r="L4" s="1"/>
       <c r="M4" s="1">
         <v>1</v>
       </c>
       <c r="N4" s="1" t="s">
-        <v>93</v>
+        <v>118</v>
       </c>
       <c r="O4" s="1"/>
       <c r="P4" s="1">
         <v>2</v>
       </c>
       <c r="Q4" s="1" t="s">
-        <v>94</v>
+        <v>119</v>
       </c>
       <c r="R4" s="1"/>
       <c r="S4" s="2">
         <v>4</v>
       </c>
       <c r="T4" s="1" t="s">
-        <v>95</v>
+        <v>120</v>
       </c>
       <c r="U4" s="1"/>
       <c r="V4" s="2">
         <v>4</v>
       </c>
       <c r="W4" s="1" t="s">
-        <v>96</v>
+        <v>121</v>
       </c>
       <c r="X4" s="1"/>
       <c r="Y4" s="2">
         <v>4</v>
       </c>
       <c r="Z4" s="1" t="s">
-        <v>97</v>
+        <v>122</v>
       </c>
       <c r="AA4" s="1"/>
       <c r="AB4" s="1">
         <v>2</v>
       </c>
       <c r="AC4" s="1" t="s">
-        <v>98</v>
+        <v>123</v>
       </c>
       <c r="AD4" s="1"/>
       <c r="AE4" s="1">
         <v>1</v>
       </c>
       <c r="AF4" s="1" t="s">
-        <v>99</v>
+        <v>124</v>
       </c>
       <c r="AG4" s="1"/>
       <c r="AH4" s="2">
         <v>4</v>
       </c>
       <c r="AI4" s="1" t="s">
-        <v>100</v>
+        <v>125</v>
       </c>
       <c r="AJ4" s="1"/>
       <c r="AK4" s="1">
         <v>4</v>
       </c>
       <c r="AL4" s="1" t="s">
-        <v>101</v>
+        <v>126</v>
       </c>
       <c r="AM4" s="1"/>
       <c r="AN4" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AO4" s="1"/>
       <c r="AP4" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AQ4" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AR4" s="1"/>
       <c r="AS4" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AT4" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AU4" s="1"/>
       <c r="AV4" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AW4" s="1">
         <v>2</v>
       </c>
       <c r="AX4" s="1" t="s">
-        <v>102</v>
+        <v>127</v>
       </c>
       <c r="AY4" s="1"/>
       <c r="AZ4" s="1">
         <v>1</v>
       </c>
       <c r="BA4" s="1" t="s">
-        <v>103</v>
+        <v>128</v>
       </c>
       <c r="BB4" s="1"/>
       <c r="BC4" s="1">
         <v>2</v>
       </c>
       <c r="BD4" s="1" t="s">
-        <v>104</v>
+        <v>129</v>
       </c>
       <c r="BE4" s="1"/>
       <c r="BF4" s="1">
         <v>2</v>
       </c>
       <c r="BG4" s="1" t="s">
-        <v>105</v>
+        <v>130</v>
       </c>
       <c r="BH4" s="1"/>
       <c r="BI4" s="1">
         <v>2</v>
       </c>
       <c r="BJ4" s="1" t="s">
-        <v>106</v>
+        <v>131</v>
       </c>
       <c r="BK4" s="1"/>
       <c r="BL4" s="1">
         <v>1</v>
       </c>
       <c r="BM4" s="1" t="s">
-        <v>107</v>
+        <v>132</v>
       </c>
       <c r="BN4" s="1"/>
       <c r="BO4" s="2">
         <v>5</v>
       </c>
       <c r="BP4" s="1" t="s">
-        <v>108</v>
+        <v>133</v>
       </c>
       <c r="BQ4" s="1"/>
       <c r="BR4" s="1">
         <v>4</v>
       </c>
       <c r="BS4" s="1" t="s">
-        <v>109</v>
+        <v>134</v>
       </c>
       <c r="BT4" s="1"/>
       <c r="BU4" s="1">
         <v>4</v>
       </c>
       <c r="BV4" s="1" t="s">
-        <v>110</v>
+        <v>135</v>
       </c>
       <c r="BW4" s="1"/>
       <c r="BX4" s="1">
         <v>3</v>
       </c>
       <c r="BY4" s="1" t="s">
-        <v>111</v>
+        <v>136</v>
       </c>
       <c r="BZ4" s="1"/>
       <c r="CA4" s="1">
         <v>3</v>
       </c>
       <c r="CB4" s="1" t="s">
-        <v>112</v>
+        <v>137</v>
       </c>
       <c r="CC4" s="1"/>
       <c r="CD4" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CE4" s="1"/>
       <c r="CF4" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CG4" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CH4" s="1"/>
       <c r="CI4" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CJ4" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CK4" s="1"/>
       <c r="CL4" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CM4" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CN4" s="1"/>
       <c r="CO4" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CP4" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CQ4" s="1"/>
       <c r="CR4" s="1" t="s">
-        <v>36</v>
-      </c>
+        <v>41</v>
+      </c>
+      <c r="CS4" s="2">
+        <v>17</v>
+      </c>
+      <c r="CT4" s="1"/>
+      <c r="CU4" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CV4" s="2">
+        <v>17</v>
+      </c>
+      <c r="CW4" s="1"/>
+      <c r="CX4" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CY4" s="2">
+        <v>17</v>
+      </c>
+      <c r="CZ4" s="1"/>
+      <c r="DA4" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DB4" s="2">
+        <v>17</v>
+      </c>
+      <c r="DC4" s="1"/>
+      <c r="DD4" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DE4" s="2">
+        <v>17</v>
+      </c>
+      <c r="DF4" s="1"/>
+      <c r="DG4" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DH4" s="2">
+        <v>17</v>
+      </c>
+      <c r="DI4" s="1"/>
+      <c r="DJ4" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DK4" s="1">
+        <v>4</v>
+      </c>
+      <c r="DL4" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="DM4" s="1"/>
+      <c r="DN4" s="1">
+        <v>1</v>
+      </c>
+      <c r="DO4" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="DP4" s="1"/>
+      <c r="DQ4" s="1">
+        <v>1</v>
+      </c>
+      <c r="DR4" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="DS4" s="1"/>
+      <c r="DT4" s="1">
+        <v>2</v>
+      </c>
+      <c r="DU4" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="DV4" s="1"/>
+      <c r="DW4" s="1">
+        <v>1</v>
+      </c>
+      <c r="DX4" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="DY4" s="1"/>
     </row>
-    <row r="5" spans="1:96">
+    <row r="5" spans="1:129">
       <c r="A5" s="1">
         <v>3</v>
       </c>
       <c r="B5" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="C5" s="1">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="D5" s="2">
         <v>7</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>113</v>
+        <v>143</v>
       </c>
       <c r="F5" s="1"/>
       <c r="G5" s="1">
         <v>3</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>114</v>
+        <v>144</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1">
         <v>2</v>
       </c>
       <c r="K5" s="1" t="s">
-        <v>115</v>
+        <v>145</v>
       </c>
       <c r="L5" s="1"/>
       <c r="M5" s="2">
         <v>6</v>
       </c>
       <c r="N5" s="1" t="s">
-        <v>116</v>
+        <v>146</v>
       </c>
       <c r="O5" s="1"/>
-      <c r="P5" s="1">
+      <c r="P5" s="2">
         <v>4</v>
       </c>
       <c r="Q5" s="1" t="s">
-        <v>117</v>
+        <v>147</v>
       </c>
       <c r="R5" s="1"/>
       <c r="S5" s="1">
         <v>2</v>
       </c>
       <c r="T5" s="1" t="s">
-        <v>118</v>
+        <v>148</v>
       </c>
       <c r="U5" s="1"/>
       <c r="V5" s="2">
         <v>7</v>
       </c>
       <c r="W5" s="1" t="s">
-        <v>119</v>
+        <v>149</v>
       </c>
       <c r="X5" s="1"/>
       <c r="Y5" s="2">
         <v>5</v>
       </c>
       <c r="Z5" s="1" t="s">
-        <v>120</v>
+        <v>150</v>
       </c>
       <c r="AA5" s="1"/>
-      <c r="AB5" s="1">
+      <c r="AB5" s="2">
         <v>4</v>
       </c>
       <c r="AC5" s="1" t="s">
-        <v>121</v>
+        <v>151</v>
       </c>
       <c r="AD5" s="1"/>
       <c r="AE5" s="1">
         <v>2</v>
       </c>
       <c r="AF5" s="1" t="s">
-        <v>94</v>
+        <v>119</v>
       </c>
       <c r="AG5" s="1"/>
       <c r="AH5" s="1">
         <v>1</v>
       </c>
       <c r="AI5" s="1" t="s">
-        <v>122</v>
+        <v>152</v>
       </c>
       <c r="AJ5" s="1"/>
       <c r="AK5" s="1">
         <v>2</v>
       </c>
       <c r="AL5" s="1" t="s">
-        <v>123</v>
+        <v>153</v>
       </c>
       <c r="AM5" s="1"/>
       <c r="AN5" s="1">
         <v>3</v>
       </c>
       <c r="AO5" s="1" t="s">
-        <v>124</v>
+        <v>154</v>
       </c>
       <c r="AP5" s="1"/>
       <c r="AQ5" s="1">
         <v>1</v>
       </c>
       <c r="AR5" s="1" t="s">
-        <v>125</v>
+        <v>155</v>
       </c>
       <c r="AS5" s="1"/>
-      <c r="AT5" s="1">
+      <c r="AT5" s="2">
         <v>4</v>
       </c>
       <c r="AU5" s="1" t="s">
-        <v>126</v>
+        <v>156</v>
       </c>
       <c r="AV5" s="1"/>
       <c r="AW5" s="2">
         <v>7</v>
       </c>
       <c r="AX5" s="1" t="s">
-        <v>127</v>
+        <v>157</v>
       </c>
       <c r="AY5" s="1"/>
       <c r="AZ5" s="2">
         <v>9</v>
       </c>
       <c r="BA5" s="1"/>
       <c r="BB5" s="1" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="BC5" s="1">
         <v>1</v>
       </c>
       <c r="BD5" s="1" t="s">
-        <v>128</v>
+        <v>158</v>
       </c>
       <c r="BE5" s="1"/>
       <c r="BF5" s="1">
         <v>3</v>
       </c>
       <c r="BG5" s="1" t="s">
-        <v>129</v>
+        <v>159</v>
       </c>
       <c r="BH5" s="1"/>
       <c r="BI5" s="1">
         <v>4</v>
       </c>
       <c r="BJ5" s="1" t="s">
-        <v>130</v>
+        <v>160</v>
       </c>
       <c r="BK5" s="1"/>
       <c r="BL5" s="2">
         <v>5</v>
       </c>
       <c r="BM5" s="1" t="s">
-        <v>131</v>
+        <v>161</v>
       </c>
       <c r="BN5" s="1"/>
       <c r="BO5" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BP5" s="1"/>
       <c r="BQ5" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="BR5" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BS5" s="1"/>
       <c r="BT5" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="BU5" s="1">
         <v>2</v>
       </c>
       <c r="BV5" s="1" t="s">
-        <v>132</v>
+        <v>162</v>
       </c>
       <c r="BW5" s="1"/>
       <c r="BX5" s="2">
         <v>5</v>
       </c>
       <c r="BY5" s="1" t="s">
-        <v>133</v>
+        <v>163</v>
       </c>
       <c r="BZ5" s="1"/>
       <c r="CA5" s="2">
         <v>6</v>
       </c>
       <c r="CB5" s="1" t="s">
-        <v>134</v>
+        <v>164</v>
       </c>
       <c r="CC5" s="1"/>
       <c r="CD5" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CE5" s="1"/>
       <c r="CF5" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CG5" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CH5" s="1"/>
       <c r="CI5" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CJ5" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CK5" s="1"/>
       <c r="CL5" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CM5" s="1">
         <v>2</v>
       </c>
       <c r="CN5" s="1" t="s">
-        <v>135</v>
+        <v>165</v>
       </c>
       <c r="CO5" s="1"/>
       <c r="CP5" s="1">
         <v>2</v>
       </c>
       <c r="CQ5" s="1" t="s">
-        <v>136</v>
+        <v>166</v>
       </c>
       <c r="CR5" s="1"/>
+      <c r="CS5" s="1">
+        <v>4</v>
+      </c>
+      <c r="CT5" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CU5" s="1"/>
+      <c r="CV5" s="1">
+        <v>4</v>
+      </c>
+      <c r="CW5" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CX5" s="1"/>
+      <c r="CY5" s="2">
+        <v>5</v>
+      </c>
+      <c r="CZ5" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DA5" s="1"/>
+      <c r="DB5" s="1">
+        <v>3</v>
+      </c>
+      <c r="DC5" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DD5" s="1"/>
+      <c r="DE5" s="1">
+        <v>3</v>
+      </c>
+      <c r="DF5" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DG5" s="1"/>
+      <c r="DH5" s="2">
+        <v>6</v>
+      </c>
+      <c r="DI5" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DJ5" s="1"/>
+      <c r="DK5" s="1">
+        <v>3</v>
+      </c>
+      <c r="DL5" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DM5" s="1"/>
+      <c r="DN5" s="2">
+        <v>8</v>
+      </c>
+      <c r="DO5" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DP5" s="1"/>
+      <c r="DQ5" s="1">
+        <v>3</v>
+      </c>
+      <c r="DR5" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DS5" s="1"/>
+      <c r="DT5" s="1">
+        <v>4</v>
+      </c>
+      <c r="DU5" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DV5" s="1"/>
+      <c r="DW5" s="1">
+        <v>4</v>
+      </c>
+      <c r="DX5" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DY5" s="1"/>
     </row>
-    <row r="6" spans="1:96">
+    <row r="6" spans="1:129">
       <c r="A6" s="1">
         <v>4</v>
       </c>
       <c r="B6" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C6" s="1">
-        <v>54</v>
+        <v>77</v>
       </c>
       <c r="D6" s="1">
         <v>4</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>137</v>
+        <v>178</v>
       </c>
       <c r="F6" s="1"/>
       <c r="G6" s="1">
         <v>4</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>138</v>
+        <v>179</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1">
         <v>4</v>
       </c>
       <c r="K6" s="1" t="s">
-        <v>139</v>
+        <v>180</v>
       </c>
       <c r="L6" s="1"/>
       <c r="M6" s="2">
         <v>5</v>
       </c>
       <c r="N6" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="O6" s="1"/>
       <c r="P6" s="2">
         <v>7</v>
       </c>
       <c r="Q6" s="1" t="s">
-        <v>141</v>
+        <v>181</v>
       </c>
       <c r="R6" s="1"/>
       <c r="S6" s="2">
         <v>6</v>
       </c>
       <c r="T6" s="1" t="s">
-        <v>142</v>
+        <v>182</v>
       </c>
       <c r="U6" s="1"/>
       <c r="V6" s="2">
         <v>5</v>
       </c>
       <c r="W6" s="1" t="s">
-        <v>143</v>
+        <v>183</v>
       </c>
       <c r="X6" s="1"/>
       <c r="Y6" s="2">
         <v>6</v>
       </c>
       <c r="Z6" s="1" t="s">
-        <v>144</v>
+        <v>184</v>
       </c>
       <c r="AA6" s="1"/>
       <c r="AB6" s="2">
         <v>6</v>
       </c>
       <c r="AC6" s="1" t="s">
-        <v>145</v>
+        <v>185</v>
       </c>
       <c r="AD6" s="1"/>
       <c r="AE6" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AF6" s="1"/>
       <c r="AG6" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AH6" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AI6" s="1"/>
       <c r="AJ6" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AK6" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AL6" s="1"/>
       <c r="AM6" s="1" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="AN6" s="2">
+        <v>41</v>
+      </c>
+      <c r="AN6" s="1">
         <v>5</v>
       </c>
       <c r="AO6" s="1" t="s">
-        <v>146</v>
+        <v>186</v>
       </c>
       <c r="AP6" s="1"/>
       <c r="AQ6" s="1">
         <v>4</v>
       </c>
       <c r="AR6" s="1" t="s">
-        <v>129</v>
+        <v>159</v>
       </c>
       <c r="AS6" s="1"/>
       <c r="AT6" s="1">
         <v>5</v>
       </c>
       <c r="AU6" s="1" t="s">
-        <v>147</v>
+        <v>187</v>
       </c>
       <c r="AV6" s="1"/>
       <c r="AW6" s="2">
         <v>6</v>
       </c>
       <c r="AX6" s="1" t="s">
-        <v>148</v>
+        <v>188</v>
       </c>
       <c r="AY6" s="1"/>
       <c r="AZ6" s="1">
         <v>5</v>
       </c>
       <c r="BA6" s="1" t="s">
-        <v>149</v>
+        <v>189</v>
       </c>
       <c r="BB6" s="1"/>
       <c r="BC6" s="1">
         <v>5</v>
       </c>
       <c r="BD6" s="1" t="s">
-        <v>150</v>
+        <v>190</v>
       </c>
       <c r="BE6" s="1"/>
       <c r="BF6" s="1">
         <v>1</v>
       </c>
       <c r="BG6" s="1" t="s">
-        <v>151</v>
+        <v>191</v>
       </c>
       <c r="BH6" s="1"/>
       <c r="BI6" s="1">
         <v>3</v>
       </c>
       <c r="BJ6" s="1" t="s">
-        <v>152</v>
+        <v>192</v>
       </c>
       <c r="BK6" s="1"/>
       <c r="BL6" s="1">
         <v>3</v>
       </c>
       <c r="BM6" s="1" t="s">
-        <v>153</v>
+        <v>193</v>
       </c>
       <c r="BN6" s="1"/>
       <c r="BO6" s="1">
         <v>2</v>
       </c>
       <c r="BP6" s="1" t="s">
-        <v>154</v>
+        <v>194</v>
       </c>
       <c r="BQ6" s="1"/>
       <c r="BR6" s="1">
         <v>2</v>
       </c>
       <c r="BS6" s="1" t="s">
-        <v>155</v>
+        <v>195</v>
       </c>
       <c r="BT6" s="1"/>
       <c r="BU6" s="2">
         <v>8</v>
       </c>
       <c r="BV6" s="1" t="s">
-        <v>156</v>
+        <v>196</v>
       </c>
       <c r="BW6" s="1"/>
       <c r="BX6" s="2">
         <v>7</v>
       </c>
       <c r="BY6" s="1" t="s">
-        <v>157</v>
+        <v>197</v>
       </c>
       <c r="BZ6" s="1"/>
       <c r="CA6" s="2">
         <v>7</v>
       </c>
       <c r="CB6" s="1" t="s">
-        <v>158</v>
+        <v>198</v>
       </c>
       <c r="CC6" s="1"/>
       <c r="CD6" s="1">
         <v>2</v>
       </c>
       <c r="CE6" s="1" t="s">
-        <v>159</v>
+        <v>199</v>
       </c>
       <c r="CF6" s="1"/>
       <c r="CG6" s="1">
         <v>1</v>
       </c>
       <c r="CH6" s="1" t="s">
-        <v>160</v>
+        <v>200</v>
       </c>
       <c r="CI6" s="1"/>
       <c r="CJ6" s="1">
         <v>1</v>
       </c>
       <c r="CK6" s="1" t="s">
-        <v>161</v>
+        <v>201</v>
       </c>
       <c r="CL6" s="1"/>
       <c r="CM6" s="1">
         <v>4</v>
       </c>
       <c r="CN6" s="1" t="s">
-        <v>162</v>
+        <v>202</v>
       </c>
       <c r="CO6" s="1"/>
       <c r="CP6" s="1">
         <v>4</v>
       </c>
       <c r="CQ6" s="1" t="s">
-        <v>163</v>
+        <v>203</v>
       </c>
       <c r="CR6" s="1"/>
+      <c r="CS6" s="1">
+        <v>5</v>
+      </c>
+      <c r="CT6" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="CU6" s="1"/>
+      <c r="CV6" s="1">
+        <v>5</v>
+      </c>
+      <c r="CW6" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="CX6" s="1"/>
+      <c r="CY6" s="2">
+        <v>6</v>
+      </c>
+      <c r="CZ6" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="DA6" s="1"/>
+      <c r="DB6" s="1">
+        <v>5</v>
+      </c>
+      <c r="DC6" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="DD6" s="1"/>
+      <c r="DE6" s="2">
+        <v>6</v>
+      </c>
+      <c r="DF6" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="DG6" s="1"/>
+      <c r="DH6" s="2">
+        <v>7</v>
+      </c>
+      <c r="DI6" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="DJ6" s="1"/>
+      <c r="DK6" s="2">
+        <v>7</v>
+      </c>
+      <c r="DL6" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="DM6" s="1"/>
+      <c r="DN6" s="2">
+        <v>7</v>
+      </c>
+      <c r="DO6" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="DP6" s="1"/>
+      <c r="DQ6" s="2">
+        <v>7</v>
+      </c>
+      <c r="DR6" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="DS6" s="1"/>
+      <c r="DT6" s="1">
+        <v>3</v>
+      </c>
+      <c r="DU6" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="DV6" s="1"/>
+      <c r="DW6" s="2">
+        <v>9</v>
+      </c>
+      <c r="DX6" s="1"/>
+      <c r="DY6" s="1" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="7" spans="1:96">
+    <row r="7" spans="1:129">
       <c r="A7" s="1">
         <v>5</v>
       </c>
       <c r="B7" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="C7" s="1">
-        <v>56</v>
+        <v>81</v>
       </c>
       <c r="D7" s="2">
         <v>8</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>164</v>
+        <v>214</v>
       </c>
       <c r="F7" s="1"/>
       <c r="G7" s="1">
         <v>2</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>165</v>
+        <v>215</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="2">
         <v>5</v>
       </c>
       <c r="K7" s="1" t="s">
-        <v>166</v>
+        <v>216</v>
       </c>
       <c r="L7" s="1"/>
       <c r="M7" s="2">
         <v>7</v>
       </c>
       <c r="N7" s="1" t="s">
-        <v>167</v>
+        <v>217</v>
       </c>
       <c r="O7" s="1"/>
       <c r="P7" s="2">
         <v>5</v>
       </c>
       <c r="Q7" s="1" t="s">
-        <v>168</v>
+        <v>218</v>
       </c>
       <c r="R7" s="1"/>
-      <c r="S7" s="2">
+      <c r="S7" s="1">
         <v>5</v>
       </c>
       <c r="T7" s="1" t="s">
-        <v>169</v>
+        <v>219</v>
       </c>
       <c r="U7" s="1"/>
       <c r="V7" s="1">
         <v>2</v>
       </c>
       <c r="W7" s="1" t="s">
-        <v>170</v>
+        <v>220</v>
       </c>
       <c r="X7" s="1"/>
       <c r="Y7" s="1">
         <v>2</v>
       </c>
       <c r="Z7" s="1" t="s">
-        <v>171</v>
+        <v>221</v>
       </c>
       <c r="AA7" s="1"/>
-      <c r="AB7" s="2">
+      <c r="AB7" s="1">
         <v>5</v>
       </c>
       <c r="AC7" s="1" t="s">
-        <v>172</v>
+        <v>222</v>
       </c>
       <c r="AD7" s="1"/>
       <c r="AE7" s="1">
         <v>4</v>
       </c>
       <c r="AF7" s="1" t="s">
-        <v>173</v>
+        <v>223</v>
       </c>
       <c r="AG7" s="1"/>
       <c r="AH7" s="1">
         <v>3</v>
       </c>
       <c r="AI7" s="1" t="s">
-        <v>174</v>
+        <v>224</v>
       </c>
       <c r="AJ7" s="1"/>
-      <c r="AK7" s="2">
+      <c r="AK7" s="1">
         <v>5</v>
       </c>
       <c r="AL7" s="1" t="s">
-        <v>175</v>
+        <v>225</v>
       </c>
       <c r="AM7" s="1"/>
       <c r="AN7" s="1">
         <v>4</v>
       </c>
       <c r="AO7" s="1" t="s">
-        <v>176</v>
+        <v>226</v>
       </c>
       <c r="AP7" s="1"/>
       <c r="AQ7" s="2">
         <v>6</v>
       </c>
       <c r="AR7" s="1" t="s">
-        <v>177</v>
+        <v>227</v>
       </c>
       <c r="AS7" s="1"/>
       <c r="AT7" s="1">
         <v>3</v>
       </c>
       <c r="AU7" s="1" t="s">
-        <v>178</v>
+        <v>228</v>
       </c>
       <c r="AV7" s="1"/>
       <c r="AW7" s="1">
         <v>3</v>
       </c>
       <c r="AX7" s="1" t="s">
-        <v>124</v>
+        <v>154</v>
       </c>
       <c r="AY7" s="1"/>
       <c r="AZ7" s="1">
         <v>4</v>
       </c>
       <c r="BA7" s="1" t="s">
-        <v>179</v>
+        <v>229</v>
       </c>
       <c r="BB7" s="1"/>
       <c r="BC7" s="1">
         <v>4</v>
       </c>
       <c r="BD7" s="1" t="s">
-        <v>180</v>
+        <v>230</v>
       </c>
       <c r="BE7" s="1"/>
-      <c r="BF7" s="2">
+      <c r="BF7" s="1">
         <v>5</v>
       </c>
       <c r="BG7" s="1" t="s">
-        <v>181</v>
+        <v>231</v>
       </c>
       <c r="BH7" s="1"/>
       <c r="BI7" s="1">
         <v>5</v>
       </c>
       <c r="BJ7" s="1" t="s">
-        <v>182</v>
+        <v>232</v>
       </c>
       <c r="BK7" s="1"/>
       <c r="BL7" s="1">
         <v>4</v>
       </c>
       <c r="BM7" s="1" t="s">
-        <v>183</v>
+        <v>233</v>
       </c>
       <c r="BN7" s="1"/>
       <c r="BO7" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BP7" s="1"/>
       <c r="BQ7" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="BR7" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BS7" s="1"/>
       <c r="BT7" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="BU7" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BV7" s="1"/>
       <c r="BW7" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="BX7" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BY7" s="1"/>
       <c r="BZ7" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CA7" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CB7" s="1"/>
       <c r="CC7" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CD7" s="1">
         <v>3</v>
       </c>
       <c r="CE7" s="1" t="s">
-        <v>184</v>
+        <v>234</v>
       </c>
       <c r="CF7" s="1"/>
       <c r="CG7" s="1">
         <v>4</v>
       </c>
       <c r="CH7" s="1" t="s">
-        <v>185</v>
+        <v>235</v>
       </c>
       <c r="CI7" s="1"/>
       <c r="CJ7" s="1">
         <v>3</v>
       </c>
       <c r="CK7" s="1" t="s">
-        <v>186</v>
+        <v>236</v>
       </c>
       <c r="CL7" s="1"/>
       <c r="CM7" s="1">
         <v>3</v>
       </c>
       <c r="CN7" s="1" t="s">
-        <v>187</v>
+        <v>237</v>
       </c>
       <c r="CO7" s="1"/>
       <c r="CP7" s="1">
         <v>3</v>
       </c>
       <c r="CQ7" s="1" t="s">
-        <v>185</v>
+        <v>235</v>
       </c>
       <c r="CR7" s="1"/>
+      <c r="CS7" s="2">
+        <v>17</v>
+      </c>
+      <c r="CT7" s="1"/>
+      <c r="CU7" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CV7" s="2">
+        <v>17</v>
+      </c>
+      <c r="CW7" s="1"/>
+      <c r="CX7" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CY7" s="2">
+        <v>17</v>
+      </c>
+      <c r="CZ7" s="1"/>
+      <c r="DA7" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DB7" s="2">
+        <v>7</v>
+      </c>
+      <c r="DC7" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="DD7" s="1"/>
+      <c r="DE7" s="2">
+        <v>8</v>
+      </c>
+      <c r="DF7" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="DG7" s="1"/>
+      <c r="DH7" s="1">
+        <v>5</v>
+      </c>
+      <c r="DI7" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="DJ7" s="1"/>
+      <c r="DK7" s="2">
+        <v>9</v>
+      </c>
+      <c r="DL7" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="DM7" s="1"/>
+      <c r="DN7" s="2">
+        <v>6</v>
+      </c>
+      <c r="DO7" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="DP7" s="1"/>
+      <c r="DQ7" s="2">
+        <v>11</v>
+      </c>
+      <c r="DR7" s="1"/>
+      <c r="DS7" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="DT7" s="2">
+        <v>8</v>
+      </c>
+      <c r="DU7" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="DV7" s="1"/>
+      <c r="DW7" s="2">
+        <v>9</v>
+      </c>
+      <c r="DX7" s="1"/>
+      <c r="DY7" s="1" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="8" spans="1:96">
+    <row r="8" spans="1:129">
       <c r="A8" s="1">
         <v>6</v>
       </c>
       <c r="B8" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="C8" s="1">
-        <v>95</v>
-[...21 lines deleted...]
-      <c r="L8" s="1"/>
+        <v>82</v>
+      </c>
+      <c r="D8" s="2">
+        <v>17</v>
+      </c>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="G8" s="2">
+        <v>17</v>
+      </c>
+      <c r="H8" s="1"/>
+      <c r="I8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="J8" s="2">
+        <v>17</v>
+      </c>
+      <c r="K8" s="1"/>
+      <c r="L8" s="1" t="s">
+        <v>41</v>
+      </c>
       <c r="M8" s="1">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="N8" s="1" t="s">
-        <v>171</v>
+        <v>245</v>
       </c>
       <c r="O8" s="1"/>
       <c r="P8" s="1">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="Q8" s="1" t="s">
-        <v>191</v>
+        <v>246</v>
       </c>
       <c r="R8" s="1"/>
       <c r="S8" s="1">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="T8" s="1" t="s">
-        <v>192</v>
+        <v>247</v>
       </c>
       <c r="U8" s="1"/>
-      <c r="V8" s="2">
-[...19 lines deleted...]
-      </c>
+      <c r="V8" s="1">
+        <v>1</v>
+      </c>
+      <c r="W8" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="X8" s="1"/>
+      <c r="Y8" s="1">
+        <v>1</v>
+      </c>
+      <c r="Z8" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="AA8" s="1"/>
+      <c r="AB8" s="1">
+        <v>1</v>
+      </c>
+      <c r="AC8" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="AD8" s="1"/>
       <c r="AE8" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AF8" s="1"/>
       <c r="AG8" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AH8" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AI8" s="1"/>
       <c r="AJ8" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AK8" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AL8" s="1"/>
       <c r="AM8" s="1" t="s">
-        <v>36</v>
-[...21 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="AN8" s="1">
+        <v>1</v>
+      </c>
+      <c r="AO8" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AP8" s="1"/>
+      <c r="AQ8" s="1">
+        <v>3</v>
+      </c>
+      <c r="AR8" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="AS8" s="1"/>
+      <c r="AT8" s="1">
+        <v>1</v>
+      </c>
+      <c r="AU8" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="AV8" s="1"/>
       <c r="AW8" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AX8" s="1"/>
       <c r="AY8" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AZ8" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BA8" s="1"/>
       <c r="BB8" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="BC8" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BD8" s="1"/>
       <c r="BE8" s="1" t="s">
-        <v>36</v>
-[...16 lines deleted...]
-        <v>12</v>
+        <v>41</v>
+      </c>
+      <c r="BF8" s="2">
+        <v>17</v>
+      </c>
+      <c r="BG8" s="1"/>
+      <c r="BH8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="BI8" s="2">
+        <v>17</v>
+      </c>
+      <c r="BJ8" s="1"/>
+      <c r="BK8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="BL8" s="2">
+        <v>17</v>
       </c>
       <c r="BM8" s="1"/>
       <c r="BN8" s="1" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="BO8" s="1">
+        <v>41</v>
+      </c>
+      <c r="BO8" s="2">
+        <v>17</v>
+      </c>
+      <c r="BP8" s="1"/>
+      <c r="BQ8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="BR8" s="2">
+        <v>17</v>
+      </c>
+      <c r="BS8" s="1"/>
+      <c r="BT8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="BU8" s="2">
+        <v>17</v>
+      </c>
+      <c r="BV8" s="1"/>
+      <c r="BW8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="BX8" s="2">
+        <v>17</v>
+      </c>
+      <c r="BY8" s="1"/>
+      <c r="BZ8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CA8" s="2">
+        <v>17</v>
+      </c>
+      <c r="CB8" s="1"/>
+      <c r="CC8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CD8" s="2">
+        <v>17</v>
+      </c>
+      <c r="CE8" s="1"/>
+      <c r="CF8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CG8" s="2">
+        <v>17</v>
+      </c>
+      <c r="CH8" s="1"/>
+      <c r="CI8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CJ8" s="2">
+        <v>17</v>
+      </c>
+      <c r="CK8" s="1"/>
+      <c r="CL8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CM8" s="1">
+        <v>1</v>
+      </c>
+      <c r="CN8" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="CO8" s="1"/>
+      <c r="CP8" s="1">
+        <v>1</v>
+      </c>
+      <c r="CQ8" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="CR8" s="1"/>
+      <c r="CS8" s="1">
+        <v>17</v>
+      </c>
+      <c r="CT8" s="1"/>
+      <c r="CU8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CV8" s="1">
+        <v>17</v>
+      </c>
+      <c r="CW8" s="1"/>
+      <c r="CX8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CY8" s="1">
+        <v>17</v>
+      </c>
+      <c r="CZ8" s="1"/>
+      <c r="DA8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DB8" s="1">
+        <v>1</v>
+      </c>
+      <c r="DC8" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="DD8" s="1"/>
+      <c r="DE8" s="1">
+        <v>1</v>
+      </c>
+      <c r="DF8" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="DG8" s="1"/>
+      <c r="DH8" s="1">
+        <v>1</v>
+      </c>
+      <c r="DI8" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="DJ8" s="1"/>
+      <c r="DK8" s="1">
+        <v>1</v>
+      </c>
+      <c r="DL8" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="DM8" s="1"/>
+      <c r="DN8" s="1">
         <v>3</v>
       </c>
-      <c r="BP8" s="1" t="s">
-[...24 lines deleted...]
-      <c r="CA8" s="1">
+      <c r="DO8" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="DP8" s="1"/>
+      <c r="DQ8" s="1">
         <v>5</v>
       </c>
-      <c r="CB8" s="1" t="s">
-[...10 lines deleted...]
-      <c r="CG8" s="1">
+      <c r="DR8" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="DS8" s="1"/>
+      <c r="DT8" s="1">
+        <v>1</v>
+      </c>
+      <c r="DU8" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="DV8" s="1"/>
+      <c r="DW8" s="1">
         <v>2</v>
       </c>
-      <c r="CH8" s="1" t="s">
-[...23 lines deleted...]
-      </c>
+      <c r="DX8" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="DY8" s="1"/>
     </row>
-    <row r="9" spans="1:96">
+    <row r="9" spans="1:129">
       <c r="A9" s="1">
         <v>7</v>
       </c>
       <c r="B9" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C9" s="1">
-        <v>112</v>
-[...21 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="D9" s="1">
+        <v>5</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="F9" s="1"/>
+      <c r="G9" s="1">
+        <v>6</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="I9" s="1"/>
+      <c r="J9" s="1">
+        <v>8</v>
+      </c>
+      <c r="K9" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="L9" s="1"/>
       <c r="M9" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="N9" s="1" t="s">
-        <v>203</v>
+        <v>221</v>
       </c>
       <c r="O9" s="1"/>
       <c r="P9" s="1">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="Q9" s="1" t="s">
-        <v>204</v>
+        <v>265</v>
       </c>
       <c r="R9" s="1"/>
       <c r="S9" s="1">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="T9" s="1" t="s">
-        <v>205</v>
+        <v>266</v>
       </c>
       <c r="U9" s="1"/>
-      <c r="V9" s="1">
-[...19 lines deleted...]
-      <c r="AD9" s="1"/>
+      <c r="V9" s="2">
+        <v>17</v>
+      </c>
+      <c r="W9" s="1"/>
+      <c r="X9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y9" s="2">
+        <v>17</v>
+      </c>
+      <c r="Z9" s="1"/>
+      <c r="AA9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AB9" s="2">
+        <v>17</v>
+      </c>
+      <c r="AC9" s="1"/>
+      <c r="AD9" s="1" t="s">
+        <v>41</v>
+      </c>
       <c r="AE9" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AF9" s="1"/>
       <c r="AG9" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AH9" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AI9" s="1"/>
       <c r="AJ9" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AK9" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AL9" s="1"/>
       <c r="AM9" s="1" t="s">
-        <v>36</v>
-[...21 lines deleted...]
-      <c r="AV9" s="1"/>
+        <v>41</v>
+      </c>
+      <c r="AN9" s="2">
+        <v>17</v>
+      </c>
+      <c r="AO9" s="1"/>
+      <c r="AP9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ9" s="2">
+        <v>17</v>
+      </c>
+      <c r="AR9" s="1"/>
+      <c r="AS9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AT9" s="2">
+        <v>17</v>
+      </c>
+      <c r="AU9" s="1"/>
+      <c r="AV9" s="1" t="s">
+        <v>41</v>
+      </c>
       <c r="AW9" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AX9" s="1"/>
       <c r="AY9" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AZ9" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BA9" s="1"/>
       <c r="BB9" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="BC9" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BD9" s="1"/>
       <c r="BE9" s="1" t="s">
-        <v>36</v>
-[...14 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="BF9" s="1">
+        <v>4</v>
+      </c>
+      <c r="BG9" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="BH9" s="1"/>
+      <c r="BI9" s="1">
+        <v>6</v>
+      </c>
+      <c r="BJ9" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="BK9" s="1"/>
       <c r="BL9" s="2">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="BM9" s="1"/>
       <c r="BN9" s="1" t="s">
-        <v>36</v>
-[...14 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="BO9" s="1">
+        <v>3</v>
+      </c>
+      <c r="BP9" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="BQ9" s="1"/>
+      <c r="BR9" s="1">
+        <v>6</v>
+      </c>
+      <c r="BS9" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="BT9" s="1"/>
       <c r="BU9" s="1">
-        <v>16</v>
-[...4 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="BV9" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="BW9" s="1"/>
       <c r="BX9" s="1">
-        <v>16</v>
-[...4 lines deleted...]
-      </c>
+        <v>6</v>
+      </c>
+      <c r="BY9" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="BZ9" s="1"/>
       <c r="CA9" s="1">
-        <v>16</v>
-[...4 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="CB9" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="CC9" s="1"/>
       <c r="CD9" s="1">
-        <v>16</v>
-[...4 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="CE9" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="CF9" s="1"/>
       <c r="CG9" s="1">
-        <v>16</v>
-[...4 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="CH9" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="CI9" s="1"/>
       <c r="CJ9" s="1">
-        <v>16</v>
-[...18 lines deleted...]
-      <c r="CR9" s="1"/>
+        <v>4</v>
+      </c>
+      <c r="CK9" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="CL9" s="1"/>
+      <c r="CM9" s="2">
+        <v>17</v>
+      </c>
+      <c r="CN9" s="1"/>
+      <c r="CO9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CP9" s="2">
+        <v>17</v>
+      </c>
+      <c r="CQ9" s="1"/>
+      <c r="CR9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CS9" s="2">
+        <v>17</v>
+      </c>
+      <c r="CT9" s="1"/>
+      <c r="CU9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CV9" s="2">
+        <v>17</v>
+      </c>
+      <c r="CW9" s="1"/>
+      <c r="CX9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CY9" s="2">
+        <v>17</v>
+      </c>
+      <c r="CZ9" s="1"/>
+      <c r="DA9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DB9" s="1">
+        <v>8</v>
+      </c>
+      <c r="DC9" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="DD9" s="1"/>
+      <c r="DE9" s="1">
+        <v>7</v>
+      </c>
+      <c r="DF9" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="DG9" s="1"/>
+      <c r="DH9" s="1">
+        <v>3</v>
+      </c>
+      <c r="DI9" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="DJ9" s="1"/>
+      <c r="DK9" s="1">
+        <v>8</v>
+      </c>
+      <c r="DL9" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="DM9" s="1"/>
+      <c r="DN9" s="1">
+        <v>11</v>
+      </c>
+      <c r="DO9" s="1"/>
+      <c r="DP9" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="DQ9" s="1">
+        <v>8</v>
+      </c>
+      <c r="DR9" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="DS9" s="1"/>
+      <c r="DT9" s="2">
+        <v>17</v>
+      </c>
+      <c r="DU9" s="1"/>
+      <c r="DV9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DW9" s="2">
+        <v>17</v>
+      </c>
+      <c r="DX9" s="1"/>
+      <c r="DY9" s="1" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="10" spans="1:96">
+    <row r="10" spans="1:129">
       <c r="A10" s="1">
         <v>8</v>
       </c>
       <c r="B10" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="C10" s="1">
-        <v>145</v>
-[...22 lines deleted...]
-      <c r="M10" s="1">
+        <v>144</v>
+      </c>
+      <c r="D10" s="1">
+        <v>3</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1">
         <v>8</v>
       </c>
-      <c r="N10" s="1" t="s">
-[...11 lines deleted...]
-        <v>9</v>
+      <c r="H10" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1">
+        <v>7</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="L10" s="1"/>
+      <c r="M10" s="2">
+        <v>17</v>
+      </c>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="P10" s="2">
+        <v>17</v>
+      </c>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="S10" s="2">
+        <v>17</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1" t="s">
-        <v>214</v>
+        <v>41</v>
       </c>
       <c r="V10" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="W10" s="1"/>
       <c r="X10" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="Y10" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AB10" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AE10" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AH10" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AK10" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AL10" s="1"/>
       <c r="AM10" s="1" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="AN10" s="1">
+        <v>41</v>
+      </c>
+      <c r="AN10" s="2">
+        <v>17</v>
+      </c>
+      <c r="AO10" s="1"/>
+      <c r="AP10" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ10" s="2">
+        <v>17</v>
+      </c>
+      <c r="AR10" s="1"/>
+      <c r="AS10" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AT10" s="2">
+        <v>17</v>
+      </c>
+      <c r="AU10" s="1"/>
+      <c r="AV10" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AW10" s="1">
+        <v>5</v>
+      </c>
+      <c r="AX10" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="AY10" s="1"/>
+      <c r="AZ10" s="1">
         <v>6</v>
       </c>
-      <c r="AO10" s="1" t="s">
-[...26 lines deleted...]
-      </c>
       <c r="BA10" s="1" t="s">
-        <v>218</v>
+        <v>285</v>
       </c>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="BD10" s="1" t="s">
-        <v>219</v>
+        <v>286</v>
       </c>
       <c r="BE10" s="1"/>
       <c r="BF10" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="BI10" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="BL10" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="BO10" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="BR10" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="BU10" s="1">
-        <v>16</v>
-[...4 lines deleted...]
-      </c>
+        <v>6</v>
+      </c>
+      <c r="BV10" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="BW10" s="1"/>
       <c r="BX10" s="1">
-        <v>16</v>
-[...4 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="BY10" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="BZ10" s="1"/>
       <c r="CA10" s="1">
-        <v>16</v>
-[...13 lines deleted...]
-        <v>6</v>
+        <v>4</v>
+      </c>
+      <c r="CB10" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="CC10" s="1"/>
+      <c r="CD10" s="2">
+        <v>17</v>
+      </c>
+      <c r="CE10" s="1"/>
+      <c r="CF10" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CG10" s="2">
+        <v>17</v>
       </c>
       <c r="CH10" s="1"/>
       <c r="CI10" s="1" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>41</v>
+      </c>
+      <c r="CJ10" s="2">
+        <v>17</v>
       </c>
       <c r="CK10" s="1"/>
       <c r="CL10" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CM10" s="1">
+        <v>17</v>
+      </c>
+      <c r="CN10" s="1"/>
+      <c r="CO10" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CP10" s="1">
+        <v>17</v>
+      </c>
+      <c r="CQ10" s="1"/>
+      <c r="CR10" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CS10" s="1">
         <v>6</v>
       </c>
-      <c r="CN10" s="1" t="s">
-[...3 lines deleted...]
-      <c r="CP10" s="1">
+      <c r="CT10" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="CU10" s="1"/>
+      <c r="CV10" s="1">
+        <v>7</v>
+      </c>
+      <c r="CW10" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="CX10" s="1"/>
+      <c r="CY10" s="1">
+        <v>7</v>
+      </c>
+      <c r="CZ10" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="DA10" s="1"/>
+      <c r="DB10" s="1">
+        <v>4</v>
+      </c>
+      <c r="DC10" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="DD10" s="1"/>
+      <c r="DE10" s="1">
+        <v>4</v>
+      </c>
+      <c r="DF10" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="DG10" s="1"/>
+      <c r="DH10" s="1">
+        <v>4</v>
+      </c>
+      <c r="DI10" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="DJ10" s="1"/>
+      <c r="DK10" s="1">
         <v>6</v>
       </c>
-      <c r="CQ10" s="1" t="s">
-[...2 lines deleted...]
-      <c r="CR10" s="1"/>
+      <c r="DL10" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="DM10" s="1"/>
+      <c r="DN10" s="1">
+        <v>9</v>
+      </c>
+      <c r="DO10" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="DP10" s="1"/>
+      <c r="DQ10" s="1">
+        <v>2</v>
+      </c>
+      <c r="DR10" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="DS10" s="1"/>
+      <c r="DT10" s="1">
+        <v>6</v>
+      </c>
+      <c r="DU10" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="DV10" s="1"/>
+      <c r="DW10" s="1">
+        <v>5</v>
+      </c>
+      <c r="DX10" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="DY10" s="1"/>
     </row>
-    <row r="11" spans="1:96">
+    <row r="11" spans="1:129">
       <c r="A11" s="1">
         <v>9</v>
       </c>
       <c r="B11" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="C11" s="1">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="D11" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E11" s="1"/>
       <c r="F11" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="G11" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H11" s="1"/>
       <c r="I11" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="J11" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K11" s="1"/>
       <c r="L11" s="1" t="s">
-        <v>36</v>
-[...14 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="M11" s="1">
+        <v>8</v>
+      </c>
+      <c r="N11" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="O11" s="1"/>
+      <c r="P11" s="1">
+        <v>8</v>
+      </c>
+      <c r="Q11" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="R11" s="1"/>
       <c r="S11" s="2">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1" t="s">
-        <v>36</v>
-[...21 lines deleted...]
-      <c r="AD11" s="1"/>
+        <v>302</v>
+      </c>
+      <c r="V11" s="2">
+        <v>17</v>
+      </c>
+      <c r="W11" s="1"/>
+      <c r="X11" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y11" s="2">
+        <v>17</v>
+      </c>
+      <c r="Z11" s="1"/>
+      <c r="AA11" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AB11" s="2">
+        <v>17</v>
+      </c>
+      <c r="AC11" s="1"/>
+      <c r="AD11" s="1" t="s">
+        <v>41</v>
+      </c>
       <c r="AE11" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AF11" s="1"/>
       <c r="AG11" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AH11" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AI11" s="1"/>
       <c r="AJ11" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AK11" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AL11" s="1"/>
       <c r="AM11" s="1" t="s">
-        <v>36</v>
-[...21 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="AN11" s="1">
+        <v>6</v>
+      </c>
+      <c r="AO11" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="AP11" s="1"/>
+      <c r="AQ11" s="1">
+        <v>5</v>
+      </c>
+      <c r="AR11" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="AS11" s="1"/>
+      <c r="AT11" s="1">
+        <v>6</v>
+      </c>
+      <c r="AU11" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="AV11" s="1"/>
       <c r="AW11" s="1">
-        <v>4</v>
-[...4 lines deleted...]
-      <c r="AY11" s="1"/>
+        <v>9</v>
+      </c>
+      <c r="AX11" s="1"/>
+      <c r="AY11" s="1" t="s">
+        <v>243</v>
+      </c>
       <c r="AZ11" s="1">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="BA11" s="1" t="s">
-        <v>227</v>
+        <v>305</v>
       </c>
       <c r="BB11" s="1"/>
       <c r="BC11" s="1">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="BD11" s="1" t="s">
-        <v>228</v>
+        <v>306</v>
       </c>
       <c r="BE11" s="1"/>
       <c r="BF11" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BG11" s="1"/>
       <c r="BH11" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="BI11" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BJ11" s="1"/>
       <c r="BK11" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="BL11" s="2">
+        <v>17</v>
       </c>
       <c r="BM11" s="1"/>
       <c r="BN11" s="1" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="BO11" s="1">
+        <v>41</v>
+      </c>
+      <c r="BO11" s="2">
+        <v>17</v>
+      </c>
+      <c r="BP11" s="1"/>
+      <c r="BQ11" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="BR11" s="2">
+        <v>17</v>
+      </c>
+      <c r="BS11" s="1"/>
+      <c r="BT11" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="BU11" s="2">
+        <v>17</v>
+      </c>
+      <c r="BV11" s="1"/>
+      <c r="BW11" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="BX11" s="2">
+        <v>17</v>
+      </c>
+      <c r="BY11" s="1"/>
+      <c r="BZ11" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CA11" s="2">
+        <v>17</v>
+      </c>
+      <c r="CB11" s="1"/>
+      <c r="CC11" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CD11" s="1">
+        <v>5</v>
+      </c>
+      <c r="CE11" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="CF11" s="1"/>
+      <c r="CG11" s="1">
         <v>6</v>
-      </c>
-[...40 lines deleted...]
-        <v>16</v>
       </c>
       <c r="CH11" s="1"/>
       <c r="CI11" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>243</v>
+      </c>
+      <c r="CJ11" s="2">
+        <v>13</v>
       </c>
       <c r="CK11" s="1"/>
       <c r="CL11" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CM11" s="1">
-        <v>16</v>
-[...4 lines deleted...]
-      </c>
+        <v>6</v>
+      </c>
+      <c r="CN11" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="CO11" s="1"/>
       <c r="CP11" s="1">
-        <v>16</v>
-[...3 lines deleted...]
-        <v>36</v>
+        <v>6</v>
+      </c>
+      <c r="CQ11" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="CR11" s="1"/>
+      <c r="CS11" s="1">
+        <v>8</v>
+      </c>
+      <c r="CT11" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="CU11" s="1"/>
+      <c r="CV11" s="1">
+        <v>8</v>
+      </c>
+      <c r="CW11" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="CX11" s="1"/>
+      <c r="CY11" s="1">
+        <v>8</v>
+      </c>
+      <c r="CZ11" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="DA11" s="1"/>
+      <c r="DB11" s="1">
+        <v>6</v>
+      </c>
+      <c r="DC11" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="DD11" s="1"/>
+      <c r="DE11" s="1">
+        <v>5</v>
+      </c>
+      <c r="DF11" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="DG11" s="1"/>
+      <c r="DH11" s="1">
+        <v>8</v>
+      </c>
+      <c r="DI11" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="DJ11" s="1"/>
+      <c r="DK11" s="2">
+        <v>10</v>
+      </c>
+      <c r="DL11" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="DM11" s="1"/>
+      <c r="DN11" s="1">
+        <v>5</v>
+      </c>
+      <c r="DO11" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="DP11" s="1"/>
+      <c r="DQ11" s="1">
+        <v>9</v>
+      </c>
+      <c r="DR11" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="DS11" s="1"/>
+      <c r="DT11" s="1">
+        <v>7</v>
+      </c>
+      <c r="DU11" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="DV11" s="1"/>
+      <c r="DW11" s="1">
+        <v>9</v>
+      </c>
+      <c r="DX11" s="1"/>
+      <c r="DY11" s="1" t="s">
+        <v>41</v>
       </c>
     </row>
-    <row r="12" spans="1:96">
+    <row r="12" spans="1:129">
       <c r="A12" s="1">
         <v>10</v>
       </c>
       <c r="B12" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C12" s="1">
-        <v>166</v>
-[...21 lines deleted...]
-      <c r="L12" s="1"/>
+        <v>176</v>
+      </c>
+      <c r="D12" s="2">
+        <v>17</v>
+      </c>
+      <c r="E12" s="1"/>
+      <c r="F12" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="G12" s="2">
+        <v>17</v>
+      </c>
+      <c r="H12" s="1"/>
+      <c r="I12" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="J12" s="2">
+        <v>17</v>
+      </c>
+      <c r="K12" s="1"/>
+      <c r="L12" s="1" t="s">
+        <v>41</v>
+      </c>
       <c r="M12" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="N12" s="1"/>
       <c r="O12" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="P12" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Q12" s="1"/>
       <c r="R12" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="S12" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1" t="s">
-        <v>36</v>
-[...23 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="V12" s="1">
+        <v>6</v>
+      </c>
+      <c r="W12" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="X12" s="1"/>
+      <c r="Y12" s="1">
+        <v>3</v>
+      </c>
+      <c r="Z12" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="AA12" s="1"/>
+      <c r="AB12" s="1">
+        <v>3</v>
+      </c>
+      <c r="AC12" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="AD12" s="1"/>
+      <c r="AE12" s="1">
+        <v>6</v>
       </c>
       <c r="AF12" s="1"/>
       <c r="AG12" s="1" t="s">
-        <v>36</v>
-[...14 lines deleted...]
-      </c>
+        <v>243</v>
+      </c>
+      <c r="AH12" s="1">
+        <v>5</v>
+      </c>
+      <c r="AI12" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="AJ12" s="1"/>
+      <c r="AK12" s="1">
+        <v>3</v>
+      </c>
+      <c r="AL12" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="AM12" s="1"/>
       <c r="AN12" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AO12" s="1"/>
       <c r="AP12" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AQ12" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AR12" s="1"/>
       <c r="AS12" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AT12" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AU12" s="1"/>
       <c r="AV12" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AW12" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AX12" s="1"/>
       <c r="AY12" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AZ12" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BA12" s="1"/>
       <c r="BB12" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="BC12" s="2">
+        <v>17</v>
       </c>
       <c r="BD12" s="1"/>
       <c r="BE12" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="BF12" s="2">
+        <v>17</v>
       </c>
       <c r="BG12" s="1"/>
       <c r="BH12" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="BI12" s="2">
+        <v>17</v>
       </c>
       <c r="BJ12" s="1"/>
       <c r="BK12" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="BL12" s="2">
+        <v>17</v>
       </c>
       <c r="BM12" s="1"/>
       <c r="BN12" s="1" t="s">
-        <v>36</v>
-[...35 lines deleted...]
-      <c r="CC12" s="1"/>
+        <v>41</v>
+      </c>
+      <c r="BO12" s="2">
+        <v>17</v>
+      </c>
+      <c r="BP12" s="1"/>
+      <c r="BQ12" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="BR12" s="2">
+        <v>17</v>
+      </c>
+      <c r="BS12" s="1"/>
+      <c r="BT12" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="BU12" s="2">
+        <v>17</v>
+      </c>
+      <c r="BV12" s="1"/>
+      <c r="BW12" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="BX12" s="2">
+        <v>17</v>
+      </c>
+      <c r="BY12" s="1"/>
+      <c r="BZ12" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CA12" s="2">
+        <v>17</v>
+      </c>
+      <c r="CB12" s="1"/>
+      <c r="CC12" s="1" t="s">
+        <v>41</v>
+      </c>
       <c r="CD12" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CE12" s="1"/>
       <c r="CF12" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CG12" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CH12" s="1"/>
       <c r="CI12" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CJ12" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CK12" s="1"/>
       <c r="CL12" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CM12" s="1">
-        <v>16</v>
-[...4 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="CN12" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="CO12" s="1"/>
       <c r="CP12" s="1">
-        <v>16</v>
-[...4 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="CQ12" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="CR12" s="1"/>
+      <c r="CS12" s="1">
+        <v>7</v>
+      </c>
+      <c r="CT12" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="CU12" s="1"/>
+      <c r="CV12" s="1">
+        <v>6</v>
+      </c>
+      <c r="CW12" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="CX12" s="1"/>
+      <c r="CY12" s="1">
+        <v>3</v>
+      </c>
+      <c r="CZ12" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="DA12" s="1"/>
+      <c r="DB12" s="1">
+        <v>17</v>
+      </c>
+      <c r="DC12" s="1"/>
+      <c r="DD12" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DE12" s="1">
+        <v>17</v>
+      </c>
+      <c r="DF12" s="1"/>
+      <c r="DG12" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DH12" s="1">
+        <v>17</v>
+      </c>
+      <c r="DI12" s="1"/>
+      <c r="DJ12" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DK12" s="1">
+        <v>4</v>
+      </c>
+      <c r="DL12" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="DM12" s="1"/>
+      <c r="DN12" s="1">
+        <v>4</v>
+      </c>
+      <c r="DO12" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="DP12" s="1"/>
+      <c r="DQ12" s="1">
+        <v>6</v>
+      </c>
+      <c r="DR12" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="DS12" s="1"/>
+      <c r="DT12" s="1">
+        <v>5</v>
+      </c>
+      <c r="DU12" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="DV12" s="1"/>
+      <c r="DW12" s="1">
+        <v>3</v>
+      </c>
+      <c r="DX12" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="DY12" s="1"/>
     </row>
-    <row r="13" spans="1:96">
+    <row r="13" spans="1:129">
       <c r="A13" s="1">
         <v>11</v>
       </c>
       <c r="B13" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="C13" s="1">
-        <v>178</v>
+        <v>216</v>
       </c>
       <c r="D13" s="1">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>240</v>
+        <v>332</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>241</v>
+        <v>333</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K13" s="1" t="s">
-        <v>242</v>
+        <v>334</v>
       </c>
       <c r="L13" s="1"/>
       <c r="M13" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="N13" s="1"/>
       <c r="O13" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="P13" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Q13" s="1"/>
       <c r="R13" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="S13" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="V13" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="W13" s="1"/>
       <c r="X13" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="Y13" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Z13" s="1"/>
       <c r="AA13" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AB13" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AC13" s="1"/>
       <c r="AD13" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AE13" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AF13" s="1"/>
       <c r="AG13" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AH13" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AI13" s="1"/>
       <c r="AJ13" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AK13" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AL13" s="1"/>
       <c r="AM13" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AN13" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AO13" s="1"/>
       <c r="AP13" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AQ13" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AR13" s="1"/>
       <c r="AS13" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AT13" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AU13" s="1"/>
       <c r="AV13" s="1" t="s">
-        <v>36</v>
-[...21 lines deleted...]
-      <c r="BE13" s="1"/>
+        <v>41</v>
+      </c>
+      <c r="AW13" s="2">
+        <v>17</v>
+      </c>
+      <c r="AX13" s="1"/>
+      <c r="AY13" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AZ13" s="2">
+        <v>17</v>
+      </c>
+      <c r="BA13" s="1"/>
+      <c r="BB13" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="BC13" s="2">
+        <v>17</v>
+      </c>
+      <c r="BD13" s="1"/>
+      <c r="BE13" s="1" t="s">
+        <v>41</v>
+      </c>
       <c r="BF13" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BG13" s="1"/>
       <c r="BH13" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="BI13" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BJ13" s="1"/>
       <c r="BK13" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="BL13" s="2">
+        <v>17</v>
       </c>
       <c r="BM13" s="1"/>
       <c r="BN13" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="BO13" s="1">
-        <v>16</v>
-[...4 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="BP13" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="BQ13" s="1"/>
       <c r="BR13" s="1">
-        <v>16</v>
-[...4 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="BS13" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="BT13" s="1"/>
       <c r="BU13" s="1">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="BV13" s="1" t="s">
-        <v>245</v>
+        <v>60</v>
       </c>
       <c r="BW13" s="1"/>
       <c r="BX13" s="1">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="BY13" s="1" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="BZ13" s="1"/>
       <c r="CA13" s="1">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="CB13" s="1" t="s">
-        <v>247</v>
+        <v>260</v>
       </c>
       <c r="CC13" s="1"/>
-      <c r="CD13" s="1">
-        <v>16</v>
+      <c r="CD13" s="2">
+        <v>17</v>
       </c>
       <c r="CE13" s="1"/>
       <c r="CF13" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="CG13" s="2">
+        <v>17</v>
       </c>
       <c r="CH13" s="1"/>
       <c r="CI13" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CJ13" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CK13" s="1"/>
       <c r="CL13" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CM13" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CN13" s="1"/>
       <c r="CO13" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CP13" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CQ13" s="1"/>
       <c r="CR13" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
+      </c>
+      <c r="CS13" s="1">
+        <v>2</v>
+      </c>
+      <c r="CT13" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="CU13" s="1"/>
+      <c r="CV13" s="1">
+        <v>1</v>
+      </c>
+      <c r="CW13" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="CX13" s="1"/>
+      <c r="CY13" s="1">
+        <v>4</v>
+      </c>
+      <c r="CZ13" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="DA13" s="1"/>
+      <c r="DB13" s="1">
+        <v>17</v>
+      </c>
+      <c r="DC13" s="1"/>
+      <c r="DD13" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DE13" s="1">
+        <v>17</v>
+      </c>
+      <c r="DF13" s="1"/>
+      <c r="DG13" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DH13" s="1">
+        <v>17</v>
+      </c>
+      <c r="DI13" s="1"/>
+      <c r="DJ13" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DK13" s="1">
+        <v>17</v>
+      </c>
+      <c r="DL13" s="1"/>
+      <c r="DM13" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DN13" s="1">
+        <v>17</v>
+      </c>
+      <c r="DO13" s="1"/>
+      <c r="DP13" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DQ13" s="1">
+        <v>17</v>
+      </c>
+      <c r="DR13" s="1"/>
+      <c r="DS13" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DT13" s="1">
+        <v>17</v>
+      </c>
+      <c r="DU13" s="1"/>
+      <c r="DV13" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DW13" s="1">
+        <v>17</v>
+      </c>
+      <c r="DX13" s="1"/>
+      <c r="DY13" s="1" t="s">
+        <v>41</v>
       </c>
     </row>
-    <row r="14" spans="1:96">
+    <row r="14" spans="1:129">
       <c r="A14" s="1">
         <v>12</v>
       </c>
       <c r="B14" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="C14" s="1">
-        <v>180</v>
+        <v>251</v>
       </c>
       <c r="D14" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E14" s="1"/>
       <c r="F14" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="G14" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H14" s="1"/>
       <c r="I14" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="J14" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K14" s="1"/>
       <c r="L14" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="M14" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="N14" s="1"/>
       <c r="O14" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="P14" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Q14" s="1"/>
       <c r="R14" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="S14" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="V14" s="1">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="W14" s="1" t="s">
-        <v>248</v>
+        <v>339</v>
       </c>
       <c r="X14" s="1"/>
       <c r="Y14" s="1">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="Z14" s="1" t="s">
-        <v>77</v>
+        <v>340</v>
       </c>
       <c r="AA14" s="1"/>
       <c r="AB14" s="1">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="AC14" s="1" t="s">
-        <v>249</v>
+        <v>341</v>
       </c>
       <c r="AD14" s="1"/>
-      <c r="AE14" s="1">
-        <v>6</v>
+      <c r="AE14" s="2">
+        <v>17</v>
       </c>
       <c r="AF14" s="1"/>
       <c r="AG14" s="1" t="s">
-        <v>217</v>
-[...14 lines deleted...]
-      <c r="AM14" s="1"/>
+        <v>41</v>
+      </c>
+      <c r="AH14" s="2">
+        <v>17</v>
+      </c>
+      <c r="AI14" s="1"/>
+      <c r="AJ14" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AK14" s="2">
+        <v>17</v>
+      </c>
+      <c r="AL14" s="1"/>
+      <c r="AM14" s="1" t="s">
+        <v>41</v>
+      </c>
       <c r="AN14" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AO14" s="1"/>
       <c r="AP14" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AQ14" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AR14" s="1"/>
       <c r="AS14" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AT14" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AU14" s="1"/>
       <c r="AV14" s="1" t="s">
-        <v>36</v>
-[...21 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="AW14" s="1">
+        <v>4</v>
+      </c>
+      <c r="AX14" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="AY14" s="1"/>
+      <c r="AZ14" s="1">
+        <v>3</v>
+      </c>
+      <c r="BA14" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="BB14" s="1"/>
+      <c r="BC14" s="1">
+        <v>8</v>
+      </c>
+      <c r="BD14" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="BE14" s="1"/>
       <c r="BF14" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BG14" s="1"/>
       <c r="BH14" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="BI14" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BJ14" s="1"/>
       <c r="BK14" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="BL14" s="2">
+        <v>17</v>
       </c>
       <c r="BM14" s="1"/>
       <c r="BN14" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="BO14" s="1">
-        <v>16</v>
-[...4 lines deleted...]
-      </c>
+        <v>6</v>
+      </c>
+      <c r="BP14" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="BQ14" s="1"/>
       <c r="BR14" s="1">
-        <v>16</v>
-[...4 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="BS14" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="BT14" s="1"/>
       <c r="BU14" s="1">
-        <v>16</v>
-[...4 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="BV14" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="BW14" s="1"/>
       <c r="BX14" s="1">
-        <v>16</v>
-[...4 lines deleted...]
-      </c>
+        <v>8</v>
+      </c>
+      <c r="BY14" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="BZ14" s="1"/>
       <c r="CA14" s="1">
-        <v>16</v>
-[...6 lines deleted...]
-        <v>16</v>
+        <v>8</v>
+      </c>
+      <c r="CB14" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="CC14" s="1"/>
+      <c r="CD14" s="2">
+        <v>17</v>
       </c>
       <c r="CE14" s="1"/>
       <c r="CF14" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="CG14" s="2">
+        <v>17</v>
       </c>
       <c r="CH14" s="1"/>
       <c r="CI14" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="CJ14" s="2">
+        <v>17</v>
       </c>
       <c r="CK14" s="1"/>
       <c r="CL14" s="1" t="s">
-        <v>36</v>
-[...14 lines deleted...]
-      <c r="CR14" s="1"/>
+        <v>41</v>
+      </c>
+      <c r="CM14" s="2">
+        <v>17</v>
+      </c>
+      <c r="CN14" s="1"/>
+      <c r="CO14" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CP14" s="2">
+        <v>17</v>
+      </c>
+      <c r="CQ14" s="1"/>
+      <c r="CR14" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CS14" s="1">
+        <v>17</v>
+      </c>
+      <c r="CT14" s="1"/>
+      <c r="CU14" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CV14" s="1">
+        <v>17</v>
+      </c>
+      <c r="CW14" s="1"/>
+      <c r="CX14" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CY14" s="1">
+        <v>17</v>
+      </c>
+      <c r="CZ14" s="1"/>
+      <c r="DA14" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DB14" s="1">
+        <v>17</v>
+      </c>
+      <c r="DC14" s="1"/>
+      <c r="DD14" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DE14" s="1">
+        <v>17</v>
+      </c>
+      <c r="DF14" s="1"/>
+      <c r="DG14" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DH14" s="1">
+        <v>17</v>
+      </c>
+      <c r="DI14" s="1"/>
+      <c r="DJ14" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DK14" s="1">
+        <v>17</v>
+      </c>
+      <c r="DL14" s="1"/>
+      <c r="DM14" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DN14" s="1">
+        <v>17</v>
+      </c>
+      <c r="DO14" s="1"/>
+      <c r="DP14" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DQ14" s="1">
+        <v>17</v>
+      </c>
+      <c r="DR14" s="1"/>
+      <c r="DS14" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DT14" s="1">
+        <v>17</v>
+      </c>
+      <c r="DU14" s="1"/>
+      <c r="DV14" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DW14" s="1">
+        <v>17</v>
+      </c>
+      <c r="DX14" s="1"/>
+      <c r="DY14" s="1" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="15" spans="1:96">
+    <row r="15" spans="1:129">
       <c r="A15" s="1">
         <v>13</v>
       </c>
       <c r="B15" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C15" s="1">
-        <v>233</v>
-[...21 lines deleted...]
-      <c r="L15" s="1"/>
+        <v>328</v>
+      </c>
+      <c r="D15" s="2">
+        <v>17</v>
+      </c>
+      <c r="E15" s="1"/>
+      <c r="F15" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="G15" s="2">
+        <v>17</v>
+      </c>
+      <c r="H15" s="1"/>
+      <c r="I15" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="J15" s="2">
+        <v>17</v>
+      </c>
+      <c r="K15" s="1"/>
+      <c r="L15" s="1" t="s">
+        <v>41</v>
+      </c>
       <c r="M15" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="N15" s="1"/>
       <c r="O15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="P15" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Q15" s="1"/>
       <c r="R15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="S15" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="V15" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="W15" s="1"/>
       <c r="X15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="Y15" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Z15" s="1"/>
       <c r="AA15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AB15" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AC15" s="1"/>
       <c r="AD15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AE15" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AF15" s="1"/>
       <c r="AG15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AH15" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AI15" s="1"/>
       <c r="AJ15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AK15" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AL15" s="1"/>
       <c r="AM15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AN15" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AO15" s="1"/>
       <c r="AP15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AQ15" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AR15" s="1"/>
       <c r="AS15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AT15" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AU15" s="1"/>
       <c r="AV15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AW15" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AX15" s="1"/>
       <c r="AY15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AZ15" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BA15" s="1"/>
       <c r="BB15" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="BC15" s="2">
+        <v>17</v>
       </c>
       <c r="BD15" s="1"/>
       <c r="BE15" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="BF15" s="2">
+        <v>17</v>
       </c>
       <c r="BG15" s="1"/>
       <c r="BH15" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="BI15" s="2">
+        <v>17</v>
       </c>
       <c r="BJ15" s="1"/>
       <c r="BK15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="BL15" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BM15" s="1"/>
       <c r="BN15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="BO15" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BP15" s="1"/>
       <c r="BQ15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="BR15" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BS15" s="1"/>
       <c r="BT15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="BU15" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BV15" s="1"/>
       <c r="BW15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="BX15" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BY15" s="1"/>
       <c r="BZ15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CA15" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CB15" s="1"/>
       <c r="CC15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CD15" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CE15" s="1"/>
       <c r="CF15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CG15" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CH15" s="1"/>
       <c r="CI15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CJ15" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CK15" s="1"/>
       <c r="CL15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CM15" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CN15" s="1"/>
       <c r="CO15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CP15" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CQ15" s="1"/>
       <c r="CR15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
+      </c>
+      <c r="CS15" s="1">
+        <v>1</v>
+      </c>
+      <c r="CT15" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="CU15" s="1"/>
+      <c r="CV15" s="1">
+        <v>3</v>
+      </c>
+      <c r="CW15" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="CX15" s="1"/>
+      <c r="CY15" s="1">
+        <v>1</v>
+      </c>
+      <c r="CZ15" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="DA15" s="1"/>
+      <c r="DB15" s="1">
+        <v>17</v>
+      </c>
+      <c r="DC15" s="1"/>
+      <c r="DD15" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DE15" s="1">
+        <v>17</v>
+      </c>
+      <c r="DF15" s="1"/>
+      <c r="DG15" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DH15" s="1">
+        <v>17</v>
+      </c>
+      <c r="DI15" s="1"/>
+      <c r="DJ15" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DK15" s="1">
+        <v>17</v>
+      </c>
+      <c r="DL15" s="1"/>
+      <c r="DM15" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DN15" s="1">
+        <v>17</v>
+      </c>
+      <c r="DO15" s="1"/>
+      <c r="DP15" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DQ15" s="1">
+        <v>17</v>
+      </c>
+      <c r="DR15" s="1"/>
+      <c r="DS15" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DT15" s="1">
+        <v>17</v>
+      </c>
+      <c r="DU15" s="1"/>
+      <c r="DV15" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DW15" s="1">
+        <v>17</v>
+      </c>
+      <c r="DX15" s="1"/>
+      <c r="DY15" s="1" t="s">
+        <v>41</v>
       </c>
     </row>
-    <row r="16" spans="1:96">
+    <row r="16" spans="1:129">
       <c r="A16" s="1">
         <v>14</v>
       </c>
       <c r="B16" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="C16" s="1">
-        <v>251</v>
-[...21 lines deleted...]
-      </c>
+        <v>332</v>
+      </c>
+      <c r="D16" s="1">
+        <v>1</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="F16" s="1"/>
+      <c r="G16" s="1">
+        <v>7</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="I16" s="1"/>
+      <c r="J16" s="1">
+        <v>1</v>
+      </c>
+      <c r="K16" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="L16" s="1"/>
       <c r="M16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="N16" s="1"/>
       <c r="O16" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="P16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Q16" s="1"/>
       <c r="R16" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="S16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="V16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="W16" s="1"/>
       <c r="X16" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="Y16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Z16" s="1"/>
       <c r="AA16" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AB16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AC16" s="1"/>
       <c r="AD16" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AE16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AF16" s="1"/>
       <c r="AG16" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AH16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AI16" s="1"/>
       <c r="AJ16" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AK16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AL16" s="1"/>
       <c r="AM16" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AN16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AO16" s="1"/>
       <c r="AP16" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AQ16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AR16" s="1"/>
       <c r="AS16" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="AT16" s="2">
+        <v>17</v>
       </c>
       <c r="AU16" s="1"/>
       <c r="AV16" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="AW16" s="2">
+        <v>17</v>
       </c>
       <c r="AX16" s="1"/>
       <c r="AY16" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="AZ16" s="2">
+        <v>17</v>
       </c>
       <c r="BA16" s="1"/>
       <c r="BB16" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="BC16" s="2">
+        <v>17</v>
       </c>
       <c r="BD16" s="1"/>
       <c r="BE16" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="BF16" s="2">
+        <v>17</v>
       </c>
       <c r="BG16" s="1"/>
       <c r="BH16" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="BI16" s="2">
+        <v>17</v>
       </c>
       <c r="BJ16" s="1"/>
       <c r="BK16" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="BL16" s="2">
+        <v>17</v>
       </c>
       <c r="BM16" s="1"/>
       <c r="BN16" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="BO16" s="2">
+        <v>17</v>
       </c>
       <c r="BP16" s="1"/>
       <c r="BQ16" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="BR16" s="2">
+        <v>17</v>
       </c>
       <c r="BS16" s="1"/>
       <c r="BT16" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="BU16" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BV16" s="1"/>
       <c r="BW16" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="BX16" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BY16" s="1"/>
       <c r="BZ16" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CA16" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CB16" s="1"/>
       <c r="CC16" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CD16" s="1">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="CE16" s="1"/>
       <c r="CF16" s="1" t="s">
-        <v>217</v>
+        <v>41</v>
       </c>
       <c r="CG16" s="1">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="CH16" s="1"/>
       <c r="CI16" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CJ16" s="1">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="CK16" s="1"/>
       <c r="CL16" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CM16" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CN16" s="1"/>
       <c r="CO16" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CP16" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CQ16" s="1"/>
       <c r="CR16" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
+      </c>
+      <c r="CS16" s="1">
+        <v>17</v>
+      </c>
+      <c r="CT16" s="1"/>
+      <c r="CU16" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CV16" s="1">
+        <v>17</v>
+      </c>
+      <c r="CW16" s="1"/>
+      <c r="CX16" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CY16" s="1">
+        <v>17</v>
+      </c>
+      <c r="CZ16" s="1"/>
+      <c r="DA16" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DB16" s="1">
+        <v>17</v>
+      </c>
+      <c r="DC16" s="1"/>
+      <c r="DD16" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DE16" s="1">
+        <v>17</v>
+      </c>
+      <c r="DF16" s="1"/>
+      <c r="DG16" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DH16" s="1">
+        <v>17</v>
+      </c>
+      <c r="DI16" s="1"/>
+      <c r="DJ16" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DK16" s="1">
+        <v>17</v>
+      </c>
+      <c r="DL16" s="1"/>
+      <c r="DM16" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DN16" s="1">
+        <v>17</v>
+      </c>
+      <c r="DO16" s="1"/>
+      <c r="DP16" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DQ16" s="1">
+        <v>17</v>
+      </c>
+      <c r="DR16" s="1"/>
+      <c r="DS16" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DT16" s="1">
+        <v>17</v>
+      </c>
+      <c r="DU16" s="1"/>
+      <c r="DV16" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DW16" s="1">
+        <v>17</v>
+      </c>
+      <c r="DX16" s="1"/>
+      <c r="DY16" s="1" t="s">
+        <v>41</v>
       </c>
     </row>
-    <row r="17" spans="1:96">
+    <row r="17" spans="1:129">
       <c r="A17" s="1">
         <v>15</v>
       </c>
       <c r="B17" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="C17" s="1">
-        <v>255</v>
+        <v>355</v>
       </c>
       <c r="D17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E17" s="1"/>
       <c r="F17" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="G17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H17" s="1"/>
       <c r="I17" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="J17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K17" s="1"/>
       <c r="L17" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="M17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="N17" s="1"/>
       <c r="O17" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="P17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Q17" s="1"/>
       <c r="R17" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="S17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="V17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="W17" s="1"/>
       <c r="X17" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="Y17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Z17" s="1"/>
       <c r="AA17" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AB17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AC17" s="1"/>
       <c r="AD17" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AE17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AF17" s="1"/>
       <c r="AG17" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AH17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AI17" s="1"/>
       <c r="AJ17" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AK17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AL17" s="1"/>
       <c r="AM17" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AN17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AO17" s="1"/>
       <c r="AP17" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AQ17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AR17" s="1"/>
       <c r="AS17" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="AT17" s="2">
+        <v>17</v>
       </c>
       <c r="AU17" s="1"/>
       <c r="AV17" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="AW17" s="2">
+        <v>17</v>
       </c>
       <c r="AX17" s="1"/>
       <c r="AY17" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="AZ17" s="2">
+        <v>17</v>
       </c>
       <c r="BA17" s="1"/>
       <c r="BB17" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="BC17" s="2">
+        <v>17</v>
       </c>
       <c r="BD17" s="1"/>
       <c r="BE17" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="BF17" s="2">
+        <v>17</v>
       </c>
       <c r="BG17" s="1"/>
       <c r="BH17" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="BI17" s="2">
+        <v>17</v>
       </c>
       <c r="BJ17" s="1"/>
       <c r="BK17" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="BL17" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BM17" s="1"/>
       <c r="BN17" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="BO17" s="1">
         <v>8</v>
       </c>
       <c r="BP17" s="1"/>
       <c r="BQ17" s="1" t="s">
-        <v>217</v>
+        <v>243</v>
       </c>
       <c r="BR17" s="1">
         <v>7</v>
       </c>
       <c r="BS17" s="1" t="s">
-        <v>257</v>
+        <v>356</v>
       </c>
       <c r="BT17" s="1"/>
       <c r="BU17" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BV17" s="1"/>
       <c r="BW17" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="BX17" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BY17" s="1"/>
       <c r="BZ17" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CA17" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CB17" s="1"/>
       <c r="CC17" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CD17" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CE17" s="1"/>
       <c r="CF17" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CG17" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CH17" s="1"/>
       <c r="CI17" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CJ17" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CK17" s="1"/>
       <c r="CL17" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CM17" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CN17" s="1"/>
       <c r="CO17" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CP17" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CQ17" s="1"/>
       <c r="CR17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CS17" s="1">
+        <v>17</v>
+      </c>
+      <c r="CT17" s="1"/>
+      <c r="CU17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CV17" s="1">
+        <v>17</v>
+      </c>
+      <c r="CW17" s="1"/>
+      <c r="CX17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CY17" s="1">
+        <v>17</v>
+      </c>
+      <c r="CZ17" s="1"/>
+      <c r="DA17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DB17" s="1">
+        <v>17</v>
+      </c>
+      <c r="DC17" s="1"/>
+      <c r="DD17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DE17" s="1">
+        <v>17</v>
+      </c>
+      <c r="DF17" s="1"/>
+      <c r="DG17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DH17" s="1">
+        <v>17</v>
+      </c>
+      <c r="DI17" s="1"/>
+      <c r="DJ17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DK17" s="1">
+        <v>17</v>
+      </c>
+      <c r="DL17" s="1"/>
+      <c r="DM17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DN17" s="1">
+        <v>17</v>
+      </c>
+      <c r="DO17" s="1"/>
+      <c r="DP17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DQ17" s="1">
+        <v>17</v>
+      </c>
+      <c r="DR17" s="1"/>
+      <c r="DS17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DT17" s="1">
+        <v>17</v>
+      </c>
+      <c r="DU17" s="1"/>
+      <c r="DV17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DW17" s="1">
+        <v>17</v>
+      </c>
+      <c r="DX17" s="1"/>
+      <c r="DY17" s="1" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="18" spans="1:129">
+      <c r="A18" s="1">
+        <v>16</v>
+      </c>
+      <c r="B18" t="s">
         <v>36</v>
+      </c>
+      <c r="C18" s="1">
+        <v>356</v>
+      </c>
+      <c r="D18" s="2">
+        <v>17</v>
+      </c>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="G18" s="2">
+        <v>17</v>
+      </c>
+      <c r="H18" s="1"/>
+      <c r="I18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="J18" s="2">
+        <v>17</v>
+      </c>
+      <c r="K18" s="1"/>
+      <c r="L18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="M18" s="2">
+        <v>17</v>
+      </c>
+      <c r="N18" s="1"/>
+      <c r="O18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="P18" s="2">
+        <v>17</v>
+      </c>
+      <c r="Q18" s="1"/>
+      <c r="R18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="S18" s="2">
+        <v>17</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="V18" s="2">
+        <v>17</v>
+      </c>
+      <c r="W18" s="1"/>
+      <c r="X18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y18" s="2">
+        <v>17</v>
+      </c>
+      <c r="Z18" s="1"/>
+      <c r="AA18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AB18" s="2">
+        <v>17</v>
+      </c>
+      <c r="AC18" s="1"/>
+      <c r="AD18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AE18" s="2">
+        <v>17</v>
+      </c>
+      <c r="AF18" s="1"/>
+      <c r="AG18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AH18" s="2">
+        <v>17</v>
+      </c>
+      <c r="AI18" s="1"/>
+      <c r="AJ18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AK18" s="2">
+        <v>17</v>
+      </c>
+      <c r="AL18" s="1"/>
+      <c r="AM18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AN18" s="2">
+        <v>17</v>
+      </c>
+      <c r="AO18" s="1"/>
+      <c r="AP18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ18" s="2">
+        <v>17</v>
+      </c>
+      <c r="AR18" s="1"/>
+      <c r="AS18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AT18" s="2">
+        <v>17</v>
+      </c>
+      <c r="AU18" s="1"/>
+      <c r="AV18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AW18" s="2">
+        <v>17</v>
+      </c>
+      <c r="AX18" s="1"/>
+      <c r="AY18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AZ18" s="2">
+        <v>17</v>
+      </c>
+      <c r="BA18" s="1"/>
+      <c r="BB18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="BC18" s="2">
+        <v>17</v>
+      </c>
+      <c r="BD18" s="1"/>
+      <c r="BE18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="BF18" s="2">
+        <v>17</v>
+      </c>
+      <c r="BG18" s="1"/>
+      <c r="BH18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="BI18" s="2">
+        <v>17</v>
+      </c>
+      <c r="BJ18" s="1"/>
+      <c r="BK18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="BL18" s="1">
+        <v>17</v>
+      </c>
+      <c r="BM18" s="1"/>
+      <c r="BN18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="BO18" s="1">
+        <v>17</v>
+      </c>
+      <c r="BP18" s="1"/>
+      <c r="BQ18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="BR18" s="1">
+        <v>17</v>
+      </c>
+      <c r="BS18" s="1"/>
+      <c r="BT18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="BU18" s="1">
+        <v>17</v>
+      </c>
+      <c r="BV18" s="1"/>
+      <c r="BW18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="BX18" s="1">
+        <v>17</v>
+      </c>
+      <c r="BY18" s="1"/>
+      <c r="BZ18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CA18" s="1">
+        <v>17</v>
+      </c>
+      <c r="CB18" s="1"/>
+      <c r="CC18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CD18" s="1">
+        <v>7</v>
+      </c>
+      <c r="CE18" s="1"/>
+      <c r="CF18" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="CG18" s="1">
+        <v>13</v>
+      </c>
+      <c r="CH18" s="1"/>
+      <c r="CI18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CJ18" s="1">
+        <v>13</v>
+      </c>
+      <c r="CK18" s="1"/>
+      <c r="CL18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CM18" s="1">
+        <v>17</v>
+      </c>
+      <c r="CN18" s="1"/>
+      <c r="CO18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CP18" s="1">
+        <v>17</v>
+      </c>
+      <c r="CQ18" s="1"/>
+      <c r="CR18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CS18" s="1">
+        <v>17</v>
+      </c>
+      <c r="CT18" s="1"/>
+      <c r="CU18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CV18" s="1">
+        <v>17</v>
+      </c>
+      <c r="CW18" s="1"/>
+      <c r="CX18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CY18" s="1">
+        <v>17</v>
+      </c>
+      <c r="CZ18" s="1"/>
+      <c r="DA18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DB18" s="1">
+        <v>17</v>
+      </c>
+      <c r="DC18" s="1"/>
+      <c r="DD18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DE18" s="1">
+        <v>17</v>
+      </c>
+      <c r="DF18" s="1"/>
+      <c r="DG18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DH18" s="1">
+        <v>17</v>
+      </c>
+      <c r="DI18" s="1"/>
+      <c r="DJ18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DK18" s="1">
+        <v>17</v>
+      </c>
+      <c r="DL18" s="1"/>
+      <c r="DM18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DN18" s="1">
+        <v>17</v>
+      </c>
+      <c r="DO18" s="1"/>
+      <c r="DP18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DQ18" s="1">
+        <v>17</v>
+      </c>
+      <c r="DR18" s="1"/>
+      <c r="DS18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DT18" s="1">
+        <v>17</v>
+      </c>
+      <c r="DU18" s="1"/>
+      <c r="DV18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DW18" s="1">
+        <v>17</v>
+      </c>
+      <c r="DX18" s="1"/>
+      <c r="DY18" s="1" t="s">
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="D1:F1"/>
     <mergeCell ref="G1:I1"/>
     <mergeCell ref="J1:L1"/>
     <mergeCell ref="M1:O1"/>
     <mergeCell ref="P1:R1"/>
     <mergeCell ref="S1:U1"/>
     <mergeCell ref="V1:X1"/>
     <mergeCell ref="Y1:AA1"/>
     <mergeCell ref="AB1:AD1"/>
     <mergeCell ref="AE1:AG1"/>
     <mergeCell ref="AH1:AJ1"/>
     <mergeCell ref="AK1:AM1"/>
     <mergeCell ref="AN1:AP1"/>
     <mergeCell ref="AQ1:AS1"/>
     <mergeCell ref="AT1:AV1"/>
     <mergeCell ref="AW1:AY1"/>
     <mergeCell ref="AZ1:BB1"/>
     <mergeCell ref="BC1:BE1"/>
     <mergeCell ref="BF1:BH1"/>
     <mergeCell ref="BI1:BK1"/>
     <mergeCell ref="BL1:BN1"/>
     <mergeCell ref="BO1:BQ1"/>
     <mergeCell ref="BR1:BT1"/>
     <mergeCell ref="BU1:BW1"/>
     <mergeCell ref="BX1:BZ1"/>
     <mergeCell ref="CA1:CC1"/>
     <mergeCell ref="CD1:CF1"/>
     <mergeCell ref="CG1:CI1"/>
     <mergeCell ref="CJ1:CL1"/>
     <mergeCell ref="CM1:CO1"/>
     <mergeCell ref="CP1:CR1"/>
+    <mergeCell ref="CS1:CU1"/>
+    <mergeCell ref="CV1:CX1"/>
+    <mergeCell ref="CY1:DA1"/>
+    <mergeCell ref="DB1:DD1"/>
+    <mergeCell ref="DE1:DG1"/>
+    <mergeCell ref="DH1:DJ1"/>
+    <mergeCell ref="DK1:DM1"/>
+    <mergeCell ref="DN1:DP1"/>
+    <mergeCell ref="DQ1:DS1"/>
+    <mergeCell ref="DT1:DV1"/>
+    <mergeCell ref="DW1:DY1"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH17"/>
+  <dimension ref="A1:AS18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="2" topLeftCell="D3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="D3" sqref="D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="7.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="20.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="35" max="35" width="20.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="36" max="36" width="20.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="37" max="37" width="20.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="38" max="38" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="39" max="39" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="40" max="40" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="41" max="41" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="42" max="42" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="43" max="43" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="44" max="44" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="45" max="45" width="25.708" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:45">
       <c r="A1" s="5" t="s">
-        <v>258</v>
+        <v>357</v>
       </c>
       <c r="B1" s="5"/>
       <c r="C1" s="3"/>
       <c r="D1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="4" t="s">
@@ -7894,52 +10862,85 @@
       </c>
       <c r="AA1" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AB1" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AC1" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AD1" s="4" t="s">
         <v>16</v>
       </c>
       <c r="AE1" s="4" t="s">
         <v>16</v>
       </c>
       <c r="AF1" s="4" t="s">
         <v>16</v>
       </c>
       <c r="AG1" s="4" t="s">
         <v>17</v>
       </c>
       <c r="AH1" s="4" t="s">
         <v>17</v>
       </c>
+      <c r="AI1" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="AJ1" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="AK1" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="AL1" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM1" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN1" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO1" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="AP1" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="AQ1" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="AR1" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="AS1" s="4" t="s">
+        <v>21</v>
+      </c>
     </row>
-    <row r="2" spans="1:34">
+    <row r="2" spans="1:45">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I2" s="3" t="s">
@@ -7998,60 +10999,93 @@
       </c>
       <c r="AA2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="AB2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="AC2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="AD2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="AE2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="AF2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="AG2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="AH2" s="3" t="s">
         <v>6</v>
       </c>
+      <c r="AI2" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="AJ2" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="AK2" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="AL2" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="AM2" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="AN2" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="AO2" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="AP2" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="AQ2" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="AR2" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="AS2" s="3" t="s">
+        <v>6</v>
+      </c>
     </row>
-    <row r="3" spans="1:34">
+    <row r="3" spans="1:45">
       <c r="A3" s="1">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="C3" s="1">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="D3" s="2">
         <v>7</v>
       </c>
       <c r="E3" s="1">
         <v>1</v>
       </c>
       <c r="F3" s="1">
         <v>2</v>
       </c>
       <c r="G3" s="2">
         <v>7</v>
       </c>
       <c r="H3" s="1">
         <v>2</v>
       </c>
       <c r="I3" s="1">
         <v>1</v>
       </c>
       <c r="J3" s="1">
         <v>1</v>
       </c>
       <c r="K3" s="1">
         <v>1</v>
       </c>
@@ -8060,1586 +11094,2218 @@
       </c>
       <c r="M3" s="1">
         <v>3</v>
       </c>
       <c r="N3" s="1">
         <v>2</v>
       </c>
       <c r="O3" s="2">
         <v>5</v>
       </c>
       <c r="P3" s="1">
         <v>2</v>
       </c>
       <c r="Q3" s="2">
         <v>5</v>
       </c>
       <c r="R3" s="1">
         <v>1</v>
       </c>
       <c r="S3" s="1">
         <v>3</v>
       </c>
       <c r="T3" s="1">
         <v>1</v>
       </c>
-      <c r="U3" s="2">
+      <c r="U3" s="1">
         <v>4</v>
       </c>
       <c r="V3" s="2">
         <v>5</v>
       </c>
       <c r="W3" s="2">
         <v>5</v>
       </c>
       <c r="X3" s="1">
         <v>2</v>
       </c>
       <c r="Y3" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Z3" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AA3" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AB3" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AC3" s="2">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="AD3" s="2">
+        <v>17</v>
+      </c>
+      <c r="AD3" s="1">
         <v>5</v>
       </c>
       <c r="AE3" s="1">
         <v>3</v>
       </c>
-      <c r="AF3" s="2">
+      <c r="AF3" s="1">
         <v>4</v>
       </c>
       <c r="AG3" s="1">
         <v>2</v>
       </c>
       <c r="AH3" s="1">
         <v>2</v>
       </c>
+      <c r="AI3" s="2">
+        <v>17</v>
+      </c>
+      <c r="AJ3" s="2">
+        <v>17</v>
+      </c>
+      <c r="AK3" s="2">
+        <v>17</v>
+      </c>
+      <c r="AL3" s="2">
+        <v>8</v>
+      </c>
+      <c r="AM3" s="2">
+        <v>8</v>
+      </c>
+      <c r="AN3" s="1">
+        <v>5</v>
+      </c>
+      <c r="AO3" s="2">
+        <v>10</v>
+      </c>
+      <c r="AP3" s="1">
+        <v>5</v>
+      </c>
+      <c r="AQ3" s="2">
+        <v>11</v>
+      </c>
+      <c r="AR3" s="2">
+        <v>8</v>
+      </c>
+      <c r="AS3" s="2">
+        <v>9</v>
+      </c>
     </row>
-    <row r="4" spans="1:34">
+    <row r="4" spans="1:45">
       <c r="A4" s="1">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C4" s="1">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="D4" s="2">
+        <v>8</v>
+      </c>
+      <c r="E4" s="2">
         <v>5</v>
       </c>
-      <c r="E4" s="1">
+      <c r="F4" s="1">
         <v>3</v>
       </c>
-      <c r="F4" s="1">
+      <c r="G4" s="2">
+        <v>8</v>
+      </c>
+      <c r="H4" s="2">
+        <v>5</v>
+      </c>
+      <c r="I4" s="1">
+        <v>2</v>
+      </c>
+      <c r="J4" s="2">
+        <v>7</v>
+      </c>
+      <c r="K4" s="2">
         <v>4</v>
       </c>
-      <c r="G4" s="1">
+      <c r="L4" s="1">
         <v>4</v>
       </c>
-      <c r="H4" s="2">
+      <c r="M4" s="1">
+        <v>1</v>
+      </c>
+      <c r="N4" s="1">
+        <v>1</v>
+      </c>
+      <c r="O4" s="1">
+        <v>1</v>
+      </c>
+      <c r="P4" s="1">
+        <v>3</v>
+      </c>
+      <c r="Q4" s="1">
+        <v>2</v>
+      </c>
+      <c r="R4" s="2">
+        <v>5</v>
+      </c>
+      <c r="S4" s="2">
         <v>7</v>
       </c>
-      <c r="I4" s="1">
+      <c r="T4" s="2">
+        <v>9</v>
+      </c>
+      <c r="U4" s="1">
+        <v>1</v>
+      </c>
+      <c r="V4" s="1">
+        <v>4</v>
+      </c>
+      <c r="W4" s="2">
+        <v>6</v>
+      </c>
+      <c r="X4" s="1">
+        <v>4</v>
+      </c>
+      <c r="Y4" s="2">
+        <v>17</v>
+      </c>
+      <c r="Z4" s="2">
+        <v>17</v>
+      </c>
+      <c r="AA4" s="1">
+        <v>2</v>
+      </c>
+      <c r="AB4" s="2">
+        <v>6</v>
+      </c>
+      <c r="AC4" s="2">
+        <v>7</v>
+      </c>
+      <c r="AD4" s="2">
+        <v>17</v>
+      </c>
+      <c r="AE4" s="2">
+        <v>17</v>
+      </c>
+      <c r="AF4" s="2">
+        <v>17</v>
+      </c>
+      <c r="AG4" s="1">
+        <v>3</v>
+      </c>
+      <c r="AH4" s="1">
+        <v>3</v>
+      </c>
+      <c r="AI4" s="1">
+        <v>2</v>
+      </c>
+      <c r="AJ4" s="1">
+        <v>1</v>
+      </c>
+      <c r="AK4" s="1">
+        <v>4</v>
+      </c>
+      <c r="AL4" s="1">
+        <v>4</v>
+      </c>
+      <c r="AM4" s="1">
+        <v>3</v>
+      </c>
+      <c r="AN4" s="2">
+        <v>7</v>
+      </c>
+      <c r="AO4" s="1">
+        <v>4</v>
+      </c>
+      <c r="AP4" s="2">
+        <v>9</v>
+      </c>
+      <c r="AQ4" s="1">
+        <v>3</v>
+      </c>
+      <c r="AR4" s="2">
+        <v>6</v>
+      </c>
+      <c r="AS4" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:45">
+      <c r="A5" s="1">
+        <v>3</v>
+      </c>
+      <c r="B5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C5" s="1">
+        <v>63</v>
+      </c>
+      <c r="D5" s="2">
+        <v>6</v>
+      </c>
+      <c r="E5" s="1">
+        <v>2</v>
+      </c>
+      <c r="F5" s="2">
         <v>5</v>
       </c>
-      <c r="J4" s="1">
+      <c r="G5" s="1">
+        <v>2</v>
+      </c>
+      <c r="H5" s="1">
         <v>3</v>
       </c>
-      <c r="K4" s="2">
+      <c r="I5" s="1">
+        <v>4</v>
+      </c>
+      <c r="J5" s="2">
         <v>6</v>
       </c>
-      <c r="L4" s="2">
+      <c r="K5" s="2">
+        <v>5</v>
+      </c>
+      <c r="L5" s="1">
+        <v>3</v>
+      </c>
+      <c r="M5" s="1">
+        <v>2</v>
+      </c>
+      <c r="N5" s="1">
+        <v>4</v>
+      </c>
+      <c r="O5" s="1">
+        <v>4</v>
+      </c>
+      <c r="P5" s="2">
+        <v>17</v>
+      </c>
+      <c r="Q5" s="2">
+        <v>17</v>
+      </c>
+      <c r="R5" s="2">
+        <v>17</v>
+      </c>
+      <c r="S5" s="1">
+        <v>1</v>
+      </c>
+      <c r="T5" s="1">
+        <v>2</v>
+      </c>
+      <c r="U5" s="1">
+        <v>3</v>
+      </c>
+      <c r="V5" s="1">
+        <v>3</v>
+      </c>
+      <c r="W5" s="1">
+        <v>3</v>
+      </c>
+      <c r="X5" s="1">
+        <v>3</v>
+      </c>
+      <c r="Y5" s="1">
+        <v>5</v>
+      </c>
+      <c r="Z5" s="1">
+        <v>3</v>
+      </c>
+      <c r="AA5" s="2">
         <v>6</v>
       </c>
-      <c r="M4" s="2">
-[...8 lines deleted...]
-      <c r="P4" s="2">
+      <c r="AB5" s="1">
+        <v>5</v>
+      </c>
+      <c r="AC5" s="1">
+        <v>5</v>
+      </c>
+      <c r="AD5" s="2">
+        <v>17</v>
+      </c>
+      <c r="AE5" s="2">
+        <v>17</v>
+      </c>
+      <c r="AF5" s="2">
+        <v>17</v>
+      </c>
+      <c r="AG5" s="2">
+        <v>17</v>
+      </c>
+      <c r="AH5" s="2">
+        <v>17</v>
+      </c>
+      <c r="AI5" s="2">
+        <v>17</v>
+      </c>
+      <c r="AJ5" s="2">
+        <v>17</v>
+      </c>
+      <c r="AK5" s="2">
+        <v>17</v>
+      </c>
+      <c r="AL5" s="2">
+        <v>17</v>
+      </c>
+      <c r="AM5" s="2">
+        <v>17</v>
+      </c>
+      <c r="AN5" s="2">
+        <v>17</v>
+      </c>
+      <c r="AO5" s="2">
         <v>6</v>
       </c>
-      <c r="Q4" s="1">
-[...14 lines deleted...]
-      <c r="V4" s="1">
+      <c r="AP5" s="1">
+        <v>2</v>
+      </c>
+      <c r="AQ5" s="1">
+        <v>2</v>
+      </c>
+      <c r="AR5" s="1">
         <v>1</v>
       </c>
-      <c r="W4" s="1">
+      <c r="AS5" s="1">
         <v>1</v>
       </c>
-      <c r="X4" s="1">
-[...31 lines deleted...]
-      </c>
     </row>
-    <row r="5" spans="1:34">
-[...103 lines deleted...]
-    <row r="6" spans="1:34">
+    <row r="6" spans="1:45">
       <c r="A6" s="1">
         <v>4</v>
       </c>
       <c r="B6" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="C6" s="1">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="D6" s="2">
+        <v>68</v>
+      </c>
+      <c r="D6" s="1">
+        <v>5</v>
+      </c>
+      <c r="E6" s="1">
+        <v>3</v>
+      </c>
+      <c r="F6" s="1">
+        <v>4</v>
+      </c>
+      <c r="G6" s="1">
+        <v>4</v>
+      </c>
+      <c r="H6" s="2">
+        <v>7</v>
+      </c>
+      <c r="I6" s="1">
+        <v>5</v>
+      </c>
+      <c r="J6" s="1">
+        <v>3</v>
+      </c>
+      <c r="K6" s="2">
         <v>6</v>
       </c>
-      <c r="E6" s="1">
+      <c r="L6" s="2">
+        <v>6</v>
+      </c>
+      <c r="M6" s="2">
+        <v>17</v>
+      </c>
+      <c r="N6" s="2">
+        <v>17</v>
+      </c>
+      <c r="O6" s="2">
+        <v>17</v>
+      </c>
+      <c r="P6" s="2">
+        <v>6</v>
+      </c>
+      <c r="Q6" s="1">
+        <v>3</v>
+      </c>
+      <c r="R6" s="2">
+        <v>6</v>
+      </c>
+      <c r="S6" s="2">
+        <v>6</v>
+      </c>
+      <c r="T6" s="1">
+        <v>5</v>
+      </c>
+      <c r="U6" s="2">
+        <v>7</v>
+      </c>
+      <c r="V6" s="1">
+        <v>1</v>
+      </c>
+      <c r="W6" s="1">
+        <v>1</v>
+      </c>
+      <c r="X6" s="1">
+        <v>1</v>
+      </c>
+      <c r="Y6" s="1">
         <v>2</v>
       </c>
-      <c r="F6" s="2">
+      <c r="Z6" s="1">
+        <v>1</v>
+      </c>
+      <c r="AA6" s="2">
+        <v>8</v>
+      </c>
+      <c r="AB6" s="2">
+        <v>7</v>
+      </c>
+      <c r="AC6" s="2">
+        <v>6</v>
+      </c>
+      <c r="AD6" s="1">
+        <v>3</v>
+      </c>
+      <c r="AE6" s="1">
+        <v>2</v>
+      </c>
+      <c r="AF6" s="1">
+        <v>1</v>
+      </c>
+      <c r="AG6" s="1">
         <v>5</v>
       </c>
-      <c r="G6" s="1">
+      <c r="AH6" s="1">
+        <v>4</v>
+      </c>
+      <c r="AI6" s="1">
+        <v>5</v>
+      </c>
+      <c r="AJ6" s="1">
         <v>2</v>
       </c>
-      <c r="H6" s="1">
+      <c r="AK6" s="1">
+        <v>5</v>
+      </c>
+      <c r="AL6" s="2">
+        <v>7</v>
+      </c>
+      <c r="AM6" s="2">
+        <v>7</v>
+      </c>
+      <c r="AN6" s="2">
+        <v>8</v>
+      </c>
+      <c r="AO6" s="2">
+        <v>7</v>
+      </c>
+      <c r="AP6" s="2">
+        <v>6</v>
+      </c>
+      <c r="AQ6" s="2">
+        <v>6</v>
+      </c>
+      <c r="AR6" s="1">
         <v>3</v>
       </c>
-      <c r="I6" s="1">
-[...75 lines deleted...]
-        <v>16</v>
+      <c r="AS6" s="2">
+        <v>9</v>
       </c>
     </row>
-    <row r="7" spans="1:34">
+    <row r="7" spans="1:45">
       <c r="A7" s="1">
         <v>5</v>
       </c>
       <c r="B7" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="1">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="D7" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E7" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F7" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G7" s="2">
         <v>5</v>
       </c>
       <c r="H7" s="2">
         <v>6</v>
       </c>
       <c r="I7" s="1">
         <v>3</v>
       </c>
       <c r="J7" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K7" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="L7" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M7" s="1">
         <v>4</v>
       </c>
       <c r="N7" s="1">
         <v>3</v>
       </c>
       <c r="O7" s="1">
         <v>3</v>
       </c>
-      <c r="P7" s="1">
+      <c r="P7" s="2">
         <v>5</v>
       </c>
       <c r="Q7" s="1">
         <v>4</v>
       </c>
       <c r="R7" s="1">
         <v>4</v>
       </c>
       <c r="S7" s="1">
         <v>2</v>
       </c>
       <c r="T7" s="2">
         <v>7</v>
       </c>
       <c r="U7" s="2">
         <v>6</v>
       </c>
       <c r="V7" s="2">
         <v>7</v>
       </c>
       <c r="W7" s="1">
         <v>4</v>
       </c>
-      <c r="X7" s="1">
+      <c r="X7" s="2">
         <v>5</v>
       </c>
       <c r="Y7" s="2">
         <v>6</v>
       </c>
-      <c r="Z7" s="1">
+      <c r="Z7" s="2">
         <v>5</v>
       </c>
       <c r="AA7" s="1">
         <v>1</v>
       </c>
       <c r="AB7" s="1">
         <v>2</v>
       </c>
       <c r="AC7" s="1">
         <v>1</v>
       </c>
       <c r="AD7" s="1">
         <v>4</v>
       </c>
       <c r="AE7" s="1">
         <v>4</v>
       </c>
       <c r="AF7" s="1">
         <v>3</v>
       </c>
       <c r="AG7" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AH7" s="2">
-        <v>16</v>
+        <v>17</v>
+      </c>
+      <c r="AI7" s="1">
+        <v>4</v>
+      </c>
+      <c r="AJ7" s="2">
+        <v>5</v>
+      </c>
+      <c r="AK7" s="1">
+        <v>3</v>
+      </c>
+      <c r="AL7" s="1">
+        <v>5</v>
+      </c>
+      <c r="AM7" s="1">
+        <v>4</v>
+      </c>
+      <c r="AN7" s="1">
+        <v>3</v>
+      </c>
+      <c r="AO7" s="1">
+        <v>2</v>
+      </c>
+      <c r="AP7" s="1">
+        <v>4</v>
+      </c>
+      <c r="AQ7" s="1">
+        <v>5</v>
+      </c>
+      <c r="AR7" s="2">
+        <v>17</v>
+      </c>
+      <c r="AS7" s="2">
+        <v>17</v>
       </c>
     </row>
-    <row r="8" spans="1:34">
+    <row r="8" spans="1:45">
       <c r="A8" s="1">
         <v>6</v>
       </c>
       <c r="B8" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="C8" s="1">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="D8" s="1">
+        <v>94</v>
+      </c>
+      <c r="D8" s="2">
+        <v>17</v>
+      </c>
+      <c r="E8" s="2">
+        <v>17</v>
+      </c>
+      <c r="F8" s="2">
+        <v>17</v>
+      </c>
+      <c r="G8" s="1">
+        <v>3</v>
+      </c>
+      <c r="H8" s="1">
+        <v>1</v>
+      </c>
+      <c r="I8" s="2">
+        <v>9</v>
+      </c>
+      <c r="J8" s="2">
+        <v>17</v>
+      </c>
+      <c r="K8" s="2">
+        <v>17</v>
+      </c>
+      <c r="L8" s="2">
+        <v>17</v>
+      </c>
+      <c r="M8" s="2">
+        <v>17</v>
+      </c>
+      <c r="N8" s="2">
+        <v>17</v>
+      </c>
+      <c r="O8" s="2">
+        <v>17</v>
+      </c>
+      <c r="P8" s="1">
+        <v>1</v>
+      </c>
+      <c r="Q8" s="1">
+        <v>1</v>
+      </c>
+      <c r="R8" s="1">
+        <v>2</v>
+      </c>
+      <c r="S8" s="2">
+        <v>9</v>
+      </c>
+      <c r="T8" s="1">
+        <v>6</v>
+      </c>
+      <c r="U8" s="1">
+        <v>2</v>
+      </c>
+      <c r="V8" s="2">
+        <v>17</v>
+      </c>
+      <c r="W8" s="2">
+        <v>17</v>
+      </c>
+      <c r="X8" s="2">
+        <v>17</v>
+      </c>
+      <c r="Y8" s="2">
+        <v>17</v>
+      </c>
+      <c r="Z8" s="2">
+        <v>17</v>
+      </c>
+      <c r="AA8" s="2">
+        <v>17</v>
+      </c>
+      <c r="AB8" s="2">
+        <v>17</v>
+      </c>
+      <c r="AC8" s="2">
+        <v>17</v>
+      </c>
+      <c r="AD8" s="1">
+        <v>2</v>
+      </c>
+      <c r="AE8" s="1">
+        <v>6</v>
+      </c>
+      <c r="AF8" s="2">
+        <v>13</v>
+      </c>
+      <c r="AG8" s="1">
+        <v>1</v>
+      </c>
+      <c r="AH8" s="1">
+        <v>6</v>
+      </c>
+      <c r="AI8" s="1">
+        <v>8</v>
+      </c>
+      <c r="AJ8" s="1">
+        <v>7</v>
+      </c>
+      <c r="AK8" s="1">
+        <v>7</v>
+      </c>
+      <c r="AL8" s="1">
+        <v>2</v>
+      </c>
+      <c r="AM8" s="1">
+        <v>1</v>
+      </c>
+      <c r="AN8" s="1">
         <v>4</v>
       </c>
-      <c r="E8" s="1">
-[...2 lines deleted...]
-      <c r="F8" s="1">
+      <c r="AO8" s="1">
         <v>8</v>
       </c>
-      <c r="G8" s="1">
+      <c r="AP8" s="1">
         <v>1</v>
       </c>
-      <c r="H8" s="1">
-[...53 lines deleted...]
-      <c r="Z8" s="1">
+      <c r="AQ8" s="1">
+        <v>9</v>
+      </c>
+      <c r="AR8" s="1">
         <v>7</v>
       </c>
-      <c r="AA8" s="1">
-[...21 lines deleted...]
-        <v>16</v>
+      <c r="AS8" s="1">
+        <v>9</v>
       </c>
     </row>
-    <row r="9" spans="1:34">
+    <row r="9" spans="1:45">
       <c r="A9" s="1">
         <v>7</v>
       </c>
       <c r="B9" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="C9" s="1">
-        <v>107</v>
-[...8 lines deleted...]
-        <v>16</v>
+        <v>96</v>
+      </c>
+      <c r="D9" s="1">
+        <v>4</v>
+      </c>
+      <c r="E9" s="1">
+        <v>4</v>
+      </c>
+      <c r="F9" s="1">
+        <v>8</v>
       </c>
       <c r="G9" s="1">
+        <v>1</v>
+      </c>
+      <c r="H9" s="1">
+        <v>4</v>
+      </c>
+      <c r="I9" s="1">
+        <v>6</v>
+      </c>
+      <c r="J9" s="2">
+        <v>17</v>
+      </c>
+      <c r="K9" s="2">
+        <v>17</v>
+      </c>
+      <c r="L9" s="2">
+        <v>17</v>
+      </c>
+      <c r="M9" s="2">
+        <v>17</v>
+      </c>
+      <c r="N9" s="2">
+        <v>17</v>
+      </c>
+      <c r="O9" s="2">
+        <v>17</v>
+      </c>
+      <c r="P9" s="2">
+        <v>17</v>
+      </c>
+      <c r="Q9" s="2">
+        <v>17</v>
+      </c>
+      <c r="R9" s="2">
+        <v>17</v>
+      </c>
+      <c r="S9" s="2">
+        <v>17</v>
+      </c>
+      <c r="T9" s="2">
+        <v>17</v>
+      </c>
+      <c r="U9" s="2">
+        <v>17</v>
+      </c>
+      <c r="V9" s="1">
+        <v>2</v>
+      </c>
+      <c r="W9" s="1">
+        <v>2</v>
+      </c>
+      <c r="X9" s="2">
+        <v>12</v>
+      </c>
+      <c r="Y9" s="1">
+        <v>1</v>
+      </c>
+      <c r="Z9" s="1">
+        <v>7</v>
+      </c>
+      <c r="AA9" s="1">
+        <v>5</v>
+      </c>
+      <c r="AB9" s="1">
         <v>3</v>
       </c>
-      <c r="H9" s="1">
+      <c r="AC9" s="1">
+        <v>3</v>
+      </c>
+      <c r="AD9" s="1">
         <v>1</v>
       </c>
-      <c r="I9" s="1">
+      <c r="AE9" s="1">
+        <v>1</v>
+      </c>
+      <c r="AF9" s="1">
+        <v>2</v>
+      </c>
+      <c r="AG9" s="2">
+        <v>17</v>
+      </c>
+      <c r="AH9" s="2">
+        <v>17</v>
+      </c>
+      <c r="AI9" s="2">
+        <v>17</v>
+      </c>
+      <c r="AJ9" s="2">
+        <v>17</v>
+      </c>
+      <c r="AK9" s="2">
+        <v>17</v>
+      </c>
+      <c r="AL9" s="1">
+        <v>6</v>
+      </c>
+      <c r="AM9" s="1">
+        <v>6</v>
+      </c>
+      <c r="AN9" s="1">
+        <v>2</v>
+      </c>
+      <c r="AO9" s="1">
         <v>9</v>
       </c>
-      <c r="J9" s="2">
-[...72 lines deleted...]
-        <v>6</v>
+      <c r="AP9" s="1">
+        <v>11</v>
+      </c>
+      <c r="AQ9" s="1">
+        <v>8</v>
+      </c>
+      <c r="AR9" s="2">
+        <v>17</v>
+      </c>
+      <c r="AS9" s="2">
+        <v>17</v>
       </c>
     </row>
-    <row r="10" spans="1:34">
+    <row r="10" spans="1:45">
       <c r="A10" s="1">
         <v>8</v>
       </c>
       <c r="B10" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="C10" s="1">
-        <v>146</v>
-[...10 lines deleted...]
-      <c r="G10" s="1">
+        <v>104</v>
+      </c>
+      <c r="D10" s="1">
+        <v>3</v>
+      </c>
+      <c r="E10" s="1">
+        <v>8</v>
+      </c>
+      <c r="F10" s="1">
         <v>6</v>
       </c>
-      <c r="H10" s="1">
+      <c r="G10" s="2">
+        <v>17</v>
+      </c>
+      <c r="H10" s="2">
+        <v>17</v>
+      </c>
+      <c r="I10" s="2">
+        <v>17</v>
+      </c>
+      <c r="J10" s="2">
+        <v>17</v>
+      </c>
+      <c r="K10" s="2">
+        <v>17</v>
+      </c>
+      <c r="L10" s="2">
+        <v>17</v>
+      </c>
+      <c r="M10" s="2">
+        <v>17</v>
+      </c>
+      <c r="N10" s="2">
+        <v>17</v>
+      </c>
+      <c r="O10" s="2">
+        <v>17</v>
+      </c>
+      <c r="P10" s="2">
+        <v>17</v>
+      </c>
+      <c r="Q10" s="2">
+        <v>17</v>
+      </c>
+      <c r="R10" s="2">
+        <v>17</v>
+      </c>
+      <c r="S10" s="1">
+        <v>4</v>
+      </c>
+      <c r="T10" s="1">
+        <v>3</v>
+      </c>
+      <c r="U10" s="1">
+        <v>5</v>
+      </c>
+      <c r="V10" s="2">
+        <v>17</v>
+      </c>
+      <c r="W10" s="2">
+        <v>17</v>
+      </c>
+      <c r="X10" s="2">
+        <v>17</v>
+      </c>
+      <c r="Y10" s="2">
+        <v>17</v>
+      </c>
+      <c r="Z10" s="2">
+        <v>17</v>
+      </c>
+      <c r="AA10" s="1">
+        <v>4</v>
+      </c>
+      <c r="AB10" s="1">
+        <v>1</v>
+      </c>
+      <c r="AC10" s="1">
+        <v>2</v>
+      </c>
+      <c r="AD10" s="2">
+        <v>17</v>
+      </c>
+      <c r="AE10" s="2">
+        <v>17</v>
+      </c>
+      <c r="AF10" s="2">
+        <v>17</v>
+      </c>
+      <c r="AG10" s="1">
+        <v>17</v>
+      </c>
+      <c r="AH10" s="1">
+        <v>17</v>
+      </c>
+      <c r="AI10" s="1">
+        <v>1</v>
+      </c>
+      <c r="AJ10" s="1">
+        <v>3</v>
+      </c>
+      <c r="AK10" s="1">
+        <v>2</v>
+      </c>
+      <c r="AL10" s="1">
+        <v>1</v>
+      </c>
+      <c r="AM10" s="1">
+        <v>2</v>
+      </c>
+      <c r="AN10" s="1">
+        <v>1</v>
+      </c>
+      <c r="AO10" s="1">
+        <v>5</v>
+      </c>
+      <c r="AP10" s="1">
         <v>8</v>
       </c>
-      <c r="I10" s="1">
-[...8 lines deleted...]
-      <c r="L10" s="1">
+      <c r="AQ10" s="1">
+        <v>1</v>
+      </c>
+      <c r="AR10" s="1">
         <v>5</v>
       </c>
-      <c r="M10" s="2">
-[...63 lines deleted...]
-        <v>1</v>
+      <c r="AS10" s="1">
+        <v>5</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:45">
       <c r="A11" s="1">
         <v>9</v>
       </c>
       <c r="B11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C11" s="1">
-        <v>158</v>
+        <v>135</v>
       </c>
       <c r="D11" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E11" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F11" s="2">
-        <v>16</v>
-[...8 lines deleted...]
-        <v>16</v>
+        <v>17</v>
+      </c>
+      <c r="G11" s="1">
+        <v>6</v>
+      </c>
+      <c r="H11" s="1">
+        <v>8</v>
+      </c>
+      <c r="I11" s="1">
+        <v>7</v>
       </c>
       <c r="J11" s="1">
+        <v>2</v>
+      </c>
+      <c r="K11" s="1">
+        <v>2</v>
+      </c>
+      <c r="L11" s="1">
+        <v>5</v>
+      </c>
+      <c r="M11" s="2">
+        <v>17</v>
+      </c>
+      <c r="N11" s="2">
+        <v>17</v>
+      </c>
+      <c r="O11" s="2">
+        <v>17</v>
+      </c>
+      <c r="P11" s="1">
         <v>4</v>
       </c>
-      <c r="K11" s="1">
+      <c r="Q11" s="1">
+        <v>6</v>
+      </c>
+      <c r="R11" s="1">
+        <v>3</v>
+      </c>
+      <c r="S11" s="2">
+        <v>17</v>
+      </c>
+      <c r="T11" s="2">
+        <v>17</v>
+      </c>
+      <c r="U11" s="2">
+        <v>17</v>
+      </c>
+      <c r="V11" s="2">
+        <v>17</v>
+      </c>
+      <c r="W11" s="2">
+        <v>17</v>
+      </c>
+      <c r="X11" s="2">
+        <v>17</v>
+      </c>
+      <c r="Y11" s="2">
+        <v>17</v>
+      </c>
+      <c r="Z11" s="2">
+        <v>17</v>
+      </c>
+      <c r="AA11" s="2">
+        <v>17</v>
+      </c>
+      <c r="AB11" s="2">
+        <v>17</v>
+      </c>
+      <c r="AC11" s="2">
+        <v>17</v>
+      </c>
+      <c r="AD11" s="2">
+        <v>17</v>
+      </c>
+      <c r="AE11" s="2">
+        <v>17</v>
+      </c>
+      <c r="AF11" s="2">
+        <v>17</v>
+      </c>
+      <c r="AG11" s="1">
+        <v>6</v>
+      </c>
+      <c r="AH11" s="1">
+        <v>1</v>
+      </c>
+      <c r="AI11" s="1">
+        <v>17</v>
+      </c>
+      <c r="AJ11" s="1">
+        <v>17</v>
+      </c>
+      <c r="AK11" s="1">
+        <v>17</v>
+      </c>
+      <c r="AL11" s="1">
+        <v>3</v>
+      </c>
+      <c r="AM11" s="1">
+        <v>5</v>
+      </c>
+      <c r="AN11" s="1">
+        <v>6</v>
+      </c>
+      <c r="AO11" s="1">
+        <v>1</v>
+      </c>
+      <c r="AP11" s="1">
         <v>7</v>
       </c>
-      <c r="L11" s="1">
+      <c r="AQ11" s="1">
         <v>7</v>
       </c>
-      <c r="M11" s="2">
-[...41 lines deleted...]
-      <c r="AA11" s="1">
+      <c r="AR11" s="1">
+        <v>2</v>
+      </c>
+      <c r="AS11" s="1">
         <v>3</v>
       </c>
-      <c r="AB11" s="1">
-[...19 lines deleted...]
-      </c>
     </row>
-    <row r="12" spans="1:34">
+    <row r="12" spans="1:45">
       <c r="A12" s="1">
         <v>10</v>
       </c>
       <c r="B12" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C12" s="1">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="D12" s="1">
+        <v>163</v>
+      </c>
+      <c r="D12" s="2">
+        <v>17</v>
+      </c>
+      <c r="E12" s="2">
+        <v>17</v>
+      </c>
+      <c r="F12" s="2">
+        <v>17</v>
+      </c>
+      <c r="G12" s="2">
+        <v>17</v>
+      </c>
+      <c r="H12" s="2">
+        <v>17</v>
+      </c>
+      <c r="I12" s="2">
+        <v>17</v>
+      </c>
+      <c r="J12" s="1">
+        <v>5</v>
+      </c>
+      <c r="K12" s="1">
         <v>3</v>
       </c>
-      <c r="E12" s="1">
-[...2 lines deleted...]
-      <c r="F12" s="1">
+      <c r="L12" s="1">
+        <v>2</v>
+      </c>
+      <c r="M12" s="1">
         <v>6</v>
       </c>
-      <c r="G12" s="2">
-[...24 lines deleted...]
-        <v>16</v>
+      <c r="N12" s="1">
+        <v>5</v>
+      </c>
+      <c r="O12" s="1">
+        <v>2</v>
       </c>
       <c r="P12" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Q12" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="R12" s="2">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="S12" s="1">
+        <v>17</v>
+      </c>
+      <c r="S12" s="2">
+        <v>17</v>
+      </c>
+      <c r="T12" s="2">
+        <v>17</v>
+      </c>
+      <c r="U12" s="2">
+        <v>17</v>
+      </c>
+      <c r="V12" s="2">
+        <v>17</v>
+      </c>
+      <c r="W12" s="2">
+        <v>17</v>
+      </c>
+      <c r="X12" s="2">
+        <v>17</v>
+      </c>
+      <c r="Y12" s="2">
+        <v>17</v>
+      </c>
+      <c r="Z12" s="2">
+        <v>17</v>
+      </c>
+      <c r="AA12" s="2">
+        <v>17</v>
+      </c>
+      <c r="AB12" s="2">
+        <v>17</v>
+      </c>
+      <c r="AC12" s="2">
+        <v>17</v>
+      </c>
+      <c r="AD12" s="1">
+        <v>17</v>
+      </c>
+      <c r="AE12" s="1">
+        <v>17</v>
+      </c>
+      <c r="AF12" s="1">
+        <v>17</v>
+      </c>
+      <c r="AG12" s="1">
         <v>4</v>
       </c>
-      <c r="T12" s="1">
+      <c r="AH12" s="1">
+        <v>5</v>
+      </c>
+      <c r="AI12" s="1">
+        <v>6</v>
+      </c>
+      <c r="AJ12" s="1">
+        <v>6</v>
+      </c>
+      <c r="AK12" s="1">
+        <v>1</v>
+      </c>
+      <c r="AL12" s="1">
+        <v>17</v>
+      </c>
+      <c r="AM12" s="1">
+        <v>17</v>
+      </c>
+      <c r="AN12" s="1">
+        <v>17</v>
+      </c>
+      <c r="AO12" s="1">
         <v>3</v>
       </c>
-      <c r="U12" s="1">
-[...17 lines deleted...]
-      <c r="AA12" s="1">
+      <c r="AP12" s="1">
+        <v>3</v>
+      </c>
+      <c r="AQ12" s="1">
         <v>4</v>
       </c>
-      <c r="AB12" s="1">
-[...2 lines deleted...]
-      <c r="AC12" s="1">
+      <c r="AR12" s="1">
+        <v>4</v>
+      </c>
+      <c r="AS12" s="1">
         <v>2</v>
       </c>
-      <c r="AD12" s="1">
-[...13 lines deleted...]
-      </c>
     </row>
-    <row r="13" spans="1:34">
+    <row r="13" spans="1:45">
       <c r="A13" s="1">
         <v>11</v>
       </c>
       <c r="B13" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C13" s="1">
-        <v>176</v>
-[...8 lines deleted...]
-        <v>16</v>
+        <v>235</v>
+      </c>
+      <c r="D13" s="1">
+        <v>2</v>
+      </c>
+      <c r="E13" s="1">
+        <v>6</v>
+      </c>
+      <c r="F13" s="1">
+        <v>7</v>
       </c>
       <c r="G13" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H13" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I13" s="2">
-        <v>16</v>
-[...4 lines deleted...]
-      <c r="K13" s="1">
+        <v>17</v>
+      </c>
+      <c r="J13" s="2">
+        <v>17</v>
+      </c>
+      <c r="K13" s="2">
+        <v>17</v>
+      </c>
+      <c r="L13" s="2">
+        <v>17</v>
+      </c>
+      <c r="M13" s="2">
+        <v>17</v>
+      </c>
+      <c r="N13" s="2">
+        <v>17</v>
+      </c>
+      <c r="O13" s="2">
+        <v>17</v>
+      </c>
+      <c r="P13" s="2">
+        <v>17</v>
+      </c>
+      <c r="Q13" s="2">
+        <v>17</v>
+      </c>
+      <c r="R13" s="2">
+        <v>17</v>
+      </c>
+      <c r="S13" s="2">
+        <v>17</v>
+      </c>
+      <c r="T13" s="2">
+        <v>17</v>
+      </c>
+      <c r="U13" s="2">
+        <v>17</v>
+      </c>
+      <c r="V13" s="2">
+        <v>17</v>
+      </c>
+      <c r="W13" s="2">
+        <v>17</v>
+      </c>
+      <c r="X13" s="2">
+        <v>17</v>
+      </c>
+      <c r="Y13" s="1">
         <v>3</v>
       </c>
-      <c r="L13" s="1">
+      <c r="Z13" s="1">
         <v>2</v>
       </c>
-      <c r="M13" s="1">
+      <c r="AA13" s="1">
+        <v>7</v>
+      </c>
+      <c r="AB13" s="1">
+        <v>4</v>
+      </c>
+      <c r="AC13" s="1">
+        <v>4</v>
+      </c>
+      <c r="AD13" s="2">
+        <v>17</v>
+      </c>
+      <c r="AE13" s="2">
+        <v>17</v>
+      </c>
+      <c r="AF13" s="1">
+        <v>17</v>
+      </c>
+      <c r="AG13" s="1">
+        <v>17</v>
+      </c>
+      <c r="AH13" s="1">
+        <v>17</v>
+      </c>
+      <c r="AI13" s="1">
+        <v>3</v>
+      </c>
+      <c r="AJ13" s="1">
+        <v>4</v>
+      </c>
+      <c r="AK13" s="1">
         <v>6</v>
       </c>
-      <c r="N13" s="1">
-[...60 lines deleted...]
-        <v>5</v>
+      <c r="AL13" s="1">
+        <v>17</v>
+      </c>
+      <c r="AM13" s="1">
+        <v>17</v>
+      </c>
+      <c r="AN13" s="1">
+        <v>17</v>
+      </c>
+      <c r="AO13" s="1">
+        <v>17</v>
+      </c>
+      <c r="AP13" s="1">
+        <v>17</v>
+      </c>
+      <c r="AQ13" s="1">
+        <v>17</v>
+      </c>
+      <c r="AR13" s="1">
+        <v>17</v>
+      </c>
+      <c r="AS13" s="1">
+        <v>17</v>
       </c>
     </row>
-    <row r="14" spans="1:34">
+    <row r="14" spans="1:45">
       <c r="A14" s="1">
         <v>12</v>
       </c>
       <c r="B14" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C14" s="1">
-        <v>179</v>
-[...7 lines deleted...]
-      <c r="F14" s="1">
+        <v>249</v>
+      </c>
+      <c r="D14" s="2">
+        <v>17</v>
+      </c>
+      <c r="E14" s="2">
+        <v>17</v>
+      </c>
+      <c r="F14" s="2">
+        <v>17</v>
+      </c>
+      <c r="G14" s="2">
+        <v>17</v>
+      </c>
+      <c r="H14" s="2">
+        <v>17</v>
+      </c>
+      <c r="I14" s="2">
+        <v>17</v>
+      </c>
+      <c r="J14" s="1">
+        <v>4</v>
+      </c>
+      <c r="K14" s="1">
         <v>7</v>
       </c>
-      <c r="G14" s="2">
-[...15 lines deleted...]
-        <v>16</v>
+      <c r="L14" s="1">
+        <v>7</v>
       </c>
       <c r="M14" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="N14" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="O14" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="P14" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Q14" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="R14" s="2">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>17</v>
+      </c>
+      <c r="S14" s="1">
+        <v>5</v>
+      </c>
+      <c r="T14" s="1">
+        <v>4</v>
       </c>
       <c r="U14" s="1">
-        <v>16</v>
-[...8 lines deleted...]
-        <v>16</v>
+        <v>8</v>
+      </c>
+      <c r="V14" s="2">
+        <v>17</v>
+      </c>
+      <c r="W14" s="2">
+        <v>17</v>
+      </c>
+      <c r="X14" s="2">
+        <v>17</v>
       </c>
       <c r="Y14" s="1">
+        <v>4</v>
+      </c>
+      <c r="Z14" s="1">
+        <v>4</v>
+      </c>
+      <c r="AA14" s="1">
         <v>3</v>
       </c>
-      <c r="Z14" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="AB14" s="1">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="AC14" s="1">
-        <v>4</v>
-[...14 lines deleted...]
-        <v>16</v>
+        <v>8</v>
+      </c>
+      <c r="AD14" s="2">
+        <v>17</v>
+      </c>
+      <c r="AE14" s="2">
+        <v>17</v>
+      </c>
+      <c r="AF14" s="2">
+        <v>17</v>
+      </c>
+      <c r="AG14" s="2">
+        <v>17</v>
+      </c>
+      <c r="AH14" s="2">
+        <v>17</v>
+      </c>
+      <c r="AI14" s="1">
+        <v>17</v>
+      </c>
+      <c r="AJ14" s="1">
+        <v>17</v>
+      </c>
+      <c r="AK14" s="1">
+        <v>17</v>
+      </c>
+      <c r="AL14" s="1">
+        <v>17</v>
+      </c>
+      <c r="AM14" s="1">
+        <v>17</v>
+      </c>
+      <c r="AN14" s="1">
+        <v>17</v>
+      </c>
+      <c r="AO14" s="1">
+        <v>17</v>
+      </c>
+      <c r="AP14" s="1">
+        <v>17</v>
+      </c>
+      <c r="AQ14" s="1">
+        <v>17</v>
+      </c>
+      <c r="AR14" s="1">
+        <v>17</v>
+      </c>
+      <c r="AS14" s="1">
+        <v>17</v>
       </c>
     </row>
-    <row r="15" spans="1:34">
+    <row r="15" spans="1:45">
       <c r="A15" s="1">
         <v>13</v>
       </c>
       <c r="B15" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="C15" s="1">
-        <v>233</v>
+        <v>332</v>
       </c>
       <c r="D15" s="1">
         <v>1</v>
       </c>
       <c r="E15" s="1">
         <v>7</v>
       </c>
       <c r="F15" s="1">
         <v>1</v>
       </c>
       <c r="G15" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H15" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I15" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J15" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K15" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="L15" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M15" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="N15" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="O15" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="P15" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Q15" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="R15" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="S15" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="T15" s="2">
-        <v>16</v>
-[...17 lines deleted...]
-        <v>16</v>
+        <v>17</v>
+      </c>
+      <c r="U15" s="2">
+        <v>17</v>
+      </c>
+      <c r="V15" s="2">
+        <v>17</v>
+      </c>
+      <c r="W15" s="2">
+        <v>17</v>
+      </c>
+      <c r="X15" s="2">
+        <v>17</v>
+      </c>
+      <c r="Y15" s="2">
+        <v>17</v>
+      </c>
+      <c r="Z15" s="2">
+        <v>17</v>
       </c>
       <c r="AA15" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AB15" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AC15" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AD15" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AE15" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AF15" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AG15" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AH15" s="1">
-        <v>16</v>
+        <v>17</v>
+      </c>
+      <c r="AI15" s="1">
+        <v>17</v>
+      </c>
+      <c r="AJ15" s="1">
+        <v>17</v>
+      </c>
+      <c r="AK15" s="1">
+        <v>17</v>
+      </c>
+      <c r="AL15" s="1">
+        <v>17</v>
+      </c>
+      <c r="AM15" s="1">
+        <v>17</v>
+      </c>
+      <c r="AN15" s="1">
+        <v>17</v>
+      </c>
+      <c r="AO15" s="1">
+        <v>17</v>
+      </c>
+      <c r="AP15" s="1">
+        <v>17</v>
+      </c>
+      <c r="AQ15" s="1">
+        <v>17</v>
+      </c>
+      <c r="AR15" s="1">
+        <v>17</v>
+      </c>
+      <c r="AS15" s="1">
+        <v>17</v>
       </c>
     </row>
-    <row r="16" spans="1:34">
+    <row r="16" spans="1:45">
       <c r="A16" s="1">
         <v>14</v>
       </c>
       <c r="B16" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C16" s="1">
-        <v>251</v>
+        <v>346</v>
       </c>
       <c r="D16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="L16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="N16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="O16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="P16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Q16" s="2">
-        <v>16</v>
-[...17 lines deleted...]
-        <v>16</v>
+        <v>17</v>
+      </c>
+      <c r="R16" s="2">
+        <v>17</v>
+      </c>
+      <c r="S16" s="2">
+        <v>17</v>
+      </c>
+      <c r="T16" s="2">
+        <v>17</v>
+      </c>
+      <c r="U16" s="2">
+        <v>17</v>
+      </c>
+      <c r="V16" s="2">
+        <v>17</v>
+      </c>
+      <c r="W16" s="2">
+        <v>17</v>
       </c>
       <c r="X16" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Y16" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Z16" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AA16" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AB16" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AC16" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AD16" s="1">
+        <v>17</v>
+      </c>
+      <c r="AE16" s="1">
+        <v>17</v>
+      </c>
+      <c r="AF16" s="1">
+        <v>17</v>
+      </c>
+      <c r="AG16" s="1">
+        <v>17</v>
+      </c>
+      <c r="AH16" s="1">
+        <v>17</v>
+      </c>
+      <c r="AI16" s="1">
         <v>7</v>
       </c>
-      <c r="AE16" s="1">
-[...9 lines deleted...]
-        <v>16</v>
+      <c r="AJ16" s="1">
+        <v>8</v>
+      </c>
+      <c r="AK16" s="1">
+        <v>8</v>
+      </c>
+      <c r="AL16" s="1">
+        <v>17</v>
+      </c>
+      <c r="AM16" s="1">
+        <v>17</v>
+      </c>
+      <c r="AN16" s="1">
+        <v>17</v>
+      </c>
+      <c r="AO16" s="1">
+        <v>17</v>
+      </c>
+      <c r="AP16" s="1">
+        <v>17</v>
+      </c>
+      <c r="AQ16" s="1">
+        <v>17</v>
+      </c>
+      <c r="AR16" s="1">
+        <v>17</v>
+      </c>
+      <c r="AS16" s="1">
+        <v>17</v>
       </c>
     </row>
-    <row r="17" spans="1:34">
+    <row r="17" spans="1:45">
       <c r="A17" s="1">
         <v>15</v>
       </c>
       <c r="B17" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="C17" s="1">
-        <v>254</v>
+        <v>354</v>
       </c>
       <c r="D17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="L17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="N17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="O17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="P17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Q17" s="2">
-        <v>16</v>
-[...17 lines deleted...]
-        <v>16</v>
+        <v>17</v>
+      </c>
+      <c r="R17" s="2">
+        <v>17</v>
+      </c>
+      <c r="S17" s="2">
+        <v>17</v>
+      </c>
+      <c r="T17" s="2">
+        <v>17</v>
+      </c>
+      <c r="U17" s="2">
+        <v>17</v>
+      </c>
+      <c r="V17" s="2">
+        <v>17</v>
+      </c>
+      <c r="W17" s="2">
+        <v>17</v>
       </c>
       <c r="X17" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Y17" s="1">
         <v>8</v>
       </c>
       <c r="Z17" s="1">
         <v>6</v>
       </c>
       <c r="AA17" s="1">
+        <v>17</v>
+      </c>
+      <c r="AB17" s="1">
+        <v>17</v>
+      </c>
+      <c r="AC17" s="1">
+        <v>17</v>
+      </c>
+      <c r="AD17" s="1">
+        <v>17</v>
+      </c>
+      <c r="AE17" s="1">
+        <v>17</v>
+      </c>
+      <c r="AF17" s="1">
+        <v>17</v>
+      </c>
+      <c r="AG17" s="1">
+        <v>17</v>
+      </c>
+      <c r="AH17" s="1">
+        <v>17</v>
+      </c>
+      <c r="AI17" s="1">
+        <v>17</v>
+      </c>
+      <c r="AJ17" s="1">
+        <v>17</v>
+      </c>
+      <c r="AK17" s="1">
+        <v>17</v>
+      </c>
+      <c r="AL17" s="1">
+        <v>17</v>
+      </c>
+      <c r="AM17" s="1">
+        <v>17</v>
+      </c>
+      <c r="AN17" s="1">
+        <v>17</v>
+      </c>
+      <c r="AO17" s="1">
+        <v>17</v>
+      </c>
+      <c r="AP17" s="1">
+        <v>17</v>
+      </c>
+      <c r="AQ17" s="1">
+        <v>17</v>
+      </c>
+      <c r="AR17" s="1">
+        <v>17</v>
+      </c>
+      <c r="AS17" s="1">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="18" spans="1:45">
+      <c r="A18" s="1">
         <v>16</v>
       </c>
-      <c r="AB17" s="1">
-[...18 lines deleted...]
-        <v>16</v>
+      <c r="B18" t="s">
+        <v>36</v>
+      </c>
+      <c r="C18" s="1">
+        <v>356</v>
+      </c>
+      <c r="D18" s="2">
+        <v>17</v>
+      </c>
+      <c r="E18" s="2">
+        <v>17</v>
+      </c>
+      <c r="F18" s="2">
+        <v>17</v>
+      </c>
+      <c r="G18" s="2">
+        <v>17</v>
+      </c>
+      <c r="H18" s="2">
+        <v>17</v>
+      </c>
+      <c r="I18" s="2">
+        <v>17</v>
+      </c>
+      <c r="J18" s="2">
+        <v>17</v>
+      </c>
+      <c r="K18" s="2">
+        <v>17</v>
+      </c>
+      <c r="L18" s="2">
+        <v>17</v>
+      </c>
+      <c r="M18" s="2">
+        <v>17</v>
+      </c>
+      <c r="N18" s="2">
+        <v>17</v>
+      </c>
+      <c r="O18" s="2">
+        <v>17</v>
+      </c>
+      <c r="P18" s="2">
+        <v>17</v>
+      </c>
+      <c r="Q18" s="2">
+        <v>17</v>
+      </c>
+      <c r="R18" s="2">
+        <v>17</v>
+      </c>
+      <c r="S18" s="2">
+        <v>17</v>
+      </c>
+      <c r="T18" s="2">
+        <v>17</v>
+      </c>
+      <c r="U18" s="2">
+        <v>17</v>
+      </c>
+      <c r="V18" s="2">
+        <v>17</v>
+      </c>
+      <c r="W18" s="2">
+        <v>17</v>
+      </c>
+      <c r="X18" s="1">
+        <v>17</v>
+      </c>
+      <c r="Y18" s="1">
+        <v>17</v>
+      </c>
+      <c r="Z18" s="1">
+        <v>17</v>
+      </c>
+      <c r="AA18" s="1">
+        <v>17</v>
+      </c>
+      <c r="AB18" s="1">
+        <v>17</v>
+      </c>
+      <c r="AC18" s="1">
+        <v>17</v>
+      </c>
+      <c r="AD18" s="1">
+        <v>7</v>
+      </c>
+      <c r="AE18" s="1">
+        <v>13</v>
+      </c>
+      <c r="AF18" s="1">
+        <v>13</v>
+      </c>
+      <c r="AG18" s="1">
+        <v>17</v>
+      </c>
+      <c r="AH18" s="1">
+        <v>17</v>
+      </c>
+      <c r="AI18" s="1">
+        <v>17</v>
+      </c>
+      <c r="AJ18" s="1">
+        <v>17</v>
+      </c>
+      <c r="AK18" s="1">
+        <v>17</v>
+      </c>
+      <c r="AL18" s="1">
+        <v>17</v>
+      </c>
+      <c r="AM18" s="1">
+        <v>17</v>
+      </c>
+      <c r="AN18" s="1">
+        <v>17</v>
+      </c>
+      <c r="AO18" s="1">
+        <v>17</v>
+      </c>
+      <c r="AP18" s="1">
+        <v>17</v>
+      </c>
+      <c r="AQ18" s="1">
+        <v>17</v>
+      </c>
+      <c r="AR18" s="1">
+        <v>17</v>
+      </c>
+      <c r="AS18" s="1">
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DW17"/>
+  <dimension ref="A1:FO18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="2" topLeftCell="D3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="D3" sqref="D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="7.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="14.568" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="14.568" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="14.568" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="14.568" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="14.568" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="14.568" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="8.141" bestFit="true" customWidth="true" style="0"/>
@@ -9721,4964 +13387,7072 @@
     <col min="103" max="103" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="104" max="104" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="105" max="105" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="106" max="106" width="14.568" bestFit="true" customWidth="true" style="0"/>
     <col min="107" max="107" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="108" max="108" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="109" max="109" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="110" max="110" width="14.568" bestFit="true" customWidth="true" style="0"/>
     <col min="111" max="111" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="112" max="112" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="113" max="113" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="114" max="114" width="14.568" bestFit="true" customWidth="true" style="0"/>
     <col min="115" max="115" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="116" max="116" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="117" max="117" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="118" max="118" width="14.568" bestFit="true" customWidth="true" style="0"/>
     <col min="119" max="119" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="120" max="120" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="121" max="121" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="122" max="122" width="14.568" bestFit="true" customWidth="true" style="0"/>
     <col min="123" max="123" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="124" max="124" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="125" max="125" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="126" max="126" width="14.568" bestFit="true" customWidth="true" style="0"/>
     <col min="127" max="127" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="128" max="128" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="129" max="129" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="130" max="130" width="14.568" bestFit="true" customWidth="true" style="0"/>
+    <col min="131" max="131" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="132" max="132" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="133" max="133" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="134" max="134" width="14.568" bestFit="true" customWidth="true" style="0"/>
+    <col min="135" max="135" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="136" max="136" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="137" max="137" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="138" max="138" width="14.568" bestFit="true" customWidth="true" style="0"/>
+    <col min="139" max="139" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="140" max="140" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="141" max="141" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="142" max="142" width="14.568" bestFit="true" customWidth="true" style="0"/>
+    <col min="143" max="143" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="144" max="144" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="145" max="145" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="146" max="146" width="14.568" bestFit="true" customWidth="true" style="0"/>
+    <col min="147" max="147" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="148" max="148" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="149" max="149" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="150" max="150" width="14.568" bestFit="true" customWidth="true" style="0"/>
+    <col min="151" max="151" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="152" max="152" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="153" max="153" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="154" max="154" width="14.568" bestFit="true" customWidth="true" style="0"/>
+    <col min="155" max="155" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="156" max="156" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="157" max="157" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="158" max="158" width="14.568" bestFit="true" customWidth="true" style="0"/>
+    <col min="159" max="159" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="160" max="160" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="161" max="161" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="162" max="162" width="14.568" bestFit="true" customWidth="true" style="0"/>
+    <col min="163" max="163" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="164" max="164" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="165" max="165" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="166" max="166" width="14.568" bestFit="true" customWidth="true" style="0"/>
+    <col min="167" max="167" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="168" max="168" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="169" max="169" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="170" max="170" width="14.568" bestFit="true" customWidth="true" style="0"/>
+    <col min="171" max="171" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:127" customHeight="1" ht="42">
+    <row r="1" spans="1:171" customHeight="1" ht="42">
       <c r="A1" s="5" t="s">
-        <v>258</v>
+        <v>357</v>
       </c>
       <c r="B1" s="5"/>
       <c r="C1" s="3"/>
       <c r="D1" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="Q1" s="3"/>
       <c r="R1" s="3"/>
       <c r="S1" s="3"/>
       <c r="T1" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="U1" s="3"/>
       <c r="V1" s="3"/>
       <c r="W1" s="3"/>
       <c r="X1" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="Y1" s="3"/>
       <c r="Z1" s="3"/>
       <c r="AA1" s="3"/>
       <c r="AB1" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="AC1" s="3"/>
       <c r="AD1" s="3"/>
       <c r="AE1" s="3"/>
       <c r="AF1" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="AG1" s="3"/>
       <c r="AH1" s="3"/>
       <c r="AI1" s="3"/>
       <c r="AJ1" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="AK1" s="3"/>
       <c r="AL1" s="3"/>
       <c r="AM1" s="3"/>
       <c r="AN1" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="AO1" s="3"/>
       <c r="AP1" s="3"/>
       <c r="AQ1" s="3"/>
       <c r="AR1" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="AS1" s="3"/>
       <c r="AT1" s="3"/>
       <c r="AU1" s="3"/>
       <c r="AV1" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="AW1" s="3"/>
       <c r="AX1" s="3"/>
       <c r="AY1" s="3"/>
       <c r="AZ1" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="BA1" s="3"/>
       <c r="BB1" s="3"/>
       <c r="BC1" s="3"/>
       <c r="BD1" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="BE1" s="3"/>
       <c r="BF1" s="3"/>
       <c r="BG1" s="3"/>
       <c r="BH1" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="BI1" s="3"/>
       <c r="BJ1" s="3"/>
       <c r="BK1" s="3"/>
       <c r="BL1" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="BM1" s="3"/>
       <c r="BN1" s="3"/>
       <c r="BO1" s="3"/>
       <c r="BP1" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="BQ1" s="3"/>
       <c r="BR1" s="3"/>
       <c r="BS1" s="3"/>
       <c r="BT1" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="BU1" s="3"/>
       <c r="BV1" s="3"/>
       <c r="BW1" s="3"/>
       <c r="BX1" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="BY1" s="3"/>
       <c r="BZ1" s="3"/>
       <c r="CA1" s="3"/>
       <c r="CB1" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="CC1" s="3"/>
       <c r="CD1" s="3"/>
       <c r="CE1" s="3"/>
       <c r="CF1" s="4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="CG1" s="3"/>
       <c r="CH1" s="3"/>
       <c r="CI1" s="3"/>
       <c r="CJ1" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="CK1" s="3"/>
       <c r="CL1" s="3"/>
       <c r="CM1" s="3"/>
       <c r="CN1" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="CO1" s="3"/>
       <c r="CP1" s="3"/>
       <c r="CQ1" s="3"/>
       <c r="CR1" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="CS1" s="3"/>
       <c r="CT1" s="3"/>
       <c r="CU1" s="3"/>
       <c r="CV1" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="CW1" s="3"/>
       <c r="CX1" s="3"/>
       <c r="CY1" s="3"/>
       <c r="CZ1" s="4" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="DA1" s="3"/>
       <c r="DB1" s="3"/>
       <c r="DC1" s="3"/>
       <c r="DD1" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="DE1" s="3"/>
       <c r="DF1" s="3"/>
       <c r="DG1" s="3"/>
       <c r="DH1" s="4" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="DI1" s="3"/>
       <c r="DJ1" s="3"/>
       <c r="DK1" s="3"/>
       <c r="DL1" s="4" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="DM1" s="3"/>
       <c r="DN1" s="3"/>
       <c r="DO1" s="3"/>
       <c r="DP1" s="4" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="DQ1" s="3"/>
       <c r="DR1" s="3"/>
       <c r="DS1" s="3"/>
       <c r="DT1" s="4" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="DU1" s="3"/>
       <c r="DV1" s="3"/>
       <c r="DW1" s="3"/>
+      <c r="DX1" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="DY1" s="3"/>
+      <c r="DZ1" s="3"/>
+      <c r="EA1" s="3"/>
+      <c r="EB1" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="EC1" s="3"/>
+      <c r="ED1" s="3"/>
+      <c r="EE1" s="3"/>
+      <c r="EF1" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="EG1" s="3"/>
+      <c r="EH1" s="3"/>
+      <c r="EI1" s="3"/>
+      <c r="EJ1" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="EK1" s="3"/>
+      <c r="EL1" s="3"/>
+      <c r="EM1" s="3"/>
+      <c r="EN1" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="EO1" s="3"/>
+      <c r="EP1" s="3"/>
+      <c r="EQ1" s="3"/>
+      <c r="ER1" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="ES1" s="3"/>
+      <c r="ET1" s="3"/>
+      <c r="EU1" s="3"/>
+      <c r="EV1" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="EW1" s="3"/>
+      <c r="EX1" s="3"/>
+      <c r="EY1" s="3"/>
+      <c r="EZ1" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="FA1" s="3"/>
+      <c r="FB1" s="3"/>
+      <c r="FC1" s="3"/>
+      <c r="FD1" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="FE1" s="3"/>
+      <c r="FF1" s="3"/>
+      <c r="FG1" s="3"/>
+      <c r="FH1" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="FI1" s="3"/>
+      <c r="FJ1" s="3"/>
+      <c r="FK1" s="3"/>
+      <c r="FL1" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="FM1" s="3"/>
+      <c r="FN1" s="3"/>
+      <c r="FO1" s="3"/>
     </row>
-    <row r="2" spans="1:127">
+    <row r="2" spans="1:171">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E2" s="3" t="s">
-        <v>259</v>
+        <v>358</v>
       </c>
       <c r="F2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="I2" s="3" t="s">
-        <v>259</v>
+        <v>358</v>
       </c>
       <c r="J2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="K2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="L2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="M2" s="3" t="s">
-        <v>259</v>
+        <v>358</v>
       </c>
       <c r="N2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="O2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="P2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="Q2" s="3" t="s">
-        <v>259</v>
+        <v>358</v>
       </c>
       <c r="R2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="S2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="T2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="U2" s="3" t="s">
-        <v>259</v>
+        <v>358</v>
       </c>
       <c r="V2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="W2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="X2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="Y2" s="3" t="s">
-        <v>259</v>
+        <v>358</v>
       </c>
       <c r="Z2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="AA2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="AB2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AC2" s="3" t="s">
-        <v>259</v>
+        <v>358</v>
       </c>
       <c r="AD2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="AE2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="AF2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AG2" s="3" t="s">
-        <v>259</v>
+        <v>358</v>
       </c>
       <c r="AH2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="AI2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="AJ2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AK2" s="3" t="s">
-        <v>259</v>
+        <v>358</v>
       </c>
       <c r="AL2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="AM2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="AN2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AO2" s="3" t="s">
-        <v>259</v>
+        <v>358</v>
       </c>
       <c r="AP2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="AQ2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="AR2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AS2" s="3" t="s">
-        <v>259</v>
+        <v>358</v>
       </c>
       <c r="AT2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="AU2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="AV2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AW2" s="3" t="s">
-        <v>259</v>
+        <v>358</v>
       </c>
       <c r="AX2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="AY2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="AZ2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BA2" s="3" t="s">
-        <v>259</v>
+        <v>358</v>
       </c>
       <c r="BB2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="BC2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="BD2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BE2" s="3" t="s">
-        <v>259</v>
+        <v>358</v>
       </c>
       <c r="BF2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="BG2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="BH2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BI2" s="3" t="s">
-        <v>259</v>
+        <v>358</v>
       </c>
       <c r="BJ2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="BK2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="BL2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BM2" s="3" t="s">
-        <v>259</v>
+        <v>358</v>
       </c>
       <c r="BN2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="BO2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="BP2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BQ2" s="3" t="s">
-        <v>259</v>
+        <v>358</v>
       </c>
       <c r="BR2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="BS2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="BT2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BU2" s="3" t="s">
-        <v>259</v>
+        <v>358</v>
       </c>
       <c r="BV2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="BW2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="BX2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BY2" s="3" t="s">
-        <v>259</v>
+        <v>358</v>
       </c>
       <c r="BZ2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="CA2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="CB2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="CC2" s="3" t="s">
-        <v>259</v>
+        <v>358</v>
       </c>
       <c r="CD2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="CE2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="CF2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="CG2" s="3" t="s">
-        <v>259</v>
+        <v>358</v>
       </c>
       <c r="CH2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="CI2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="CJ2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="CK2" s="3" t="s">
-        <v>259</v>
+        <v>358</v>
       </c>
       <c r="CL2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="CM2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="CN2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="CO2" s="3" t="s">
-        <v>259</v>
+        <v>358</v>
       </c>
       <c r="CP2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="CQ2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="CR2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="CS2" s="3" t="s">
-        <v>259</v>
+        <v>358</v>
       </c>
       <c r="CT2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="CU2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="CV2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="CW2" s="3" t="s">
-        <v>259</v>
+        <v>358</v>
       </c>
       <c r="CX2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="CY2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="CZ2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="DA2" s="3" t="s">
-        <v>259</v>
+        <v>358</v>
       </c>
       <c r="DB2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="DC2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="DD2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="DE2" s="3" t="s">
-        <v>259</v>
+        <v>358</v>
       </c>
       <c r="DF2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="DG2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="DH2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="DI2" s="3" t="s">
-        <v>259</v>
+        <v>358</v>
       </c>
       <c r="DJ2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="DK2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="DL2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="DM2" s="3" t="s">
-        <v>259</v>
+        <v>358</v>
       </c>
       <c r="DN2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="DO2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="DP2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="DQ2" s="3" t="s">
-        <v>259</v>
+        <v>358</v>
       </c>
       <c r="DR2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="DS2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="DT2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="DU2" s="3" t="s">
-        <v>259</v>
+        <v>358</v>
       </c>
       <c r="DV2" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="DW2" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
+      </c>
+      <c r="DX2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="DY2" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="DZ2" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="EA2" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="EB2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="EC2" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="ED2" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="EE2" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="EF2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="EG2" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="EH2" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="EI2" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="EJ2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="EK2" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="EL2" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="EM2" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="EN2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="EO2" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="EP2" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="EQ2" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="ER2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="ES2" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="ET2" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="EU2" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="EV2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="EW2" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="EX2" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="EY2" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="EZ2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="FA2" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="FB2" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="FC2" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="FD2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="FE2" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="FF2" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="FG2" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="FH2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="FI2" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="FJ2" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="FK2" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="FL2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="FM2" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="FN2" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="FO2" s="3" t="s">
+        <v>40</v>
       </c>
     </row>
-    <row r="3" spans="1:127">
+    <row r="3" spans="1:171">
       <c r="A3" s="1">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="C3" s="1">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="D3" s="2">
         <v>7</v>
       </c>
       <c r="E3" s="6">
         <v>1.0737</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>260</v>
+        <v>359</v>
       </c>
       <c r="G3" s="1"/>
       <c r="H3" s="1">
         <v>1</v>
       </c>
       <c r="I3" s="6">
         <v>1.0737</v>
       </c>
       <c r="J3" s="1" t="s">
-        <v>261</v>
+        <v>360</v>
       </c>
       <c r="K3" s="1"/>
       <c r="L3" s="1">
         <v>2</v>
       </c>
       <c r="M3" s="6">
         <v>1.0737</v>
       </c>
       <c r="N3" s="1" t="s">
-        <v>262</v>
+        <v>361</v>
       </c>
       <c r="O3" s="1"/>
       <c r="P3" s="2">
         <v>7</v>
       </c>
       <c r="Q3" s="6">
         <v>1.078</v>
       </c>
       <c r="R3" s="1" t="s">
-        <v>263</v>
+        <v>362</v>
       </c>
       <c r="S3" s="1"/>
       <c r="T3" s="1">
         <v>2</v>
       </c>
       <c r="U3" s="6">
         <v>1.078</v>
       </c>
       <c r="V3" s="1" t="s">
-        <v>264</v>
+        <v>363</v>
       </c>
       <c r="W3" s="1"/>
       <c r="X3" s="1">
         <v>1</v>
       </c>
       <c r="Y3" s="6">
         <v>1.078</v>
       </c>
       <c r="Z3" s="1" t="s">
-        <v>265</v>
+        <v>364</v>
       </c>
       <c r="AA3" s="1"/>
       <c r="AB3" s="1">
         <v>1</v>
       </c>
       <c r="AC3" s="6">
         <v>1.0862</v>
       </c>
       <c r="AD3" s="1" t="s">
-        <v>266</v>
+        <v>365</v>
       </c>
       <c r="AE3" s="1"/>
       <c r="AF3" s="1">
         <v>1</v>
       </c>
       <c r="AG3" s="6">
         <v>1.0862</v>
       </c>
       <c r="AH3" s="1" t="s">
-        <v>267</v>
+        <v>366</v>
       </c>
       <c r="AI3" s="1"/>
       <c r="AJ3" s="1">
         <v>1</v>
       </c>
       <c r="AK3" s="6">
         <v>1.0862</v>
       </c>
       <c r="AL3" s="1" t="s">
-        <v>268</v>
+        <v>367</v>
       </c>
       <c r="AM3" s="1"/>
       <c r="AN3" s="1">
         <v>3</v>
       </c>
       <c r="AO3" s="6">
         <v>1.0311</v>
       </c>
       <c r="AP3" s="1" t="s">
-        <v>269</v>
+        <v>368</v>
       </c>
       <c r="AQ3" s="1"/>
       <c r="AR3" s="1">
         <v>2</v>
       </c>
       <c r="AS3" s="6">
         <v>1.0311</v>
       </c>
       <c r="AT3" s="1" t="s">
-        <v>270</v>
+        <v>369</v>
       </c>
       <c r="AU3" s="1"/>
       <c r="AV3" s="2">
         <v>5</v>
       </c>
       <c r="AW3" s="6">
         <v>1.0311</v>
       </c>
       <c r="AX3" s="1" t="s">
-        <v>271</v>
+        <v>370</v>
       </c>
       <c r="AY3" s="1"/>
       <c r="AZ3" s="1">
         <v>2</v>
       </c>
       <c r="BA3" s="6">
         <v>1.0459</v>
       </c>
       <c r="BB3" s="1" t="s">
-        <v>272</v>
+        <v>371</v>
       </c>
       <c r="BC3" s="1"/>
       <c r="BD3" s="2">
         <v>5</v>
       </c>
       <c r="BE3" s="6">
         <v>1.0459</v>
       </c>
       <c r="BF3" s="1" t="s">
-        <v>273</v>
+        <v>372</v>
       </c>
       <c r="BG3" s="1"/>
       <c r="BH3" s="1">
         <v>1</v>
       </c>
       <c r="BI3" s="6">
         <v>1.0459</v>
       </c>
       <c r="BJ3" s="1" t="s">
-        <v>274</v>
+        <v>373</v>
       </c>
       <c r="BK3" s="1"/>
       <c r="BL3" s="1">
         <v>3</v>
       </c>
       <c r="BM3" s="6">
         <v>1.0385</v>
       </c>
       <c r="BN3" s="1" t="s">
-        <v>275</v>
+        <v>374</v>
       </c>
       <c r="BO3" s="1"/>
       <c r="BP3" s="1">
         <v>1</v>
       </c>
       <c r="BQ3" s="6">
         <v>1.0385</v>
       </c>
       <c r="BR3" s="1" t="s">
-        <v>276</v>
+        <v>375</v>
       </c>
       <c r="BS3" s="1"/>
-      <c r="BT3" s="2">
+      <c r="BT3" s="1">
         <v>4</v>
       </c>
       <c r="BU3" s="6">
         <v>1.0385</v>
       </c>
       <c r="BV3" s="1" t="s">
-        <v>277</v>
+        <v>376</v>
       </c>
       <c r="BW3" s="1"/>
       <c r="BX3" s="2">
         <v>5</v>
       </c>
       <c r="BY3" s="6">
         <v>1.0245</v>
       </c>
       <c r="BZ3" s="1" t="s">
-        <v>278</v>
+        <v>377</v>
       </c>
       <c r="CA3" s="1"/>
       <c r="CB3" s="2">
         <v>5</v>
       </c>
       <c r="CC3" s="6">
         <v>1.0245</v>
       </c>
       <c r="CD3" s="1" t="s">
-        <v>279</v>
+        <v>378</v>
       </c>
       <c r="CE3" s="1"/>
       <c r="CF3" s="1">
         <v>2</v>
       </c>
       <c r="CG3" s="6">
         <v>1.0245</v>
       </c>
       <c r="CH3" s="1" t="s">
-        <v>280</v>
+        <v>379</v>
       </c>
       <c r="CI3" s="1"/>
       <c r="CJ3" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CK3" s="6"/>
       <c r="CL3" s="1"/>
       <c r="CM3" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CN3" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CO3" s="6"/>
       <c r="CP3" s="1"/>
       <c r="CQ3" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CR3" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CS3" s="6"/>
       <c r="CT3" s="1"/>
       <c r="CU3" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CV3" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CW3" s="6"/>
       <c r="CX3" s="1"/>
       <c r="CY3" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CZ3" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="DA3" s="6"/>
       <c r="DB3" s="1"/>
       <c r="DC3" s="1" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="DD3" s="2">
+        <v>41</v>
+      </c>
+      <c r="DD3" s="1">
         <v>5</v>
       </c>
       <c r="DE3" s="6">
         <v>1.0194</v>
       </c>
       <c r="DF3" s="1" t="s">
-        <v>281</v>
+        <v>380</v>
       </c>
       <c r="DG3" s="1"/>
       <c r="DH3" s="1">
         <v>3</v>
       </c>
       <c r="DI3" s="6">
         <v>1.0194</v>
       </c>
       <c r="DJ3" s="1" t="s">
-        <v>282</v>
+        <v>381</v>
       </c>
       <c r="DK3" s="1"/>
-      <c r="DL3" s="2">
+      <c r="DL3" s="1">
         <v>4</v>
       </c>
       <c r="DM3" s="6">
         <v>1.0194</v>
       </c>
       <c r="DN3" s="1" t="s">
-        <v>283</v>
+        <v>382</v>
       </c>
       <c r="DO3" s="1"/>
       <c r="DP3" s="1">
         <v>2</v>
       </c>
       <c r="DQ3" s="6">
         <v>1.0329</v>
       </c>
       <c r="DR3" s="1" t="s">
-        <v>284</v>
+        <v>383</v>
       </c>
       <c r="DS3" s="1"/>
       <c r="DT3" s="1">
         <v>2</v>
       </c>
       <c r="DU3" s="6">
         <v>1.0329</v>
       </c>
       <c r="DV3" s="1" t="s">
-        <v>285</v>
+        <v>384</v>
       </c>
       <c r="DW3" s="1"/>
+      <c r="DX3" s="2">
+        <v>17</v>
+      </c>
+      <c r="DY3" s="6"/>
+      <c r="DZ3" s="1"/>
+      <c r="EA3" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EB3" s="2">
+        <v>17</v>
+      </c>
+      <c r="EC3" s="6"/>
+      <c r="ED3" s="1"/>
+      <c r="EE3" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EF3" s="2">
+        <v>17</v>
+      </c>
+      <c r="EG3" s="6"/>
+      <c r="EH3" s="1"/>
+      <c r="EI3" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EJ3" s="2">
+        <v>8</v>
+      </c>
+      <c r="EK3" s="6">
+        <v>1.019</v>
+      </c>
+      <c r="EL3" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="EM3" s="1"/>
+      <c r="EN3" s="2">
+        <v>8</v>
+      </c>
+      <c r="EO3" s="6">
+        <v>1.019</v>
+      </c>
+      <c r="EP3" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="EQ3" s="1"/>
+      <c r="ER3" s="1">
+        <v>5</v>
+      </c>
+      <c r="ES3" s="6">
+        <v>1.019</v>
+      </c>
+      <c r="ET3" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="EU3" s="1"/>
+      <c r="EV3" s="2">
+        <v>10</v>
+      </c>
+      <c r="EW3" s="6">
+        <v>1.039</v>
+      </c>
+      <c r="EX3" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="EY3" s="1"/>
+      <c r="EZ3" s="1">
+        <v>5</v>
+      </c>
+      <c r="FA3" s="6">
+        <v>1.039</v>
+      </c>
+      <c r="FB3" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="FC3" s="1"/>
+      <c r="FD3" s="2">
+        <v>11</v>
+      </c>
+      <c r="FE3" s="6">
+        <v>1.039</v>
+      </c>
+      <c r="FF3" s="1"/>
+      <c r="FG3" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="FH3" s="2">
+        <v>8</v>
+      </c>
+      <c r="FI3" s="6">
+        <v>1.0615</v>
+      </c>
+      <c r="FJ3" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="FK3" s="1"/>
+      <c r="FL3" s="2">
+        <v>9</v>
+      </c>
+      <c r="FM3" s="6">
+        <v>1.0615</v>
+      </c>
+      <c r="FN3" s="1"/>
+      <c r="FO3" s="1" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="4" spans="1:127">
+    <row r="4" spans="1:171">
       <c r="A4" s="1">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C4" s="1">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="D4" s="2">
+        <v>8</v>
+      </c>
+      <c r="E4" s="6">
+        <v>0.969</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="G4" s="1"/>
+      <c r="H4" s="2">
         <v>5</v>
       </c>
-      <c r="E4" s="6">
-[...8 lines deleted...]
-      </c>
       <c r="I4" s="6">
-        <v>1.0201</v>
+        <v>0.969</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>287</v>
+        <v>392</v>
       </c>
       <c r="K4" s="1"/>
       <c r="L4" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M4" s="6">
-        <v>1.0201</v>
+        <v>0.969</v>
       </c>
       <c r="N4" s="1" t="s">
-        <v>288</v>
+        <v>393</v>
       </c>
       <c r="O4" s="1"/>
-      <c r="P4" s="1">
-        <v>4</v>
+      <c r="P4" s="2">
+        <v>8</v>
       </c>
       <c r="Q4" s="6">
-        <v>1.0081</v>
+        <v>0.9915</v>
       </c>
       <c r="R4" s="1" t="s">
-        <v>289</v>
+        <v>394</v>
       </c>
       <c r="S4" s="1"/>
       <c r="T4" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="U4" s="6">
-        <v>1.0081</v>
+        <v>0.9915</v>
       </c>
       <c r="V4" s="1" t="s">
-        <v>290</v>
+        <v>395</v>
       </c>
       <c r="W4" s="1"/>
       <c r="X4" s="1">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="Y4" s="6">
-        <v>1.0081</v>
+        <v>0.9915</v>
       </c>
       <c r="Z4" s="1" t="s">
-        <v>291</v>
+        <v>396</v>
       </c>
       <c r="AA4" s="1"/>
-      <c r="AB4" s="1">
-        <v>3</v>
+      <c r="AB4" s="2">
+        <v>7</v>
       </c>
       <c r="AC4" s="6">
-        <v>1.0148</v>
+        <v>1.0043</v>
       </c>
       <c r="AD4" s="1" t="s">
-        <v>292</v>
+        <v>397</v>
       </c>
       <c r="AE4" s="1"/>
       <c r="AF4" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="AG4" s="6">
-        <v>1.0148</v>
+        <v>1.0043</v>
       </c>
       <c r="AH4" s="1" t="s">
-        <v>293</v>
+        <v>398</v>
       </c>
       <c r="AI4" s="1"/>
-      <c r="AJ4" s="2">
-        <v>6</v>
+      <c r="AJ4" s="1">
+        <v>4</v>
       </c>
       <c r="AK4" s="6">
-        <v>1.0148</v>
+        <v>1.0043</v>
       </c>
       <c r="AL4" s="1" t="s">
-        <v>294</v>
+        <v>399</v>
       </c>
       <c r="AM4" s="1"/>
-      <c r="AN4" s="2">
-[...24 lines deleted...]
-        <v>6</v>
+      <c r="AN4" s="1">
+        <v>1</v>
+      </c>
+      <c r="AO4" s="6">
+        <v>1.0109</v>
+      </c>
+      <c r="AP4" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="AQ4" s="1"/>
+      <c r="AR4" s="1">
+        <v>1</v>
+      </c>
+      <c r="AS4" s="6">
+        <v>1.0109</v>
+      </c>
+      <c r="AT4" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="AU4" s="1"/>
+      <c r="AV4" s="1">
+        <v>1</v>
+      </c>
+      <c r="AW4" s="6">
+        <v>1.0109</v>
+      </c>
+      <c r="AX4" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="AY4" s="1"/>
+      <c r="AZ4" s="1">
+        <v>3</v>
       </c>
       <c r="BA4" s="6">
-        <v>1.0126</v>
+        <v>1.0001</v>
       </c>
       <c r="BB4" s="1" t="s">
-        <v>295</v>
+        <v>403</v>
       </c>
       <c r="BC4" s="1"/>
       <c r="BD4" s="1">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="BE4" s="6">
-        <v>1.0126</v>
+        <v>1.0001</v>
       </c>
       <c r="BF4" s="1" t="s">
-        <v>296</v>
+        <v>404</v>
       </c>
       <c r="BG4" s="1"/>
       <c r="BH4" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="BI4" s="6">
-        <v>1.0126</v>
+        <v>1.0001</v>
       </c>
       <c r="BJ4" s="1" t="s">
-        <v>297</v>
+        <v>405</v>
       </c>
       <c r="BK4" s="1"/>
       <c r="BL4" s="2">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="BM4" s="6">
-        <v>1.0252</v>
+        <v>0.9917</v>
       </c>
       <c r="BN4" s="1" t="s">
-        <v>298</v>
+        <v>406</v>
       </c>
       <c r="BO4" s="1"/>
-      <c r="BP4" s="1">
-        <v>5</v>
+      <c r="BP4" s="2">
+        <v>9</v>
       </c>
       <c r="BQ4" s="6">
-        <v>1.0252</v>
-[...6 lines deleted...]
-        <v>7</v>
+        <v>0.9917</v>
+      </c>
+      <c r="BR4" s="1"/>
+      <c r="BS4" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="BT4" s="1">
+        <v>1</v>
       </c>
       <c r="BU4" s="6">
-        <v>1.0252</v>
+        <v>0.9917</v>
       </c>
       <c r="BV4" s="1" t="s">
-        <v>300</v>
+        <v>407</v>
       </c>
       <c r="BW4" s="1"/>
       <c r="BX4" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="BY4" s="6">
-        <v>1.0322</v>
+        <v>0.9879</v>
       </c>
       <c r="BZ4" s="1" t="s">
-        <v>301</v>
+        <v>408</v>
       </c>
       <c r="CA4" s="1"/>
-      <c r="CB4" s="1">
-        <v>1</v>
+      <c r="CB4" s="2">
+        <v>6</v>
       </c>
       <c r="CC4" s="6">
-        <v>1.0322</v>
+        <v>0.9879</v>
       </c>
       <c r="CD4" s="1" t="s">
-        <v>302</v>
+        <v>409</v>
       </c>
       <c r="CE4" s="1"/>
       <c r="CF4" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="CG4" s="6">
-        <v>1.0322</v>
+        <v>0.9879</v>
       </c>
       <c r="CH4" s="1" t="s">
-        <v>303</v>
+        <v>410</v>
       </c>
       <c r="CI4" s="1"/>
-      <c r="CJ4" s="1">
+      <c r="CJ4" s="2">
+        <v>17</v>
+      </c>
+      <c r="CK4" s="6"/>
+      <c r="CL4" s="1"/>
+      <c r="CM4" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CN4" s="2">
+        <v>17</v>
+      </c>
+      <c r="CO4" s="6"/>
+      <c r="CP4" s="1"/>
+      <c r="CQ4" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CR4" s="1">
         <v>2</v>
       </c>
-      <c r="CK4" s="6">
-[...18 lines deleted...]
-      </c>
       <c r="CS4" s="6">
-        <v>1.0082</v>
+        <v>0.9912</v>
       </c>
       <c r="CT4" s="1" t="s">
-        <v>306</v>
+        <v>411</v>
       </c>
       <c r="CU4" s="1"/>
       <c r="CV4" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="CW4" s="6">
-        <v>1.0082</v>
+        <v>0.9912</v>
       </c>
       <c r="CX4" s="1" t="s">
-        <v>307</v>
+        <v>412</v>
       </c>
       <c r="CY4" s="1"/>
       <c r="CZ4" s="2">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="DA4" s="6">
-        <v>1.0082</v>
+        <v>0.9912</v>
       </c>
       <c r="DB4" s="1" t="s">
-        <v>308</v>
+        <v>413</v>
       </c>
       <c r="DC4" s="1"/>
-      <c r="DD4" s="1">
+      <c r="DD4" s="2">
+        <v>17</v>
+      </c>
+      <c r="DE4" s="6"/>
+      <c r="DF4" s="1"/>
+      <c r="DG4" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DH4" s="2">
+        <v>17</v>
+      </c>
+      <c r="DI4" s="6"/>
+      <c r="DJ4" s="1"/>
+      <c r="DK4" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DL4" s="2">
+        <v>17</v>
+      </c>
+      <c r="DM4" s="6"/>
+      <c r="DN4" s="1"/>
+      <c r="DO4" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DP4" s="1">
         <v>3</v>
       </c>
-      <c r="DE4" s="6">
-[...28 lines deleted...]
-      </c>
       <c r="DQ4" s="6">
-        <v>0.9944</v>
+        <v>0.9841</v>
       </c>
       <c r="DR4" s="1" t="s">
-        <v>312</v>
+        <v>414</v>
       </c>
       <c r="DS4" s="1"/>
       <c r="DT4" s="1">
+        <v>3</v>
+      </c>
+      <c r="DU4" s="6">
+        <v>0.9841</v>
+      </c>
+      <c r="DV4" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="DW4" s="1"/>
+      <c r="DX4" s="1">
+        <v>2</v>
+      </c>
+      <c r="DY4" s="6">
+        <v>0.989</v>
+      </c>
+      <c r="DZ4" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="EA4" s="1"/>
+      <c r="EB4" s="1">
+        <v>1</v>
+      </c>
+      <c r="EC4" s="6">
+        <v>0.989</v>
+      </c>
+      <c r="ED4" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="EE4" s="1"/>
+      <c r="EF4" s="1">
         <v>4</v>
       </c>
-      <c r="DU4" s="6">
-[...5 lines deleted...]
-      <c r="DW4" s="1"/>
+      <c r="EG4" s="6">
+        <v>0.989</v>
+      </c>
+      <c r="EH4" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="EI4" s="1"/>
+      <c r="EJ4" s="1">
+        <v>4</v>
+      </c>
+      <c r="EK4" s="6">
+        <v>0.9916</v>
+      </c>
+      <c r="EL4" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="EM4" s="1"/>
+      <c r="EN4" s="1">
+        <v>3</v>
+      </c>
+      <c r="EO4" s="6">
+        <v>0.9916</v>
+      </c>
+      <c r="EP4" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="EQ4" s="1"/>
+      <c r="ER4" s="2">
+        <v>7</v>
+      </c>
+      <c r="ES4" s="6">
+        <v>0.9916</v>
+      </c>
+      <c r="ET4" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="EU4" s="1"/>
+      <c r="EV4" s="1">
+        <v>4</v>
+      </c>
+      <c r="EW4" s="6">
+        <v>0.9907</v>
+      </c>
+      <c r="EX4" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="EY4" s="1"/>
+      <c r="EZ4" s="2">
+        <v>9</v>
+      </c>
+      <c r="FA4" s="6">
+        <v>0.9907</v>
+      </c>
+      <c r="FB4" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="FC4" s="1"/>
+      <c r="FD4" s="1">
+        <v>3</v>
+      </c>
+      <c r="FE4" s="6">
+        <v>0.9907</v>
+      </c>
+      <c r="FF4" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="FG4" s="1"/>
+      <c r="FH4" s="2">
+        <v>6</v>
+      </c>
+      <c r="FI4" s="6">
+        <v>0.9807</v>
+      </c>
+      <c r="FJ4" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="FK4" s="1"/>
+      <c r="FL4" s="1">
+        <v>4</v>
+      </c>
+      <c r="FM4" s="6">
+        <v>0.9807</v>
+      </c>
+      <c r="FN4" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="FO4" s="1"/>
     </row>
-    <row r="5" spans="1:127">
+    <row r="5" spans="1:171">
       <c r="A5" s="1">
+        <v>3</v>
+      </c>
+      <c r="B5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C5" s="1">
+        <v>63</v>
+      </c>
+      <c r="D5" s="2">
+        <v>6</v>
+      </c>
+      <c r="E5" s="6">
+        <v>0.9612</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="G5" s="1"/>
+      <c r="H5" s="1">
         <v>2</v>
       </c>
-      <c r="B5" t="s">
-[...15 lines deleted...]
-      <c r="H5" s="2">
+      <c r="I5" s="6">
+        <v>0.9612</v>
+      </c>
+      <c r="J5" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="K5" s="1"/>
+      <c r="L5" s="2">
         <v>5</v>
       </c>
-      <c r="I5" s="6">
-[...8 lines deleted...]
-      </c>
       <c r="M5" s="6">
-        <v>0.969</v>
+        <v>0.9612</v>
       </c>
       <c r="N5" s="1" t="s">
-        <v>316</v>
+        <v>429</v>
       </c>
       <c r="O5" s="1"/>
-      <c r="P5" s="2">
-        <v>8</v>
+      <c r="P5" s="1">
+        <v>2</v>
       </c>
       <c r="Q5" s="6">
-        <v>0.9915</v>
+        <v>0.9585</v>
       </c>
       <c r="R5" s="1" t="s">
-        <v>317</v>
+        <v>430</v>
       </c>
       <c r="S5" s="1"/>
       <c r="T5" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="U5" s="6">
-        <v>0.9915</v>
+        <v>0.9585</v>
       </c>
       <c r="V5" s="1" t="s">
-        <v>318</v>
+        <v>431</v>
       </c>
       <c r="W5" s="1"/>
       <c r="X5" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="Y5" s="6">
-        <v>0.9915</v>
+        <v>0.9585</v>
       </c>
       <c r="Z5" s="1" t="s">
-        <v>319</v>
+        <v>432</v>
       </c>
       <c r="AA5" s="1"/>
       <c r="AB5" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="AC5" s="6">
-        <v>1.0043</v>
+        <v>0.9624</v>
       </c>
       <c r="AD5" s="1" t="s">
-        <v>320</v>
+        <v>433</v>
       </c>
       <c r="AE5" s="1"/>
-      <c r="AF5" s="1">
-        <v>4</v>
+      <c r="AF5" s="2">
+        <v>5</v>
       </c>
       <c r="AG5" s="6">
-        <v>1.0043</v>
+        <v>0.9624</v>
       </c>
       <c r="AH5" s="1" t="s">
-        <v>321</v>
+        <v>434</v>
       </c>
       <c r="AI5" s="1"/>
       <c r="AJ5" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AK5" s="6">
-        <v>1.0043</v>
+        <v>0.9624</v>
       </c>
       <c r="AL5" s="1" t="s">
-        <v>322</v>
+        <v>435</v>
       </c>
       <c r="AM5" s="1"/>
       <c r="AN5" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AO5" s="6">
-        <v>1.0109</v>
+        <v>0.9814</v>
       </c>
       <c r="AP5" s="1" t="s">
-        <v>323</v>
+        <v>436</v>
       </c>
       <c r="AQ5" s="1"/>
       <c r="AR5" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="AS5" s="6">
-        <v>1.0109</v>
+        <v>0.9814</v>
       </c>
       <c r="AT5" s="1" t="s">
-        <v>324</v>
+        <v>437</v>
       </c>
       <c r="AU5" s="1"/>
       <c r="AV5" s="1">
+        <v>4</v>
+      </c>
+      <c r="AW5" s="6">
+        <v>0.9814</v>
+      </c>
+      <c r="AX5" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="AY5" s="1"/>
+      <c r="AZ5" s="2">
+        <v>17</v>
+      </c>
+      <c r="BA5" s="6"/>
+      <c r="BB5" s="1"/>
+      <c r="BC5" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="BD5" s="2">
+        <v>17</v>
+      </c>
+      <c r="BE5" s="6"/>
+      <c r="BF5" s="1"/>
+      <c r="BG5" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="BH5" s="2">
+        <v>17</v>
+      </c>
+      <c r="BI5" s="6"/>
+      <c r="BJ5" s="1"/>
+      <c r="BK5" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="BL5" s="1">
         <v>1</v>
       </c>
-      <c r="AW5" s="6">
-[...6 lines deleted...]
-      <c r="AZ5" s="1">
+      <c r="BM5" s="6">
+        <v>0.9841</v>
+      </c>
+      <c r="BN5" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="BO5" s="1"/>
+      <c r="BP5" s="1">
+        <v>2</v>
+      </c>
+      <c r="BQ5" s="6">
+        <v>0.9841</v>
+      </c>
+      <c r="BR5" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="BS5" s="1"/>
+      <c r="BT5" s="1">
         <v>3</v>
       </c>
-      <c r="BA5" s="6">
-[...48 lines deleted...]
-      </c>
       <c r="BU5" s="6">
-        <v>0.9917</v>
+        <v>0.9841</v>
       </c>
       <c r="BV5" s="1" t="s">
-        <v>330</v>
+        <v>441</v>
       </c>
       <c r="BW5" s="1"/>
       <c r="BX5" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="BY5" s="6">
-        <v>0.9879</v>
+        <v>0.9707</v>
       </c>
       <c r="BZ5" s="1" t="s">
-        <v>331</v>
+        <v>442</v>
       </c>
       <c r="CA5" s="1"/>
-      <c r="CB5" s="2">
-        <v>6</v>
+      <c r="CB5" s="1">
+        <v>3</v>
       </c>
       <c r="CC5" s="6">
-        <v>0.9879</v>
+        <v>0.9707</v>
       </c>
       <c r="CD5" s="1" t="s">
-        <v>332</v>
+        <v>443</v>
       </c>
       <c r="CE5" s="1"/>
       <c r="CF5" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="CG5" s="6">
-        <v>0.9879</v>
+        <v>0.9707</v>
       </c>
       <c r="CH5" s="1" t="s">
-        <v>333</v>
+        <v>444</v>
       </c>
       <c r="CI5" s="1"/>
-      <c r="CJ5" s="2">
-[...16 lines deleted...]
-        <v>2</v>
+      <c r="CJ5" s="1">
+        <v>5</v>
+      </c>
+      <c r="CK5" s="6">
+        <v>0.9662</v>
+      </c>
+      <c r="CL5" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="CM5" s="1"/>
+      <c r="CN5" s="1">
+        <v>3</v>
+      </c>
+      <c r="CO5" s="6">
+        <v>0.9662</v>
+      </c>
+      <c r="CP5" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="CQ5" s="1"/>
+      <c r="CR5" s="2">
+        <v>6</v>
       </c>
       <c r="CS5" s="6">
-        <v>0.9912</v>
+        <v>0.9752</v>
       </c>
       <c r="CT5" s="1" t="s">
-        <v>334</v>
+        <v>447</v>
       </c>
       <c r="CU5" s="1"/>
-      <c r="CV5" s="2">
-        <v>6</v>
+      <c r="CV5" s="1">
+        <v>5</v>
       </c>
       <c r="CW5" s="6">
-        <v>0.9912</v>
+        <v>0.9752</v>
       </c>
       <c r="CX5" s="1" t="s">
-        <v>335</v>
+        <v>448</v>
       </c>
       <c r="CY5" s="1"/>
-      <c r="CZ5" s="2">
-        <v>7</v>
+      <c r="CZ5" s="1">
+        <v>5</v>
       </c>
       <c r="DA5" s="6">
-        <v>0.9912</v>
+        <v>0.9752</v>
       </c>
       <c r="DB5" s="1" t="s">
-        <v>336</v>
+        <v>449</v>
       </c>
       <c r="DC5" s="1"/>
       <c r="DD5" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="DE5" s="6"/>
       <c r="DF5" s="1"/>
       <c r="DG5" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="DH5" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="DI5" s="6"/>
       <c r="DJ5" s="1"/>
       <c r="DK5" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="DL5" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="DM5" s="6"/>
       <c r="DN5" s="1"/>
       <c r="DO5" s="1" t="s">
-        <v>36</v>
-[...20 lines deleted...]
-      <c r="DW5" s="1"/>
+        <v>41</v>
+      </c>
+      <c r="DP5" s="2">
+        <v>17</v>
+      </c>
+      <c r="DQ5" s="6"/>
+      <c r="DR5" s="1"/>
+      <c r="DS5" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DT5" s="2">
+        <v>17</v>
+      </c>
+      <c r="DU5" s="6"/>
+      <c r="DV5" s="1"/>
+      <c r="DW5" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DX5" s="2">
+        <v>17</v>
+      </c>
+      <c r="DY5" s="6"/>
+      <c r="DZ5" s="1"/>
+      <c r="EA5" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EB5" s="2">
+        <v>17</v>
+      </c>
+      <c r="EC5" s="6"/>
+      <c r="ED5" s="1"/>
+      <c r="EE5" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EF5" s="2">
+        <v>17</v>
+      </c>
+      <c r="EG5" s="6"/>
+      <c r="EH5" s="1"/>
+      <c r="EI5" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EJ5" s="2">
+        <v>17</v>
+      </c>
+      <c r="EK5" s="6"/>
+      <c r="EL5" s="1"/>
+      <c r="EM5" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EN5" s="2">
+        <v>17</v>
+      </c>
+      <c r="EO5" s="6"/>
+      <c r="EP5" s="1"/>
+      <c r="EQ5" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="ER5" s="2">
+        <v>17</v>
+      </c>
+      <c r="ES5" s="6"/>
+      <c r="ET5" s="1"/>
+      <c r="EU5" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EV5" s="2">
+        <v>6</v>
+      </c>
+      <c r="EW5" s="6">
+        <v>0.9728</v>
+      </c>
+      <c r="EX5" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="EY5" s="1"/>
+      <c r="EZ5" s="1">
+        <v>2</v>
+      </c>
+      <c r="FA5" s="6">
+        <v>0.9728</v>
+      </c>
+      <c r="FB5" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="FC5" s="1"/>
+      <c r="FD5" s="1">
+        <v>2</v>
+      </c>
+      <c r="FE5" s="6">
+        <v>0.9728</v>
+      </c>
+      <c r="FF5" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="FG5" s="1"/>
+      <c r="FH5" s="1">
+        <v>1</v>
+      </c>
+      <c r="FI5" s="6">
+        <v>0.9422</v>
+      </c>
+      <c r="FJ5" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="FK5" s="1"/>
+      <c r="FL5" s="1">
+        <v>1</v>
+      </c>
+      <c r="FM5" s="6">
+        <v>0.9422</v>
+      </c>
+      <c r="FN5" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="FO5" s="1"/>
     </row>
-    <row r="6" spans="1:127">
+    <row r="6" spans="1:171">
       <c r="A6" s="1">
         <v>4</v>
       </c>
       <c r="B6" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="C6" s="1">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>68</v>
+      </c>
+      <c r="D6" s="1">
+        <v>5</v>
       </c>
       <c r="E6" s="6">
-        <v>0.9612</v>
+        <v>1.0201</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>339</v>
+        <v>455</v>
       </c>
       <c r="G6" s="1"/>
       <c r="H6" s="1">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I6" s="6">
-        <v>0.9612</v>
+        <v>1.0201</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>340</v>
+        <v>456</v>
       </c>
       <c r="K6" s="1"/>
-      <c r="L6" s="2">
-        <v>5</v>
+      <c r="L6" s="1">
+        <v>4</v>
       </c>
       <c r="M6" s="6">
-        <v>0.9612</v>
+        <v>1.0201</v>
       </c>
       <c r="N6" s="1" t="s">
-        <v>341</v>
+        <v>457</v>
       </c>
       <c r="O6" s="1"/>
       <c r="P6" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="Q6" s="6">
-        <v>0.9585</v>
+        <v>1.0081</v>
       </c>
       <c r="R6" s="1" t="s">
-        <v>342</v>
+        <v>458</v>
       </c>
       <c r="S6" s="1"/>
-      <c r="T6" s="1">
-        <v>3</v>
+      <c r="T6" s="2">
+        <v>7</v>
       </c>
       <c r="U6" s="6">
-        <v>0.9585</v>
+        <v>1.0081</v>
       </c>
       <c r="V6" s="1" t="s">
-        <v>343</v>
+        <v>459</v>
       </c>
       <c r="W6" s="1"/>
       <c r="X6" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="Y6" s="6">
-        <v>0.9585</v>
+        <v>1.0081</v>
       </c>
       <c r="Z6" s="1" t="s">
-        <v>344</v>
+        <v>460</v>
       </c>
       <c r="AA6" s="1"/>
-      <c r="AB6" s="2">
-        <v>6</v>
+      <c r="AB6" s="1">
+        <v>3</v>
       </c>
       <c r="AC6" s="6">
-        <v>0.9624</v>
+        <v>1.0148</v>
       </c>
       <c r="AD6" s="1" t="s">
-        <v>345</v>
+        <v>461</v>
       </c>
       <c r="AE6" s="1"/>
       <c r="AF6" s="2">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="AG6" s="6">
-        <v>0.9624</v>
+        <v>1.0148</v>
       </c>
       <c r="AH6" s="1" t="s">
-        <v>346</v>
+        <v>462</v>
       </c>
       <c r="AI6" s="1"/>
-      <c r="AJ6" s="1">
+      <c r="AJ6" s="2">
+        <v>6</v>
+      </c>
+      <c r="AK6" s="6">
+        <v>1.0148</v>
+      </c>
+      <c r="AL6" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="AM6" s="1"/>
+      <c r="AN6" s="2">
+        <v>17</v>
+      </c>
+      <c r="AO6" s="6"/>
+      <c r="AP6" s="1"/>
+      <c r="AQ6" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AR6" s="2">
+        <v>17</v>
+      </c>
+      <c r="AS6" s="6"/>
+      <c r="AT6" s="1"/>
+      <c r="AU6" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AV6" s="2">
+        <v>17</v>
+      </c>
+      <c r="AW6" s="6"/>
+      <c r="AX6" s="1"/>
+      <c r="AY6" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AZ6" s="2">
+        <v>6</v>
+      </c>
+      <c r="BA6" s="6">
+        <v>1.0126</v>
+      </c>
+      <c r="BB6" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="BC6" s="1"/>
+      <c r="BD6" s="1">
         <v>3</v>
       </c>
-      <c r="AK6" s="6">
-[...51 lines deleted...]
-      </c>
+      <c r="BE6" s="6">
+        <v>1.0126</v>
+      </c>
+      <c r="BF6" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="BG6" s="1"/>
       <c r="BH6" s="2">
-        <v>16</v>
-[...7 lines deleted...]
-        <v>1</v>
+        <v>6</v>
+      </c>
+      <c r="BI6" s="6">
+        <v>1.0126</v>
+      </c>
+      <c r="BJ6" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="BK6" s="1"/>
+      <c r="BL6" s="2">
+        <v>6</v>
       </c>
       <c r="BM6" s="6">
-        <v>0.9841</v>
+        <v>1.0252</v>
       </c>
       <c r="BN6" s="1" t="s">
-        <v>351</v>
+        <v>467</v>
       </c>
       <c r="BO6" s="1"/>
       <c r="BP6" s="1">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="BQ6" s="6">
-        <v>0.9841</v>
+        <v>1.0252</v>
       </c>
       <c r="BR6" s="1" t="s">
-        <v>352</v>
+        <v>468</v>
       </c>
       <c r="BS6" s="1"/>
-      <c r="BT6" s="1">
-        <v>3</v>
+      <c r="BT6" s="2">
+        <v>7</v>
       </c>
       <c r="BU6" s="6">
-        <v>0.9841</v>
+        <v>1.0252</v>
       </c>
       <c r="BV6" s="1" t="s">
-        <v>353</v>
+        <v>469</v>
       </c>
       <c r="BW6" s="1"/>
       <c r="BX6" s="1">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="BY6" s="6">
-        <v>0.9707</v>
+        <v>1.0322</v>
       </c>
       <c r="BZ6" s="1" t="s">
-        <v>354</v>
+        <v>470</v>
       </c>
       <c r="CA6" s="1"/>
       <c r="CB6" s="1">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="CC6" s="6">
-        <v>0.9707</v>
+        <v>1.0322</v>
       </c>
       <c r="CD6" s="1" t="s">
-        <v>355</v>
+        <v>471</v>
       </c>
       <c r="CE6" s="1"/>
       <c r="CF6" s="1">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="CG6" s="6">
-        <v>0.9707</v>
+        <v>1.0322</v>
       </c>
       <c r="CH6" s="1" t="s">
-        <v>356</v>
+        <v>472</v>
       </c>
       <c r="CI6" s="1"/>
-      <c r="CJ6" s="2">
-        <v>5</v>
+      <c r="CJ6" s="1">
+        <v>2</v>
       </c>
       <c r="CK6" s="6">
-        <v>0.9662</v>
+        <v>1.0275</v>
       </c>
       <c r="CL6" s="1" t="s">
-        <v>357</v>
+        <v>473</v>
       </c>
       <c r="CM6" s="1"/>
       <c r="CN6" s="1">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="CO6" s="6">
-        <v>0.9662</v>
+        <v>1.0275</v>
       </c>
       <c r="CP6" s="1" t="s">
-        <v>358</v>
+        <v>474</v>
       </c>
       <c r="CQ6" s="1"/>
       <c r="CR6" s="2">
+        <v>8</v>
+      </c>
+      <c r="CS6" s="6">
+        <v>1.0082</v>
+      </c>
+      <c r="CT6" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="CU6" s="1"/>
+      <c r="CV6" s="2">
+        <v>7</v>
+      </c>
+      <c r="CW6" s="6">
+        <v>1.0082</v>
+      </c>
+      <c r="CX6" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="CY6" s="1"/>
+      <c r="CZ6" s="2">
         <v>6</v>
       </c>
-      <c r="CS6" s="6">
-[...6 lines deleted...]
-      <c r="CV6" s="1">
+      <c r="DA6" s="6">
+        <v>1.0082</v>
+      </c>
+      <c r="DB6" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="DC6" s="1"/>
+      <c r="DD6" s="1">
+        <v>3</v>
+      </c>
+      <c r="DE6" s="6">
+        <v>1.0098</v>
+      </c>
+      <c r="DF6" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="DG6" s="1"/>
+      <c r="DH6" s="1">
+        <v>2</v>
+      </c>
+      <c r="DI6" s="6">
+        <v>1.0098</v>
+      </c>
+      <c r="DJ6" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="DK6" s="1"/>
+      <c r="DL6" s="1">
+        <v>1</v>
+      </c>
+      <c r="DM6" s="6">
+        <v>1.0098</v>
+      </c>
+      <c r="DN6" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="DO6" s="1"/>
+      <c r="DP6" s="1">
         <v>5</v>
       </c>
-      <c r="CW6" s="6">
-[...6 lines deleted...]
-      <c r="CZ6" s="1">
+      <c r="DQ6" s="6">
+        <v>0.9944</v>
+      </c>
+      <c r="DR6" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="DS6" s="1"/>
+      <c r="DT6" s="1">
+        <v>4</v>
+      </c>
+      <c r="DU6" s="6">
+        <v>0.9944</v>
+      </c>
+      <c r="DV6" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="DW6" s="1"/>
+      <c r="DX6" s="1">
         <v>5</v>
       </c>
-      <c r="DA6" s="6">
-[...44 lines deleted...]
-        <v>36</v>
+      <c r="DY6" s="6">
+        <v>0.9871</v>
+      </c>
+      <c r="DZ6" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="EA6" s="1"/>
+      <c r="EB6" s="1">
+        <v>2</v>
+      </c>
+      <c r="EC6" s="6">
+        <v>0.9871</v>
+      </c>
+      <c r="ED6" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="EE6" s="1"/>
+      <c r="EF6" s="1">
+        <v>5</v>
+      </c>
+      <c r="EG6" s="6">
+        <v>0.9871</v>
+      </c>
+      <c r="EH6" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="EI6" s="1"/>
+      <c r="EJ6" s="2">
+        <v>7</v>
+      </c>
+      <c r="EK6" s="6">
+        <v>0.9923</v>
+      </c>
+      <c r="EL6" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="EM6" s="1"/>
+      <c r="EN6" s="2">
+        <v>7</v>
+      </c>
+      <c r="EO6" s="6">
+        <v>0.9923</v>
+      </c>
+      <c r="EP6" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="EQ6" s="1"/>
+      <c r="ER6" s="2">
+        <v>8</v>
+      </c>
+      <c r="ES6" s="6">
+        <v>0.9923</v>
+      </c>
+      <c r="ET6" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="EU6" s="1"/>
+      <c r="EV6" s="2">
+        <v>7</v>
+      </c>
+      <c r="EW6" s="6">
+        <v>1.0117</v>
+      </c>
+      <c r="EX6" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="EY6" s="1"/>
+      <c r="EZ6" s="2">
+        <v>6</v>
+      </c>
+      <c r="FA6" s="6">
+        <v>1.0117</v>
+      </c>
+      <c r="FB6" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="FC6" s="1"/>
+      <c r="FD6" s="2">
+        <v>6</v>
+      </c>
+      <c r="FE6" s="6">
+        <v>1.0117</v>
+      </c>
+      <c r="FF6" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="FG6" s="1"/>
+      <c r="FH6" s="1">
+        <v>3</v>
+      </c>
+      <c r="FI6" s="6">
+        <v>1.0085</v>
+      </c>
+      <c r="FJ6" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="FK6" s="1"/>
+      <c r="FL6" s="2">
+        <v>9</v>
+      </c>
+      <c r="FM6" s="6">
+        <v>1.0085</v>
+      </c>
+      <c r="FN6" s="1"/>
+      <c r="FO6" s="1" t="s">
+        <v>41</v>
       </c>
     </row>
-    <row r="7" spans="1:127">
+    <row r="7" spans="1:171">
       <c r="A7" s="1">
         <v>5</v>
       </c>
       <c r="B7" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="1">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="D7" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="H7" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I7" s="6"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="L7" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M7" s="6"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="P7" s="2">
         <v>5</v>
       </c>
       <c r="Q7" s="6">
         <v>0.9303</v>
       </c>
       <c r="R7" s="1" t="s">
-        <v>362</v>
+        <v>493</v>
       </c>
       <c r="S7" s="1"/>
       <c r="T7" s="2">
         <v>6</v>
       </c>
       <c r="U7" s="6">
         <v>0.9303</v>
       </c>
       <c r="V7" s="1" t="s">
-        <v>363</v>
+        <v>494</v>
       </c>
       <c r="W7" s="1"/>
       <c r="X7" s="1">
         <v>3</v>
       </c>
       <c r="Y7" s="6">
         <v>0.9303</v>
       </c>
       <c r="Z7" s="1" t="s">
-        <v>364</v>
+        <v>495</v>
       </c>
       <c r="AA7" s="1"/>
       <c r="AB7" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AC7" s="6"/>
       <c r="AD7" s="1"/>
       <c r="AE7" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AF7" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AG7" s="6"/>
       <c r="AH7" s="1"/>
       <c r="AI7" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AJ7" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AK7" s="6"/>
       <c r="AL7" s="1"/>
       <c r="AM7" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AN7" s="1">
         <v>4</v>
       </c>
       <c r="AO7" s="6">
         <v>0.9257</v>
       </c>
       <c r="AP7" s="1" t="s">
-        <v>365</v>
+        <v>496</v>
       </c>
       <c r="AQ7" s="1"/>
       <c r="AR7" s="1">
         <v>3</v>
       </c>
       <c r="AS7" s="6">
         <v>0.9257</v>
       </c>
       <c r="AT7" s="1" t="s">
-        <v>366</v>
+        <v>497</v>
       </c>
       <c r="AU7" s="1"/>
       <c r="AV7" s="1">
         <v>3</v>
       </c>
       <c r="AW7" s="6">
         <v>0.9257</v>
       </c>
       <c r="AX7" s="1" t="s">
-        <v>367</v>
+        <v>498</v>
       </c>
       <c r="AY7" s="1"/>
-      <c r="AZ7" s="1">
+      <c r="AZ7" s="2">
         <v>5</v>
       </c>
       <c r="BA7" s="6">
         <v>0.9405</v>
       </c>
       <c r="BB7" s="1" t="s">
-        <v>368</v>
+        <v>499</v>
       </c>
       <c r="BC7" s="1"/>
       <c r="BD7" s="1">
         <v>4</v>
       </c>
       <c r="BE7" s="6">
         <v>0.9405</v>
       </c>
       <c r="BF7" s="1" t="s">
-        <v>369</v>
+        <v>500</v>
       </c>
       <c r="BG7" s="1"/>
       <c r="BH7" s="1">
         <v>4</v>
       </c>
       <c r="BI7" s="6">
         <v>0.9405</v>
       </c>
       <c r="BJ7" s="1" t="s">
-        <v>370</v>
+        <v>501</v>
       </c>
       <c r="BK7" s="1"/>
       <c r="BL7" s="1">
         <v>2</v>
       </c>
       <c r="BM7" s="6">
         <v>0.9369</v>
       </c>
       <c r="BN7" s="1" t="s">
-        <v>371</v>
+        <v>502</v>
       </c>
       <c r="BO7" s="1"/>
       <c r="BP7" s="2">
         <v>7</v>
       </c>
       <c r="BQ7" s="6">
         <v>0.9369</v>
       </c>
       <c r="BR7" s="1" t="s">
-        <v>372</v>
+        <v>503</v>
       </c>
       <c r="BS7" s="1"/>
       <c r="BT7" s="2">
         <v>6</v>
       </c>
       <c r="BU7" s="6">
         <v>0.9369</v>
       </c>
       <c r="BV7" s="1" t="s">
-        <v>373</v>
+        <v>504</v>
       </c>
       <c r="BW7" s="1"/>
       <c r="BX7" s="2">
         <v>7</v>
       </c>
       <c r="BY7" s="6">
         <v>0.9426</v>
       </c>
       <c r="BZ7" s="1"/>
       <c r="CA7" s="1" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="CB7" s="1">
         <v>4</v>
       </c>
       <c r="CC7" s="6">
         <v>0.9426</v>
       </c>
       <c r="CD7" s="1" t="s">
-        <v>374</v>
+        <v>505</v>
       </c>
       <c r="CE7" s="1"/>
-      <c r="CF7" s="1">
+      <c r="CF7" s="2">
         <v>5</v>
       </c>
       <c r="CG7" s="6">
         <v>0.9426</v>
       </c>
       <c r="CH7" s="1" t="s">
-        <v>375</v>
+        <v>506</v>
       </c>
       <c r="CI7" s="1"/>
       <c r="CJ7" s="2">
         <v>6</v>
       </c>
       <c r="CK7" s="6">
         <v>0.9474</v>
       </c>
       <c r="CL7" s="1" t="s">
-        <v>376</v>
+        <v>507</v>
       </c>
       <c r="CM7" s="1"/>
-      <c r="CN7" s="1">
+      <c r="CN7" s="2">
         <v>5</v>
       </c>
       <c r="CO7" s="6">
         <v>0.9474</v>
       </c>
       <c r="CP7" s="1" t="s">
-        <v>377</v>
+        <v>508</v>
       </c>
       <c r="CQ7" s="1"/>
       <c r="CR7" s="1">
         <v>1</v>
       </c>
       <c r="CS7" s="6">
         <v>0.9545</v>
       </c>
       <c r="CT7" s="1" t="s">
-        <v>378</v>
+        <v>509</v>
       </c>
       <c r="CU7" s="1"/>
       <c r="CV7" s="1">
         <v>2</v>
       </c>
       <c r="CW7" s="6">
         <v>0.9545</v>
       </c>
       <c r="CX7" s="1" t="s">
-        <v>379</v>
+        <v>510</v>
       </c>
       <c r="CY7" s="1"/>
       <c r="CZ7" s="1">
         <v>1</v>
       </c>
       <c r="DA7" s="6">
         <v>0.9545</v>
       </c>
       <c r="DB7" s="1" t="s">
-        <v>380</v>
+        <v>511</v>
       </c>
       <c r="DC7" s="1"/>
       <c r="DD7" s="1">
         <v>4</v>
       </c>
       <c r="DE7" s="6">
         <v>0.9452</v>
       </c>
       <c r="DF7" s="1" t="s">
-        <v>381</v>
+        <v>512</v>
       </c>
       <c r="DG7" s="1"/>
       <c r="DH7" s="1">
         <v>4</v>
       </c>
       <c r="DI7" s="6">
         <v>0.9452</v>
       </c>
       <c r="DJ7" s="1" t="s">
-        <v>382</v>
+        <v>513</v>
       </c>
       <c r="DK7" s="1"/>
       <c r="DL7" s="1">
         <v>3</v>
       </c>
       <c r="DM7" s="6">
         <v>0.9452</v>
       </c>
       <c r="DN7" s="1" t="s">
-        <v>383</v>
+        <v>514</v>
       </c>
       <c r="DO7" s="1"/>
       <c r="DP7" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="DQ7" s="6"/>
       <c r="DR7" s="1"/>
       <c r="DS7" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="DT7" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="DU7" s="6"/>
       <c r="DV7" s="1"/>
       <c r="DW7" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
+      </c>
+      <c r="DX7" s="1">
+        <v>4</v>
+      </c>
+      <c r="DY7" s="6">
+        <v>0.9482</v>
+      </c>
+      <c r="DZ7" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="EA7" s="1"/>
+      <c r="EB7" s="2">
+        <v>5</v>
+      </c>
+      <c r="EC7" s="6">
+        <v>0.9482</v>
+      </c>
+      <c r="ED7" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="EE7" s="1"/>
+      <c r="EF7" s="1">
+        <v>3</v>
+      </c>
+      <c r="EG7" s="6">
+        <v>0.9482</v>
+      </c>
+      <c r="EH7" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="EI7" s="1"/>
+      <c r="EJ7" s="1">
+        <v>5</v>
+      </c>
+      <c r="EK7" s="6">
+        <v>0.9543</v>
+      </c>
+      <c r="EL7" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="EM7" s="1"/>
+      <c r="EN7" s="1">
+        <v>4</v>
+      </c>
+      <c r="EO7" s="6">
+        <v>0.9543</v>
+      </c>
+      <c r="EP7" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="EQ7" s="1"/>
+      <c r="ER7" s="1">
+        <v>3</v>
+      </c>
+      <c r="ES7" s="6">
+        <v>0.9543</v>
+      </c>
+      <c r="ET7" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="EU7" s="1"/>
+      <c r="EV7" s="1">
+        <v>2</v>
+      </c>
+      <c r="EW7" s="6">
+        <v>0.9488</v>
+      </c>
+      <c r="EX7" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="EY7" s="1"/>
+      <c r="EZ7" s="1">
+        <v>4</v>
+      </c>
+      <c r="FA7" s="6">
+        <v>0.9488</v>
+      </c>
+      <c r="FB7" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="FC7" s="1"/>
+      <c r="FD7" s="1">
+        <v>5</v>
+      </c>
+      <c r="FE7" s="6">
+        <v>0.9488</v>
+      </c>
+      <c r="FF7" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="FG7" s="1"/>
+      <c r="FH7" s="2">
+        <v>17</v>
+      </c>
+      <c r="FI7" s="6"/>
+      <c r="FJ7" s="1"/>
+      <c r="FK7" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="FL7" s="2">
+        <v>17</v>
+      </c>
+      <c r="FM7" s="6"/>
+      <c r="FN7" s="1"/>
+      <c r="FO7" s="1" t="s">
+        <v>41</v>
       </c>
     </row>
-    <row r="8" spans="1:127">
+    <row r="8" spans="1:171">
       <c r="A8" s="1">
         <v>6</v>
       </c>
       <c r="B8" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="C8" s="1">
-        <v>66</v>
-[...30 lines deleted...]
-      <c r="O8" s="1"/>
+        <v>94</v>
+      </c>
+      <c r="D8" s="2">
+        <v>17</v>
+      </c>
+      <c r="E8" s="6"/>
+      <c r="F8" s="1"/>
+      <c r="G8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H8" s="2">
+        <v>17</v>
+      </c>
+      <c r="I8" s="6"/>
+      <c r="J8" s="1"/>
+      <c r="K8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="L8" s="2">
+        <v>17</v>
+      </c>
+      <c r="M8" s="6"/>
+      <c r="N8" s="1"/>
+      <c r="O8" s="1" t="s">
+        <v>41</v>
+      </c>
       <c r="P8" s="1">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q8" s="6">
-        <v>1.0633</v>
+        <v>1.1871</v>
       </c>
       <c r="R8" s="1" t="s">
-        <v>387</v>
+        <v>524</v>
       </c>
       <c r="S8" s="1"/>
       <c r="T8" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="U8" s="6">
-        <v>1.0633</v>
+        <v>1.1871</v>
       </c>
       <c r="V8" s="1" t="s">
-        <v>388</v>
+        <v>525</v>
       </c>
       <c r="W8" s="1"/>
-      <c r="X8" s="1">
-        <v>6</v>
+      <c r="X8" s="2">
+        <v>9</v>
       </c>
       <c r="Y8" s="6">
-        <v>1.0633</v>
-[...4 lines deleted...]
-      <c r="AA8" s="1"/>
+        <v>1.1871</v>
+      </c>
+      <c r="Z8" s="1"/>
+      <c r="AA8" s="1" t="s">
+        <v>302</v>
+      </c>
       <c r="AB8" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AC8" s="6"/>
       <c r="AD8" s="1"/>
       <c r="AE8" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AF8" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AG8" s="6"/>
       <c r="AH8" s="1"/>
       <c r="AI8" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AJ8" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AK8" s="6"/>
       <c r="AL8" s="1"/>
       <c r="AM8" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AN8" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AO8" s="6"/>
       <c r="AP8" s="1"/>
       <c r="AQ8" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AR8" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AS8" s="6"/>
       <c r="AT8" s="1"/>
       <c r="AU8" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AV8" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AW8" s="6"/>
       <c r="AX8" s="1"/>
       <c r="AY8" s="1" t="s">
-        <v>36</v>
-[...24 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="AZ8" s="1">
+        <v>1</v>
+      </c>
+      <c r="BA8" s="6">
+        <v>1.1944</v>
+      </c>
+      <c r="BB8" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="BC8" s="1"/>
+      <c r="BD8" s="1">
+        <v>1</v>
+      </c>
+      <c r="BE8" s="6">
+        <v>1.1944</v>
+      </c>
+      <c r="BF8" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="BG8" s="1"/>
+      <c r="BH8" s="1">
+        <v>2</v>
+      </c>
+      <c r="BI8" s="6">
+        <v>1.1944</v>
+      </c>
+      <c r="BJ8" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="BK8" s="1"/>
       <c r="BL8" s="2">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="BM8" s="6"/>
+        <v>9</v>
+      </c>
+      <c r="BM8" s="6">
+        <v>1.1706</v>
+      </c>
       <c r="BN8" s="1"/>
       <c r="BO8" s="1" t="s">
-        <v>36</v>
-[...17 lines deleted...]
-      <c r="BX8" s="1">
+        <v>243</v>
+      </c>
+      <c r="BP8" s="1">
+        <v>6</v>
+      </c>
+      <c r="BQ8" s="6">
+        <v>1.1706</v>
+      </c>
+      <c r="BR8" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="BS8" s="1"/>
+      <c r="BT8" s="1">
         <v>2</v>
       </c>
-      <c r="BY8" s="6">
-[...21 lines deleted...]
-      </c>
+      <c r="BU8" s="6">
+        <v>1.1706</v>
+      </c>
+      <c r="BV8" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="BW8" s="1"/>
+      <c r="BX8" s="2">
+        <v>17</v>
+      </c>
+      <c r="BY8" s="6"/>
+      <c r="BZ8" s="1"/>
+      <c r="CA8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CB8" s="2">
+        <v>17</v>
+      </c>
+      <c r="CC8" s="6"/>
+      <c r="CD8" s="1"/>
+      <c r="CE8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CF8" s="2">
+        <v>17</v>
+      </c>
+      <c r="CG8" s="6"/>
       <c r="CH8" s="1"/>
       <c r="CI8" s="1" t="s">
-        <v>36</v>
-[...50 lines deleted...]
-      <c r="DC8" s="1"/>
+        <v>41</v>
+      </c>
+      <c r="CJ8" s="2">
+        <v>17</v>
+      </c>
+      <c r="CK8" s="6"/>
+      <c r="CL8" s="1"/>
+      <c r="CM8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CN8" s="2">
+        <v>17</v>
+      </c>
+      <c r="CO8" s="6"/>
+      <c r="CP8" s="1"/>
+      <c r="CQ8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CR8" s="2">
+        <v>17</v>
+      </c>
+      <c r="CS8" s="6"/>
+      <c r="CT8" s="1"/>
+      <c r="CU8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CV8" s="2">
+        <v>17</v>
+      </c>
+      <c r="CW8" s="6"/>
+      <c r="CX8" s="1"/>
+      <c r="CY8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CZ8" s="2">
+        <v>17</v>
+      </c>
+      <c r="DA8" s="6"/>
+      <c r="DB8" s="1"/>
+      <c r="DC8" s="1" t="s">
+        <v>41</v>
+      </c>
       <c r="DD8" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="DE8" s="6">
-        <v>1.06</v>
+        <v>1.1534</v>
       </c>
       <c r="DF8" s="1" t="s">
-        <v>397</v>
+        <v>531</v>
       </c>
       <c r="DG8" s="1"/>
       <c r="DH8" s="1">
+        <v>6</v>
+      </c>
+      <c r="DI8" s="6">
+        <v>1.1534</v>
+      </c>
+      <c r="DJ8" s="1"/>
+      <c r="DK8" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="DL8" s="2">
+        <v>13</v>
+      </c>
+      <c r="DM8" s="6">
+        <v>1.1534</v>
+      </c>
+      <c r="DN8" s="1"/>
+      <c r="DO8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DP8" s="1">
         <v>1</v>
       </c>
-      <c r="DI8" s="6">
-[...6 lines deleted...]
-      <c r="DL8" s="1">
+      <c r="DQ8" s="6">
+        <v>1.1239</v>
+      </c>
+      <c r="DR8" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="DS8" s="1"/>
+      <c r="DT8" s="1">
+        <v>6</v>
+      </c>
+      <c r="DU8" s="6">
+        <v>1.1239</v>
+      </c>
+      <c r="DV8" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="DW8" s="1"/>
+      <c r="DX8" s="1">
+        <v>8</v>
+      </c>
+      <c r="DY8" s="6">
+        <v>1.1174</v>
+      </c>
+      <c r="DZ8" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="EA8" s="1"/>
+      <c r="EB8" s="1">
+        <v>7</v>
+      </c>
+      <c r="EC8" s="6">
+        <v>1.1174</v>
+      </c>
+      <c r="ED8" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="EE8" s="1"/>
+      <c r="EF8" s="1">
+        <v>7</v>
+      </c>
+      <c r="EG8" s="6">
+        <v>1.1174</v>
+      </c>
+      <c r="EH8" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="EI8" s="1"/>
+      <c r="EJ8" s="1">
         <v>2</v>
       </c>
-      <c r="DM8" s="6">
-[...20 lines deleted...]
-        <v>36</v>
+      <c r="EK8" s="6">
+        <v>1.1322</v>
+      </c>
+      <c r="EL8" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="EM8" s="1"/>
+      <c r="EN8" s="1">
+        <v>1</v>
+      </c>
+      <c r="EO8" s="6">
+        <v>1.1322</v>
+      </c>
+      <c r="EP8" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="EQ8" s="1"/>
+      <c r="ER8" s="1">
+        <v>4</v>
+      </c>
+      <c r="ES8" s="6">
+        <v>1.1322</v>
+      </c>
+      <c r="ET8" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="EU8" s="1"/>
+      <c r="EV8" s="1">
+        <v>8</v>
+      </c>
+      <c r="EW8" s="6">
+        <v>1.1199</v>
+      </c>
+      <c r="EX8" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="EY8" s="1"/>
+      <c r="EZ8" s="1">
+        <v>1</v>
+      </c>
+      <c r="FA8" s="6">
+        <v>1.1199</v>
+      </c>
+      <c r="FB8" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="FC8" s="1"/>
+      <c r="FD8" s="1">
+        <v>9</v>
+      </c>
+      <c r="FE8" s="6">
+        <v>1.1199</v>
+      </c>
+      <c r="FF8" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="FG8" s="1"/>
+      <c r="FH8" s="1">
+        <v>7</v>
+      </c>
+      <c r="FI8" s="6">
+        <v>1.1547</v>
+      </c>
+      <c r="FJ8" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="FK8" s="1"/>
+      <c r="FL8" s="1">
+        <v>9</v>
+      </c>
+      <c r="FM8" s="6">
+        <v>1.1547</v>
+      </c>
+      <c r="FN8" s="1"/>
+      <c r="FO8" s="1" t="s">
+        <v>41</v>
       </c>
     </row>
-    <row r="9" spans="1:127">
+    <row r="9" spans="1:171">
       <c r="A9" s="1">
         <v>7</v>
       </c>
       <c r="B9" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="C9" s="1">
-        <v>107</v>
-[...24 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="D9" s="1">
+        <v>4</v>
+      </c>
+      <c r="E9" s="6">
+        <v>1.0418</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="G9" s="1"/>
+      <c r="H9" s="1">
+        <v>4</v>
+      </c>
+      <c r="I9" s="6">
+        <v>1.0418</v>
+      </c>
+      <c r="J9" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="K9" s="1"/>
+      <c r="L9" s="1">
+        <v>8</v>
+      </c>
+      <c r="M9" s="6">
+        <v>1.0418</v>
+      </c>
+      <c r="N9" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="O9" s="1"/>
       <c r="P9" s="1">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q9" s="6">
-        <v>1.1871</v>
+        <v>1.0633</v>
       </c>
       <c r="R9" s="1" t="s">
-        <v>400</v>
+        <v>547</v>
       </c>
       <c r="S9" s="1"/>
       <c r="T9" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="U9" s="6">
-        <v>1.1871</v>
+        <v>1.0633</v>
       </c>
       <c r="V9" s="1" t="s">
-        <v>401</v>
+        <v>548</v>
       </c>
       <c r="W9" s="1"/>
       <c r="X9" s="1">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="Y9" s="6">
-        <v>1.1871</v>
-[...4 lines deleted...]
-      </c>
+        <v>1.0633</v>
+      </c>
+      <c r="Z9" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="AA9" s="1"/>
       <c r="AB9" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AC9" s="6"/>
       <c r="AD9" s="1"/>
       <c r="AE9" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AF9" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AG9" s="6"/>
       <c r="AH9" s="1"/>
       <c r="AI9" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AJ9" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AK9" s="6"/>
       <c r="AL9" s="1"/>
       <c r="AM9" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AN9" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AO9" s="6"/>
       <c r="AP9" s="1"/>
       <c r="AQ9" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AR9" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AS9" s="6"/>
       <c r="AT9" s="1"/>
       <c r="AU9" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AV9" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AW9" s="6"/>
       <c r="AX9" s="1"/>
       <c r="AY9" s="1" t="s">
-        <v>36</v>
-[...36 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="AZ9" s="2">
+        <v>17</v>
+      </c>
+      <c r="BA9" s="6"/>
+      <c r="BB9" s="1"/>
+      <c r="BC9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="BD9" s="2">
+        <v>17</v>
+      </c>
+      <c r="BE9" s="6"/>
+      <c r="BF9" s="1"/>
+      <c r="BG9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="BH9" s="2">
+        <v>17</v>
+      </c>
+      <c r="BI9" s="6"/>
+      <c r="BJ9" s="1"/>
+      <c r="BK9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="BL9" s="2">
+        <v>17</v>
+      </c>
+      <c r="BM9" s="6"/>
       <c r="BN9" s="1"/>
       <c r="BO9" s="1" t="s">
-        <v>217</v>
-[...11 lines deleted...]
-      <c r="BT9" s="1">
+        <v>41</v>
+      </c>
+      <c r="BP9" s="2">
+        <v>17</v>
+      </c>
+      <c r="BQ9" s="6"/>
+      <c r="BR9" s="1"/>
+      <c r="BS9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="BT9" s="2">
+        <v>17</v>
+      </c>
+      <c r="BU9" s="6"/>
+      <c r="BV9" s="1"/>
+      <c r="BW9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="BX9" s="1">
         <v>2</v>
       </c>
-      <c r="BU9" s="6">
-[...21 lines deleted...]
-      </c>
+      <c r="BY9" s="6">
+        <v>1.0628</v>
+      </c>
+      <c r="BZ9" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="CA9" s="1"/>
+      <c r="CB9" s="1">
+        <v>2</v>
+      </c>
+      <c r="CC9" s="6">
+        <v>1.0628</v>
+      </c>
+      <c r="CD9" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="CE9" s="1"/>
       <c r="CF9" s="2">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="CG9" s="6"/>
+        <v>12</v>
+      </c>
+      <c r="CG9" s="6">
+        <v>1.0628</v>
+      </c>
       <c r="CH9" s="1"/>
       <c r="CI9" s="1" t="s">
-        <v>36</v>
-[...16 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="CJ9" s="1">
+        <v>1</v>
+      </c>
+      <c r="CK9" s="6">
+        <v>1.0511</v>
+      </c>
+      <c r="CL9" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="CM9" s="1"/>
+      <c r="CN9" s="1">
+        <v>7</v>
+      </c>
+      <c r="CO9" s="6">
+        <v>1.0511</v>
+      </c>
+      <c r="CP9" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="CQ9" s="1"/>
       <c r="CR9" s="1">
-        <v>16</v>
-[...5 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="CS9" s="6">
+        <v>1.0626</v>
+      </c>
+      <c r="CT9" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="CU9" s="1"/>
       <c r="CV9" s="1">
-        <v>16</v>
-[...5 lines deleted...]
-      </c>
+        <v>3</v>
+      </c>
+      <c r="CW9" s="6">
+        <v>1.0626</v>
+      </c>
+      <c r="CX9" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="CY9" s="1"/>
       <c r="CZ9" s="1">
-        <v>16</v>
-[...5 lines deleted...]
-      </c>
+        <v>3</v>
+      </c>
+      <c r="DA9" s="6">
+        <v>1.0626</v>
+      </c>
+      <c r="DB9" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="DC9" s="1"/>
       <c r="DD9" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="DE9" s="6">
-        <v>1.1534</v>
+        <v>1.06</v>
       </c>
       <c r="DF9" s="1" t="s">
-        <v>407</v>
+        <v>557</v>
       </c>
       <c r="DG9" s="1"/>
       <c r="DH9" s="1">
+        <v>1</v>
+      </c>
+      <c r="DI9" s="6">
+        <v>1.06</v>
+      </c>
+      <c r="DJ9" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="DK9" s="1"/>
+      <c r="DL9" s="1">
+        <v>2</v>
+      </c>
+      <c r="DM9" s="6">
+        <v>1.06</v>
+      </c>
+      <c r="DN9" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="DO9" s="1"/>
+      <c r="DP9" s="2">
+        <v>17</v>
+      </c>
+      <c r="DQ9" s="6"/>
+      <c r="DR9" s="1"/>
+      <c r="DS9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DT9" s="2">
+        <v>17</v>
+      </c>
+      <c r="DU9" s="6"/>
+      <c r="DV9" s="1"/>
+      <c r="DW9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DX9" s="2">
+        <v>17</v>
+      </c>
+      <c r="DY9" s="6"/>
+      <c r="DZ9" s="1"/>
+      <c r="EA9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EB9" s="2">
+        <v>17</v>
+      </c>
+      <c r="EC9" s="6"/>
+      <c r="ED9" s="1"/>
+      <c r="EE9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EF9" s="2">
+        <v>17</v>
+      </c>
+      <c r="EG9" s="6"/>
+      <c r="EH9" s="1"/>
+      <c r="EI9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EJ9" s="1">
         <v>6</v>
       </c>
-      <c r="DI9" s="6">
-[...26 lines deleted...]
-      <c r="DT9" s="1">
+      <c r="EK9" s="6">
+        <v>1.0463</v>
+      </c>
+      <c r="EL9" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="EM9" s="1"/>
+      <c r="EN9" s="1">
         <v>6</v>
       </c>
-      <c r="DU9" s="6">
-[...5 lines deleted...]
-      <c r="DW9" s="1"/>
+      <c r="EO9" s="6">
+        <v>1.0463</v>
+      </c>
+      <c r="EP9" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="EQ9" s="1"/>
+      <c r="ER9" s="1">
+        <v>2</v>
+      </c>
+      <c r="ES9" s="6">
+        <v>1.0463</v>
+      </c>
+      <c r="ET9" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="EU9" s="1"/>
+      <c r="EV9" s="1">
+        <v>9</v>
+      </c>
+      <c r="EW9" s="6">
+        <v>1.0445</v>
+      </c>
+      <c r="EX9" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="EY9" s="1"/>
+      <c r="EZ9" s="1">
+        <v>11</v>
+      </c>
+      <c r="FA9" s="6">
+        <v>1.0445</v>
+      </c>
+      <c r="FB9" s="1"/>
+      <c r="FC9" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="FD9" s="1">
+        <v>8</v>
+      </c>
+      <c r="FE9" s="6">
+        <v>1.0445</v>
+      </c>
+      <c r="FF9" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="FG9" s="1"/>
+      <c r="FH9" s="2">
+        <v>17</v>
+      </c>
+      <c r="FI9" s="6"/>
+      <c r="FJ9" s="1"/>
+      <c r="FK9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="FL9" s="2">
+        <v>17</v>
+      </c>
+      <c r="FM9" s="6"/>
+      <c r="FN9" s="1"/>
+      <c r="FO9" s="1" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="10" spans="1:127">
+    <row r="10" spans="1:171">
       <c r="A10" s="1">
         <v>8</v>
       </c>
       <c r="B10" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="C10" s="1">
-        <v>146</v>
-[...25 lines deleted...]
-      <c r="P10" s="1">
+        <v>104</v>
+      </c>
+      <c r="D10" s="1">
+        <v>3</v>
+      </c>
+      <c r="E10" s="6">
+        <v>1.0321</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1">
+        <v>8</v>
+      </c>
+      <c r="I10" s="6">
+        <v>1.0321</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1">
         <v>6</v>
       </c>
-      <c r="Q10" s="6">
-[...55 lines deleted...]
-      <c r="AM10" s="1"/>
+      <c r="M10" s="6">
+        <v>1.0321</v>
+      </c>
+      <c r="N10" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="O10" s="1"/>
+      <c r="P10" s="2">
+        <v>17</v>
+      </c>
+      <c r="Q10" s="6"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="T10" s="2">
+        <v>17</v>
+      </c>
+      <c r="U10" s="6"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="X10" s="2">
+        <v>17</v>
+      </c>
+      <c r="Y10" s="6"/>
+      <c r="Z10" s="1"/>
+      <c r="AA10" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AB10" s="2">
+        <v>17</v>
+      </c>
+      <c r="AC10" s="6"/>
+      <c r="AD10" s="1"/>
+      <c r="AE10" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AF10" s="2">
+        <v>17</v>
+      </c>
+      <c r="AG10" s="6"/>
+      <c r="AH10" s="1"/>
+      <c r="AI10" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AJ10" s="2">
+        <v>17</v>
+      </c>
+      <c r="AK10" s="6"/>
+      <c r="AL10" s="1"/>
+      <c r="AM10" s="1" t="s">
+        <v>41</v>
+      </c>
       <c r="AN10" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AO10" s="6"/>
       <c r="AP10" s="1"/>
       <c r="AQ10" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AR10" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AS10" s="6"/>
       <c r="AT10" s="1"/>
       <c r="AU10" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AV10" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AW10" s="6"/>
       <c r="AX10" s="1"/>
       <c r="AY10" s="1" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="AZ10" s="1">
+        <v>41</v>
+      </c>
+      <c r="AZ10" s="2">
+        <v>17</v>
+      </c>
+      <c r="BA10" s="6"/>
+      <c r="BB10" s="1"/>
+      <c r="BC10" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="BD10" s="2">
+        <v>17</v>
+      </c>
+      <c r="BE10" s="6"/>
+      <c r="BF10" s="1"/>
+      <c r="BG10" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="BH10" s="2">
+        <v>17</v>
+      </c>
+      <c r="BI10" s="6"/>
+      <c r="BJ10" s="1"/>
+      <c r="BK10" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="BL10" s="1">
         <v>4</v>
       </c>
-      <c r="BA10" s="6">
-[...16 lines deleted...]
-      <c r="BH10" s="1">
+      <c r="BM10" s="6">
+        <v>1.0632</v>
+      </c>
+      <c r="BN10" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="BO10" s="1"/>
+      <c r="BP10" s="1">
         <v>3</v>
       </c>
-      <c r="BI10" s="6">
-[...29 lines deleted...]
-      </c>
+      <c r="BQ10" s="6">
+        <v>1.0632</v>
+      </c>
+      <c r="BR10" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="BS10" s="1"/>
+      <c r="BT10" s="1">
+        <v>5</v>
+      </c>
+      <c r="BU10" s="6">
+        <v>1.0632</v>
+      </c>
+      <c r="BV10" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="BW10" s="1"/>
       <c r="BX10" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BY10" s="6"/>
       <c r="BZ10" s="1"/>
       <c r="CA10" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CB10" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CC10" s="6"/>
       <c r="CD10" s="1"/>
       <c r="CE10" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CF10" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CG10" s="6"/>
       <c r="CH10" s="1"/>
       <c r="CI10" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CJ10" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CK10" s="6"/>
       <c r="CL10" s="1"/>
       <c r="CM10" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CN10" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CO10" s="6"/>
       <c r="CP10" s="1"/>
       <c r="CQ10" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CR10" s="1">
-        <v>16</v>
-[...5 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="CS10" s="6">
+        <v>1.0619</v>
+      </c>
+      <c r="CT10" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="CU10" s="1"/>
       <c r="CV10" s="1">
-        <v>16</v>
-[...5 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="CW10" s="6">
+        <v>1.0619</v>
+      </c>
+      <c r="CX10" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="CY10" s="1"/>
       <c r="CZ10" s="1">
-        <v>16</v>
-[...7 lines deleted...]
-        <v>16</v>
+        <v>2</v>
+      </c>
+      <c r="DA10" s="6">
+        <v>1.0619</v>
+      </c>
+      <c r="DB10" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="DC10" s="1"/>
+      <c r="DD10" s="2">
+        <v>17</v>
       </c>
       <c r="DE10" s="6"/>
       <c r="DF10" s="1"/>
       <c r="DG10" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="DH10" s="2">
+        <v>17</v>
       </c>
       <c r="DI10" s="6"/>
       <c r="DJ10" s="1"/>
       <c r="DK10" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="DL10" s="2">
+        <v>17</v>
       </c>
       <c r="DM10" s="6"/>
       <c r="DN10" s="1"/>
       <c r="DO10" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="DP10" s="1">
-        <v>6</v>
-[...7 lines deleted...]
-      <c r="DS10" s="1"/>
+        <v>17</v>
+      </c>
+      <c r="DQ10" s="6"/>
+      <c r="DR10" s="1"/>
+      <c r="DS10" s="1" t="s">
+        <v>41</v>
+      </c>
       <c r="DT10" s="1">
+        <v>17</v>
+      </c>
+      <c r="DU10" s="6"/>
+      <c r="DV10" s="1"/>
+      <c r="DW10" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DX10" s="1">
         <v>1</v>
       </c>
-      <c r="DU10" s="6">
-[...5 lines deleted...]
-      <c r="DW10" s="1"/>
+      <c r="DY10" s="6">
+        <v>1.0673</v>
+      </c>
+      <c r="DZ10" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="EA10" s="1"/>
+      <c r="EB10" s="1">
+        <v>3</v>
+      </c>
+      <c r="EC10" s="6">
+        <v>1.0673</v>
+      </c>
+      <c r="ED10" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="EE10" s="1"/>
+      <c r="EF10" s="1">
+        <v>2</v>
+      </c>
+      <c r="EG10" s="6">
+        <v>1.0673</v>
+      </c>
+      <c r="EH10" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="EI10" s="1"/>
+      <c r="EJ10" s="1">
+        <v>1</v>
+      </c>
+      <c r="EK10" s="6">
+        <v>1.0749</v>
+      </c>
+      <c r="EL10" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="EM10" s="1"/>
+      <c r="EN10" s="1">
+        <v>2</v>
+      </c>
+      <c r="EO10" s="6">
+        <v>1.0749</v>
+      </c>
+      <c r="EP10" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="EQ10" s="1"/>
+      <c r="ER10" s="1">
+        <v>1</v>
+      </c>
+      <c r="ES10" s="6">
+        <v>1.0749</v>
+      </c>
+      <c r="ET10" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="EU10" s="1"/>
+      <c r="EV10" s="1">
+        <v>5</v>
+      </c>
+      <c r="EW10" s="6">
+        <v>1.0648</v>
+      </c>
+      <c r="EX10" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="EY10" s="1"/>
+      <c r="EZ10" s="1">
+        <v>8</v>
+      </c>
+      <c r="FA10" s="6">
+        <v>1.0648</v>
+      </c>
+      <c r="FB10" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="FC10" s="1"/>
+      <c r="FD10" s="1">
+        <v>1</v>
+      </c>
+      <c r="FE10" s="6">
+        <v>1.0648</v>
+      </c>
+      <c r="FF10" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="FG10" s="1"/>
+      <c r="FH10" s="1">
+        <v>5</v>
+      </c>
+      <c r="FI10" s="6">
+        <v>1.0119</v>
+      </c>
+      <c r="FJ10" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="FK10" s="1"/>
+      <c r="FL10" s="1">
+        <v>5</v>
+      </c>
+      <c r="FM10" s="6">
+        <v>1.0119</v>
+      </c>
+      <c r="FN10" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="FO10" s="1"/>
     </row>
-    <row r="11" spans="1:127">
+    <row r="11" spans="1:171">
       <c r="A11" s="1">
         <v>9</v>
       </c>
       <c r="B11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C11" s="1">
-        <v>158</v>
+        <v>135</v>
       </c>
       <c r="D11" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="H11" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I11" s="6"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="L11" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M11" s="6"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1" t="s">
-        <v>36</v>
-[...24 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="P11" s="1">
+        <v>6</v>
+      </c>
+      <c r="Q11" s="6">
+        <v>0.8902</v>
+      </c>
+      <c r="R11" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="S11" s="1"/>
+      <c r="T11" s="1">
+        <v>8</v>
+      </c>
+      <c r="U11" s="6">
+        <v>0.8902</v>
+      </c>
+      <c r="V11" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="W11" s="1"/>
+      <c r="X11" s="1">
+        <v>7</v>
+      </c>
+      <c r="Y11" s="6">
+        <v>0.8902</v>
+      </c>
+      <c r="Z11" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="AA11" s="1"/>
       <c r="AB11" s="1">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="AC11" s="6">
-        <v>0.984</v>
+        <v>0.9133</v>
       </c>
       <c r="AD11" s="1" t="s">
-        <v>421</v>
+        <v>588</v>
       </c>
       <c r="AE11" s="1"/>
       <c r="AF11" s="1">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="AG11" s="6">
-        <v>0.984</v>
+        <v>0.9133</v>
       </c>
       <c r="AH11" s="1" t="s">
-        <v>422</v>
+        <v>589</v>
       </c>
       <c r="AI11" s="1"/>
       <c r="AJ11" s="1">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="AK11" s="6">
-        <v>0.984</v>
+        <v>0.9133</v>
       </c>
       <c r="AL11" s="1" t="s">
-        <v>423</v>
+        <v>590</v>
       </c>
       <c r="AM11" s="1"/>
       <c r="AN11" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AO11" s="6"/>
       <c r="AP11" s="1"/>
       <c r="AQ11" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AR11" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AS11" s="6"/>
       <c r="AT11" s="1"/>
       <c r="AU11" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AV11" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AW11" s="6"/>
       <c r="AX11" s="1"/>
       <c r="AY11" s="1" t="s">
-        <v>36</v>
-[...35 lines deleted...]
-      <c r="BP11" s="1">
+        <v>41</v>
+      </c>
+      <c r="AZ11" s="1">
         <v>4</v>
       </c>
-      <c r="BQ11" s="6">
-[...15 lines deleted...]
-      <c r="BW11" s="1"/>
+      <c r="BA11" s="6">
+        <v>0.9122</v>
+      </c>
+      <c r="BB11" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="BC11" s="1"/>
+      <c r="BD11" s="1">
+        <v>6</v>
+      </c>
+      <c r="BE11" s="6">
+        <v>0.9122</v>
+      </c>
+      <c r="BF11" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="BG11" s="1"/>
+      <c r="BH11" s="1">
+        <v>3</v>
+      </c>
+      <c r="BI11" s="6">
+        <v>0.9122</v>
+      </c>
+      <c r="BJ11" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="BK11" s="1"/>
+      <c r="BL11" s="2">
+        <v>17</v>
+      </c>
+      <c r="BM11" s="6"/>
+      <c r="BN11" s="1"/>
+      <c r="BO11" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="BP11" s="2">
+        <v>17</v>
+      </c>
+      <c r="BQ11" s="6"/>
+      <c r="BR11" s="1"/>
+      <c r="BS11" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="BT11" s="2">
+        <v>17</v>
+      </c>
+      <c r="BU11" s="6"/>
+      <c r="BV11" s="1"/>
+      <c r="BW11" s="1" t="s">
+        <v>41</v>
+      </c>
       <c r="BX11" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BY11" s="6"/>
       <c r="BZ11" s="1"/>
       <c r="CA11" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CB11" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CC11" s="6"/>
       <c r="CD11" s="1"/>
       <c r="CE11" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="CF11" s="2">
+        <v>17</v>
       </c>
       <c r="CG11" s="6"/>
       <c r="CH11" s="1"/>
       <c r="CI11" s="1" t="s">
-        <v>36</v>
-[...52 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="CJ11" s="2">
+        <v>17</v>
+      </c>
+      <c r="CK11" s="6"/>
+      <c r="CL11" s="1"/>
+      <c r="CM11" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CN11" s="2">
+        <v>17</v>
+      </c>
+      <c r="CO11" s="6"/>
+      <c r="CP11" s="1"/>
+      <c r="CQ11" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CR11" s="2">
+        <v>17</v>
+      </c>
+      <c r="CS11" s="6"/>
+      <c r="CT11" s="1"/>
+      <c r="CU11" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CV11" s="2">
+        <v>17</v>
+      </c>
+      <c r="CW11" s="6"/>
+      <c r="CX11" s="1"/>
+      <c r="CY11" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CZ11" s="2">
+        <v>17</v>
+      </c>
+      <c r="DA11" s="6"/>
+      <c r="DB11" s="1"/>
+      <c r="DC11" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DD11" s="2">
+        <v>17</v>
       </c>
       <c r="DE11" s="6"/>
       <c r="DF11" s="1"/>
       <c r="DG11" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="DH11" s="2">
+        <v>17</v>
       </c>
       <c r="DI11" s="6"/>
       <c r="DJ11" s="1"/>
       <c r="DK11" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="DL11" s="2">
+        <v>17</v>
       </c>
       <c r="DM11" s="6"/>
       <c r="DN11" s="1"/>
       <c r="DO11" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="DP11" s="1">
-        <v>16</v>
-[...5 lines deleted...]
-      </c>
+        <v>6</v>
+      </c>
+      <c r="DQ11" s="6">
+        <v>0.9145</v>
+      </c>
+      <c r="DR11" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="DS11" s="1"/>
       <c r="DT11" s="1">
-        <v>16</v>
-[...5 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="DU11" s="6">
+        <v>0.9145</v>
+      </c>
+      <c r="DV11" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="DW11" s="1"/>
+      <c r="DX11" s="1">
+        <v>17</v>
+      </c>
+      <c r="DY11" s="6"/>
+      <c r="DZ11" s="1"/>
+      <c r="EA11" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EB11" s="1">
+        <v>17</v>
+      </c>
+      <c r="EC11" s="6"/>
+      <c r="ED11" s="1"/>
+      <c r="EE11" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EF11" s="1">
+        <v>17</v>
+      </c>
+      <c r="EG11" s="6"/>
+      <c r="EH11" s="1"/>
+      <c r="EI11" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EJ11" s="1">
+        <v>3</v>
+      </c>
+      <c r="EK11" s="6">
+        <v>0.9139</v>
+      </c>
+      <c r="EL11" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="EM11" s="1"/>
+      <c r="EN11" s="1">
+        <v>5</v>
+      </c>
+      <c r="EO11" s="6">
+        <v>0.9139</v>
+      </c>
+      <c r="EP11" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="EQ11" s="1"/>
+      <c r="ER11" s="1">
+        <v>6</v>
+      </c>
+      <c r="ES11" s="6">
+        <v>0.9139</v>
+      </c>
+      <c r="ET11" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="EU11" s="1"/>
+      <c r="EV11" s="1">
+        <v>1</v>
+      </c>
+      <c r="EW11" s="6">
+        <v>0.9107</v>
+      </c>
+      <c r="EX11" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="EY11" s="1"/>
+      <c r="EZ11" s="1">
+        <v>7</v>
+      </c>
+      <c r="FA11" s="6">
+        <v>0.9107</v>
+      </c>
+      <c r="FB11" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="FC11" s="1"/>
+      <c r="FD11" s="1">
+        <v>7</v>
+      </c>
+      <c r="FE11" s="6">
+        <v>0.9107</v>
+      </c>
+      <c r="FF11" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="FG11" s="1"/>
+      <c r="FH11" s="1">
+        <v>2</v>
+      </c>
+      <c r="FI11" s="6">
+        <v>0.8972</v>
+      </c>
+      <c r="FJ11" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="FK11" s="1"/>
+      <c r="FL11" s="1">
+        <v>3</v>
+      </c>
+      <c r="FM11" s="6">
+        <v>0.8972</v>
+      </c>
+      <c r="FN11" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="FO11" s="1"/>
     </row>
-    <row r="12" spans="1:127">
+    <row r="12" spans="1:171">
       <c r="A12" s="1">
         <v>10</v>
       </c>
       <c r="B12" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C12" s="1">
-        <v>164</v>
-[...30 lines deleted...]
-      <c r="O12" s="1"/>
+        <v>163</v>
+      </c>
+      <c r="D12" s="2">
+        <v>17</v>
+      </c>
+      <c r="E12" s="6"/>
+      <c r="F12" s="1"/>
+      <c r="G12" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H12" s="2">
+        <v>17</v>
+      </c>
+      <c r="I12" s="6"/>
+      <c r="J12" s="1"/>
+      <c r="K12" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="L12" s="2">
+        <v>17</v>
+      </c>
+      <c r="M12" s="6"/>
+      <c r="N12" s="1"/>
+      <c r="O12" s="1" t="s">
+        <v>41</v>
+      </c>
       <c r="P12" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Q12" s="6"/>
       <c r="R12" s="1"/>
       <c r="S12" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="T12" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="U12" s="6"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="X12" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Y12" s="6"/>
       <c r="Z12" s="1"/>
       <c r="AA12" s="1" t="s">
-        <v>36</v>
-[...28 lines deleted...]
-      <c r="AO12" s="6"/>
+        <v>41</v>
+      </c>
+      <c r="AB12" s="1">
+        <v>5</v>
+      </c>
+      <c r="AC12" s="6">
+        <v>1.0134</v>
+      </c>
+      <c r="AD12" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="AE12" s="1"/>
+      <c r="AF12" s="1">
+        <v>3</v>
+      </c>
+      <c r="AG12" s="6">
+        <v>1.0134</v>
+      </c>
+      <c r="AH12" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="AI12" s="1"/>
+      <c r="AJ12" s="1">
+        <v>2</v>
+      </c>
+      <c r="AK12" s="6">
+        <v>1.0134</v>
+      </c>
+      <c r="AL12" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="AM12" s="1"/>
+      <c r="AN12" s="1">
+        <v>6</v>
+      </c>
+      <c r="AO12" s="6">
+        <v>1.0199</v>
+      </c>
       <c r="AP12" s="1"/>
       <c r="AQ12" s="1" t="s">
-        <v>36</v>
-[...16 lines deleted...]
-      </c>
+        <v>243</v>
+      </c>
+      <c r="AR12" s="1">
+        <v>5</v>
+      </c>
+      <c r="AS12" s="6">
+        <v>1.0199</v>
+      </c>
+      <c r="AT12" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="AU12" s="1"/>
+      <c r="AV12" s="1">
+        <v>2</v>
+      </c>
+      <c r="AW12" s="6">
+        <v>1.0199</v>
+      </c>
+      <c r="AX12" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="AY12" s="1"/>
       <c r="AZ12" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BA12" s="6"/>
       <c r="BB12" s="1"/>
       <c r="BC12" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="BD12" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BE12" s="6"/>
       <c r="BF12" s="1"/>
       <c r="BG12" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="BH12" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BI12" s="6"/>
       <c r="BJ12" s="1"/>
       <c r="BK12" s="1" t="s">
-        <v>36</v>
-[...30 lines deleted...]
-      <c r="BW12" s="1"/>
+        <v>41</v>
+      </c>
+      <c r="BL12" s="2">
+        <v>17</v>
+      </c>
+      <c r="BM12" s="6"/>
+      <c r="BN12" s="1"/>
+      <c r="BO12" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="BP12" s="2">
+        <v>17</v>
+      </c>
+      <c r="BQ12" s="6"/>
+      <c r="BR12" s="1"/>
+      <c r="BS12" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="BT12" s="2">
+        <v>17</v>
+      </c>
+      <c r="BU12" s="6"/>
+      <c r="BV12" s="1"/>
+      <c r="BW12" s="1" t="s">
+        <v>41</v>
+      </c>
       <c r="BX12" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BY12" s="6"/>
       <c r="BZ12" s="1"/>
       <c r="CA12" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CB12" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CC12" s="6"/>
       <c r="CD12" s="1"/>
       <c r="CE12" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="CF12" s="2">
+        <v>17</v>
       </c>
       <c r="CG12" s="6"/>
       <c r="CH12" s="1"/>
       <c r="CI12" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="CJ12" s="2">
+        <v>17</v>
       </c>
       <c r="CK12" s="6"/>
       <c r="CL12" s="1"/>
       <c r="CM12" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="CN12" s="2">
+        <v>17</v>
       </c>
       <c r="CO12" s="6"/>
       <c r="CP12" s="1"/>
       <c r="CQ12" s="1" t="s">
-        <v>36</v>
-[...30 lines deleted...]
-      <c r="DC12" s="1"/>
+        <v>41</v>
+      </c>
+      <c r="CR12" s="2">
+        <v>17</v>
+      </c>
+      <c r="CS12" s="6"/>
+      <c r="CT12" s="1"/>
+      <c r="CU12" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CV12" s="2">
+        <v>17</v>
+      </c>
+      <c r="CW12" s="6"/>
+      <c r="CX12" s="1"/>
+      <c r="CY12" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CZ12" s="2">
+        <v>17</v>
+      </c>
+      <c r="DA12" s="6"/>
+      <c r="DB12" s="1"/>
+      <c r="DC12" s="1" t="s">
+        <v>41</v>
+      </c>
       <c r="DD12" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="DE12" s="6"/>
       <c r="DF12" s="1"/>
       <c r="DG12" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="DH12" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="DI12" s="6"/>
       <c r="DJ12" s="1"/>
       <c r="DK12" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="DL12" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="DM12" s="6"/>
       <c r="DN12" s="1"/>
       <c r="DO12" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="DP12" s="1">
-        <v>16</v>
-[...5 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="DQ12" s="6">
+        <v>1.0166</v>
+      </c>
+      <c r="DR12" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="DS12" s="1"/>
       <c r="DT12" s="1">
-        <v>16</v>
-[...5 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="DU12" s="6">
+        <v>1.0166</v>
+      </c>
+      <c r="DV12" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="DW12" s="1"/>
+      <c r="DX12" s="1">
+        <v>6</v>
+      </c>
+      <c r="DY12" s="6">
+        <v>1.0197</v>
+      </c>
+      <c r="DZ12" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="EA12" s="1"/>
+      <c r="EB12" s="1">
+        <v>6</v>
+      </c>
+      <c r="EC12" s="6">
+        <v>1.0197</v>
+      </c>
+      <c r="ED12" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="EE12" s="1"/>
+      <c r="EF12" s="1">
+        <v>1</v>
+      </c>
+      <c r="EG12" s="6">
+        <v>1.0197</v>
+      </c>
+      <c r="EH12" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="EI12" s="1"/>
+      <c r="EJ12" s="1">
+        <v>17</v>
+      </c>
+      <c r="EK12" s="6"/>
+      <c r="EL12" s="1"/>
+      <c r="EM12" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EN12" s="1">
+        <v>17</v>
+      </c>
+      <c r="EO12" s="6"/>
+      <c r="EP12" s="1"/>
+      <c r="EQ12" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="ER12" s="1">
+        <v>17</v>
+      </c>
+      <c r="ES12" s="6"/>
+      <c r="ET12" s="1"/>
+      <c r="EU12" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EV12" s="1">
+        <v>3</v>
+      </c>
+      <c r="EW12" s="6">
+        <v>1.0217</v>
+      </c>
+      <c r="EX12" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="EY12" s="1"/>
+      <c r="EZ12" s="1">
+        <v>3</v>
+      </c>
+      <c r="FA12" s="6">
+        <v>1.0217</v>
+      </c>
+      <c r="FB12" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="FC12" s="1"/>
+      <c r="FD12" s="1">
+        <v>4</v>
+      </c>
+      <c r="FE12" s="6">
+        <v>1.0217</v>
+      </c>
+      <c r="FF12" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="FG12" s="1"/>
+      <c r="FH12" s="1">
+        <v>4</v>
+      </c>
+      <c r="FI12" s="6">
+        <v>1.0179</v>
+      </c>
+      <c r="FJ12" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="FK12" s="1"/>
+      <c r="FL12" s="1">
+        <v>2</v>
+      </c>
+      <c r="FM12" s="6">
+        <v>1.0179</v>
+      </c>
+      <c r="FN12" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="FO12" s="1"/>
     </row>
-    <row r="13" spans="1:127">
+    <row r="13" spans="1:171">
       <c r="A13" s="1">
         <v>11</v>
       </c>
       <c r="B13" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C13" s="1">
-        <v>176</v>
-[...24 lines deleted...]
-      </c>
+        <v>235</v>
+      </c>
+      <c r="D13" s="1">
+        <v>2</v>
+      </c>
+      <c r="E13" s="6">
+        <v>0.9367</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="G13" s="1"/>
+      <c r="H13" s="1">
+        <v>6</v>
+      </c>
+      <c r="I13" s="6">
+        <v>0.9367</v>
+      </c>
+      <c r="J13" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="K13" s="1"/>
+      <c r="L13" s="1">
+        <v>7</v>
+      </c>
+      <c r="M13" s="6">
+        <v>0.9367</v>
+      </c>
+      <c r="N13" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="O13" s="1"/>
       <c r="P13" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Q13" s="6"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="T13" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="U13" s="6"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="X13" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Y13" s="6"/>
       <c r="Z13" s="1"/>
       <c r="AA13" s="1" t="s">
-        <v>36</v>
-[...36 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="AB13" s="2">
+        <v>17</v>
+      </c>
+      <c r="AC13" s="6"/>
+      <c r="AD13" s="1"/>
+      <c r="AE13" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AF13" s="2">
+        <v>17</v>
+      </c>
+      <c r="AG13" s="6"/>
+      <c r="AH13" s="1"/>
+      <c r="AI13" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AJ13" s="2">
+        <v>17</v>
+      </c>
+      <c r="AK13" s="6"/>
+      <c r="AL13" s="1"/>
+      <c r="AM13" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AN13" s="2">
+        <v>17</v>
+      </c>
+      <c r="AO13" s="6"/>
       <c r="AP13" s="1"/>
       <c r="AQ13" s="1" t="s">
-        <v>217</v>
-[...20 lines deleted...]
-      <c r="AY13" s="1"/>
+        <v>41</v>
+      </c>
+      <c r="AR13" s="2">
+        <v>17</v>
+      </c>
+      <c r="AS13" s="6"/>
+      <c r="AT13" s="1"/>
+      <c r="AU13" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AV13" s="2">
+        <v>17</v>
+      </c>
+      <c r="AW13" s="6"/>
+      <c r="AX13" s="1"/>
+      <c r="AY13" s="1" t="s">
+        <v>41</v>
+      </c>
       <c r="AZ13" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BA13" s="6"/>
       <c r="BB13" s="1"/>
       <c r="BC13" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="BD13" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BE13" s="6"/>
       <c r="BF13" s="1"/>
       <c r="BG13" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="BH13" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BI13" s="6"/>
       <c r="BJ13" s="1"/>
       <c r="BK13" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="BL13" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BM13" s="6"/>
       <c r="BN13" s="1"/>
       <c r="BO13" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="BP13" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BQ13" s="6"/>
       <c r="BR13" s="1"/>
       <c r="BS13" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="BT13" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BU13" s="6"/>
       <c r="BV13" s="1"/>
       <c r="BW13" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="BX13" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BY13" s="6"/>
       <c r="BZ13" s="1"/>
       <c r="CA13" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CB13" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CC13" s="6"/>
       <c r="CD13" s="1"/>
       <c r="CE13" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="CF13" s="2">
+        <v>17</v>
       </c>
       <c r="CG13" s="6"/>
       <c r="CH13" s="1"/>
       <c r="CI13" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CJ13" s="1">
-        <v>16</v>
-[...5 lines deleted...]
-      </c>
+        <v>3</v>
+      </c>
+      <c r="CK13" s="6">
+        <v>0.9473</v>
+      </c>
+      <c r="CL13" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="CM13" s="1"/>
       <c r="CN13" s="1">
-        <v>16</v>
-[...5 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="CO13" s="6">
+        <v>0.9473</v>
+      </c>
+      <c r="CP13" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="CQ13" s="1"/>
       <c r="CR13" s="1">
-        <v>16</v>
-[...5 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="CS13" s="6">
+        <v>0.9372</v>
+      </c>
+      <c r="CT13" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="CU13" s="1"/>
       <c r="CV13" s="1">
-        <v>16</v>
-[...5 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="CW13" s="6">
+        <v>0.9372</v>
+      </c>
+      <c r="CX13" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="CY13" s="1"/>
       <c r="CZ13" s="1">
-        <v>16</v>
-[...7 lines deleted...]
-        <v>16</v>
+        <v>4</v>
+      </c>
+      <c r="DA13" s="6">
+        <v>0.9372</v>
+      </c>
+      <c r="DB13" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="DC13" s="1"/>
+      <c r="DD13" s="2">
+        <v>17</v>
       </c>
       <c r="DE13" s="6"/>
       <c r="DF13" s="1"/>
       <c r="DG13" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="DH13" s="2">
+        <v>17</v>
       </c>
       <c r="DI13" s="6"/>
       <c r="DJ13" s="1"/>
       <c r="DK13" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="DL13" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="DM13" s="6"/>
       <c r="DN13" s="1"/>
       <c r="DO13" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="DP13" s="1">
+        <v>17</v>
+      </c>
+      <c r="DQ13" s="6"/>
+      <c r="DR13" s="1"/>
+      <c r="DS13" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DT13" s="1">
+        <v>17</v>
+      </c>
+      <c r="DU13" s="6"/>
+      <c r="DV13" s="1"/>
+      <c r="DW13" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DX13" s="1">
+        <v>3</v>
+      </c>
+      <c r="DY13" s="6">
+        <v>0.9365</v>
+      </c>
+      <c r="DZ13" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="EA13" s="1"/>
+      <c r="EB13" s="1">
         <v>4</v>
       </c>
-      <c r="DQ13" s="6">
-[...15 lines deleted...]
-      <c r="DW13" s="1"/>
+      <c r="EC13" s="6">
+        <v>0.9365</v>
+      </c>
+      <c r="ED13" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="EE13" s="1"/>
+      <c r="EF13" s="1">
+        <v>6</v>
+      </c>
+      <c r="EG13" s="6">
+        <v>0.9365</v>
+      </c>
+      <c r="EH13" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="EI13" s="1"/>
+      <c r="EJ13" s="1">
+        <v>17</v>
+      </c>
+      <c r="EK13" s="6"/>
+      <c r="EL13" s="1"/>
+      <c r="EM13" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EN13" s="1">
+        <v>17</v>
+      </c>
+      <c r="EO13" s="6"/>
+      <c r="EP13" s="1"/>
+      <c r="EQ13" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="ER13" s="1">
+        <v>17</v>
+      </c>
+      <c r="ES13" s="6"/>
+      <c r="ET13" s="1"/>
+      <c r="EU13" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EV13" s="1">
+        <v>17</v>
+      </c>
+      <c r="EW13" s="6"/>
+      <c r="EX13" s="1"/>
+      <c r="EY13" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EZ13" s="1">
+        <v>17</v>
+      </c>
+      <c r="FA13" s="6"/>
+      <c r="FB13" s="1"/>
+      <c r="FC13" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="FD13" s="1">
+        <v>17</v>
+      </c>
+      <c r="FE13" s="6"/>
+      <c r="FF13" s="1"/>
+      <c r="FG13" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="FH13" s="1">
+        <v>17</v>
+      </c>
+      <c r="FI13" s="6"/>
+      <c r="FJ13" s="1"/>
+      <c r="FK13" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="FL13" s="1">
+        <v>17</v>
+      </c>
+      <c r="FM13" s="6"/>
+      <c r="FN13" s="1"/>
+      <c r="FO13" s="1" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="14" spans="1:127">
+    <row r="14" spans="1:171">
       <c r="A14" s="1">
         <v>12</v>
       </c>
       <c r="B14" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C14" s="1">
-        <v>179</v>
-[...30 lines deleted...]
-      <c r="O14" s="1"/>
+        <v>249</v>
+      </c>
+      <c r="D14" s="2">
+        <v>17</v>
+      </c>
+      <c r="E14" s="6"/>
+      <c r="F14" s="1"/>
+      <c r="G14" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H14" s="2">
+        <v>17</v>
+      </c>
+      <c r="I14" s="6"/>
+      <c r="J14" s="1"/>
+      <c r="K14" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="L14" s="2">
+        <v>17</v>
+      </c>
+      <c r="M14" s="6"/>
+      <c r="N14" s="1"/>
+      <c r="O14" s="1" t="s">
+        <v>41</v>
+      </c>
       <c r="P14" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Q14" s="6"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="T14" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="U14" s="6"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="X14" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Y14" s="6"/>
       <c r="Z14" s="1"/>
       <c r="AA14" s="1" t="s">
-        <v>36</v>
-[...24 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="AB14" s="1">
+        <v>4</v>
+      </c>
+      <c r="AC14" s="6">
+        <v>0.984</v>
+      </c>
+      <c r="AD14" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="AE14" s="1"/>
+      <c r="AF14" s="1">
+        <v>7</v>
+      </c>
+      <c r="AG14" s="6">
+        <v>0.984</v>
+      </c>
+      <c r="AH14" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="AI14" s="1"/>
+      <c r="AJ14" s="1">
+        <v>7</v>
+      </c>
+      <c r="AK14" s="6">
+        <v>0.984</v>
+      </c>
+      <c r="AL14" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="AM14" s="1"/>
       <c r="AN14" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AO14" s="6"/>
       <c r="AP14" s="1"/>
       <c r="AQ14" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AR14" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AS14" s="6"/>
       <c r="AT14" s="1"/>
       <c r="AU14" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AV14" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AW14" s="6"/>
       <c r="AX14" s="1"/>
       <c r="AY14" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AZ14" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BA14" s="6"/>
       <c r="BB14" s="1"/>
       <c r="BC14" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="BD14" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BE14" s="6"/>
       <c r="BF14" s="1"/>
       <c r="BG14" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="BH14" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BI14" s="6"/>
       <c r="BJ14" s="1"/>
       <c r="BK14" s="1" t="s">
-        <v>36</v>
-[...16 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="BL14" s="1">
+        <v>5</v>
+      </c>
+      <c r="BM14" s="6">
+        <v>1.0022</v>
+      </c>
+      <c r="BN14" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="BO14" s="1"/>
+      <c r="BP14" s="1">
+        <v>4</v>
+      </c>
+      <c r="BQ14" s="6">
+        <v>1.0022</v>
+      </c>
+      <c r="BR14" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="BS14" s="1"/>
       <c r="BT14" s="1">
-        <v>16</v>
-[...7 lines deleted...]
-        <v>16</v>
+        <v>8</v>
+      </c>
+      <c r="BU14" s="6">
+        <v>1.0022</v>
+      </c>
+      <c r="BV14" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="BW14" s="1"/>
+      <c r="BX14" s="2">
+        <v>17</v>
       </c>
       <c r="BY14" s="6"/>
       <c r="BZ14" s="1"/>
       <c r="CA14" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="CB14" s="2">
+        <v>17</v>
       </c>
       <c r="CC14" s="6"/>
       <c r="CD14" s="1"/>
       <c r="CE14" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="CF14" s="2">
+        <v>17</v>
       </c>
       <c r="CG14" s="6"/>
       <c r="CH14" s="1"/>
       <c r="CI14" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CJ14" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="CK14" s="6">
-        <v>0.9473</v>
+        <v>1.0101</v>
       </c>
       <c r="CL14" s="1" t="s">
-        <v>451</v>
+        <v>636</v>
       </c>
       <c r="CM14" s="1"/>
       <c r="CN14" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="CO14" s="6">
-        <v>0.9473</v>
+        <v>1.0101</v>
       </c>
       <c r="CP14" s="1" t="s">
-        <v>452</v>
+        <v>637</v>
       </c>
       <c r="CQ14" s="1"/>
       <c r="CR14" s="1">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="CS14" s="6">
-        <v>0.9372</v>
+        <v>1.0206</v>
       </c>
       <c r="CT14" s="1" t="s">
-        <v>453</v>
+        <v>638</v>
       </c>
       <c r="CU14" s="1"/>
       <c r="CV14" s="1">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="CW14" s="6">
-        <v>0.9372</v>
+        <v>1.0206</v>
       </c>
       <c r="CX14" s="1" t="s">
-        <v>454</v>
+        <v>639</v>
       </c>
       <c r="CY14" s="1"/>
       <c r="CZ14" s="1">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="DA14" s="6">
-        <v>0.9372</v>
+        <v>1.0206</v>
       </c>
       <c r="DB14" s="1" t="s">
-        <v>455</v>
+        <v>640</v>
       </c>
       <c r="DC14" s="1"/>
-      <c r="DD14" s="1">
-        <v>16</v>
+      <c r="DD14" s="2">
+        <v>17</v>
       </c>
       <c r="DE14" s="6"/>
       <c r="DF14" s="1"/>
       <c r="DG14" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="DH14" s="2">
+        <v>17</v>
       </c>
       <c r="DI14" s="6"/>
       <c r="DJ14" s="1"/>
       <c r="DK14" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="DL14" s="2">
+        <v>17</v>
       </c>
       <c r="DM14" s="6"/>
       <c r="DN14" s="1"/>
       <c r="DO14" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="DP14" s="2">
+        <v>17</v>
       </c>
       <c r="DQ14" s="6"/>
       <c r="DR14" s="1"/>
       <c r="DS14" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="DT14" s="2">
+        <v>17</v>
       </c>
       <c r="DU14" s="6"/>
       <c r="DV14" s="1"/>
       <c r="DW14" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
+      </c>
+      <c r="DX14" s="1">
+        <v>17</v>
+      </c>
+      <c r="DY14" s="6"/>
+      <c r="DZ14" s="1"/>
+      <c r="EA14" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EB14" s="1">
+        <v>17</v>
+      </c>
+      <c r="EC14" s="6"/>
+      <c r="ED14" s="1"/>
+      <c r="EE14" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EF14" s="1">
+        <v>17</v>
+      </c>
+      <c r="EG14" s="6"/>
+      <c r="EH14" s="1"/>
+      <c r="EI14" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EJ14" s="1">
+        <v>17</v>
+      </c>
+      <c r="EK14" s="6"/>
+      <c r="EL14" s="1"/>
+      <c r="EM14" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EN14" s="1">
+        <v>17</v>
+      </c>
+      <c r="EO14" s="6"/>
+      <c r="EP14" s="1"/>
+      <c r="EQ14" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="ER14" s="1">
+        <v>17</v>
+      </c>
+      <c r="ES14" s="6"/>
+      <c r="ET14" s="1"/>
+      <c r="EU14" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EV14" s="1">
+        <v>17</v>
+      </c>
+      <c r="EW14" s="6"/>
+      <c r="EX14" s="1"/>
+      <c r="EY14" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EZ14" s="1">
+        <v>17</v>
+      </c>
+      <c r="FA14" s="6"/>
+      <c r="FB14" s="1"/>
+      <c r="FC14" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="FD14" s="1">
+        <v>17</v>
+      </c>
+      <c r="FE14" s="6"/>
+      <c r="FF14" s="1"/>
+      <c r="FG14" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="FH14" s="1">
+        <v>17</v>
+      </c>
+      <c r="FI14" s="6"/>
+      <c r="FJ14" s="1"/>
+      <c r="FK14" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="FL14" s="1">
+        <v>17</v>
+      </c>
+      <c r="FM14" s="6"/>
+      <c r="FN14" s="1"/>
+      <c r="FO14" s="1" t="s">
+        <v>41</v>
       </c>
     </row>
-    <row r="15" spans="1:127">
+    <row r="15" spans="1:171">
       <c r="A15" s="1">
         <v>13</v>
       </c>
       <c r="B15" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="C15" s="1">
-        <v>233</v>
+        <v>332</v>
       </c>
       <c r="D15" s="1">
         <v>1</v>
       </c>
       <c r="E15" s="6">
         <v>0.9505</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>456</v>
+        <v>641</v>
       </c>
       <c r="G15" s="1"/>
       <c r="H15" s="1">
         <v>7</v>
       </c>
       <c r="I15" s="6">
         <v>0.9505</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>457</v>
+        <v>642</v>
       </c>
       <c r="K15" s="1"/>
       <c r="L15" s="1">
         <v>1</v>
       </c>
       <c r="M15" s="6">
         <v>0.9505</v>
       </c>
       <c r="N15" s="1" t="s">
-        <v>458</v>
+        <v>643</v>
       </c>
       <c r="O15" s="1"/>
       <c r="P15" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Q15" s="6"/>
       <c r="R15" s="1"/>
       <c r="S15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="T15" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="U15" s="6"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="X15" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Y15" s="6"/>
       <c r="Z15" s="1"/>
       <c r="AA15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AB15" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AC15" s="6"/>
       <c r="AD15" s="1"/>
       <c r="AE15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AF15" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AG15" s="6"/>
       <c r="AH15" s="1"/>
       <c r="AI15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AJ15" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AK15" s="6"/>
       <c r="AL15" s="1"/>
       <c r="AM15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AN15" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AO15" s="6"/>
       <c r="AP15" s="1"/>
       <c r="AQ15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AR15" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AS15" s="6"/>
       <c r="AT15" s="1"/>
       <c r="AU15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AV15" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AW15" s="6"/>
       <c r="AX15" s="1"/>
       <c r="AY15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AZ15" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BA15" s="6"/>
       <c r="BB15" s="1"/>
       <c r="BC15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="BD15" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BE15" s="6"/>
       <c r="BF15" s="1"/>
       <c r="BG15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="BH15" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BI15" s="6"/>
       <c r="BJ15" s="1"/>
       <c r="BK15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="BL15" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BM15" s="6"/>
       <c r="BN15" s="1"/>
       <c r="BO15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="BP15" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BQ15" s="6"/>
       <c r="BR15" s="1"/>
       <c r="BS15" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="BT15" s="2">
+        <v>17</v>
       </c>
       <c r="BU15" s="6"/>
       <c r="BV15" s="1"/>
       <c r="BW15" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="BX15" s="2">
+        <v>17</v>
       </c>
       <c r="BY15" s="6"/>
       <c r="BZ15" s="1"/>
       <c r="CA15" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="CB15" s="2">
+        <v>17</v>
       </c>
       <c r="CC15" s="6"/>
       <c r="CD15" s="1"/>
       <c r="CE15" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="CF15" s="2">
+        <v>17</v>
       </c>
       <c r="CG15" s="6"/>
       <c r="CH15" s="1"/>
       <c r="CI15" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="CJ15" s="2">
+        <v>17</v>
       </c>
       <c r="CK15" s="6"/>
       <c r="CL15" s="1"/>
       <c r="CM15" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="CN15" s="2">
+        <v>17</v>
       </c>
       <c r="CO15" s="6"/>
       <c r="CP15" s="1"/>
       <c r="CQ15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CR15" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CS15" s="6"/>
       <c r="CT15" s="1"/>
       <c r="CU15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CV15" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CW15" s="6"/>
       <c r="CX15" s="1"/>
       <c r="CY15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CZ15" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="DA15" s="6"/>
       <c r="DB15" s="1"/>
       <c r="DC15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="DD15" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="DE15" s="6"/>
       <c r="DF15" s="1"/>
       <c r="DG15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="DH15" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="DI15" s="6"/>
       <c r="DJ15" s="1"/>
       <c r="DK15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="DL15" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="DM15" s="6"/>
       <c r="DN15" s="1"/>
       <c r="DO15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="DP15" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="DQ15" s="6"/>
       <c r="DR15" s="1"/>
       <c r="DS15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="DT15" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="DU15" s="6"/>
       <c r="DV15" s="1"/>
       <c r="DW15" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
+      </c>
+      <c r="DX15" s="1">
+        <v>17</v>
+      </c>
+      <c r="DY15" s="6"/>
+      <c r="DZ15" s="1"/>
+      <c r="EA15" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EB15" s="1">
+        <v>17</v>
+      </c>
+      <c r="EC15" s="6"/>
+      <c r="ED15" s="1"/>
+      <c r="EE15" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EF15" s="1">
+        <v>17</v>
+      </c>
+      <c r="EG15" s="6"/>
+      <c r="EH15" s="1"/>
+      <c r="EI15" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EJ15" s="1">
+        <v>17</v>
+      </c>
+      <c r="EK15" s="6"/>
+      <c r="EL15" s="1"/>
+      <c r="EM15" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EN15" s="1">
+        <v>17</v>
+      </c>
+      <c r="EO15" s="6"/>
+      <c r="EP15" s="1"/>
+      <c r="EQ15" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="ER15" s="1">
+        <v>17</v>
+      </c>
+      <c r="ES15" s="6"/>
+      <c r="ET15" s="1"/>
+      <c r="EU15" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EV15" s="1">
+        <v>17</v>
+      </c>
+      <c r="EW15" s="6"/>
+      <c r="EX15" s="1"/>
+      <c r="EY15" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EZ15" s="1">
+        <v>17</v>
+      </c>
+      <c r="FA15" s="6"/>
+      <c r="FB15" s="1"/>
+      <c r="FC15" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="FD15" s="1">
+        <v>17</v>
+      </c>
+      <c r="FE15" s="6"/>
+      <c r="FF15" s="1"/>
+      <c r="FG15" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="FH15" s="1">
+        <v>17</v>
+      </c>
+      <c r="FI15" s="6"/>
+      <c r="FJ15" s="1"/>
+      <c r="FK15" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="FL15" s="1">
+        <v>17</v>
+      </c>
+      <c r="FM15" s="6"/>
+      <c r="FN15" s="1"/>
+      <c r="FO15" s="1" t="s">
+        <v>41</v>
       </c>
     </row>
-    <row r="16" spans="1:127">
+    <row r="16" spans="1:171">
       <c r="A16" s="1">
         <v>14</v>
       </c>
       <c r="B16" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C16" s="1">
-        <v>251</v>
+        <v>346</v>
       </c>
       <c r="D16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="H16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I16" s="6"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="L16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M16" s="6"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="P16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Q16" s="6"/>
       <c r="R16" s="1"/>
       <c r="S16" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="T16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="U16" s="6"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="X16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Y16" s="6"/>
       <c r="Z16" s="1"/>
       <c r="AA16" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AB16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AC16" s="6"/>
       <c r="AD16" s="1"/>
       <c r="AE16" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AF16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AG16" s="6"/>
       <c r="AH16" s="1"/>
       <c r="AI16" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AJ16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AK16" s="6"/>
       <c r="AL16" s="1"/>
       <c r="AM16" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AN16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AO16" s="6"/>
       <c r="AP16" s="1"/>
       <c r="AQ16" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AR16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AS16" s="6"/>
       <c r="AT16" s="1"/>
       <c r="AU16" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AV16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AW16" s="6"/>
       <c r="AX16" s="1"/>
       <c r="AY16" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AZ16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BA16" s="6"/>
       <c r="BB16" s="1"/>
       <c r="BC16" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="BD16" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BE16" s="6"/>
       <c r="BF16" s="1"/>
       <c r="BG16" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="BH16" s="2">
+        <v>17</v>
       </c>
       <c r="BI16" s="6"/>
       <c r="BJ16" s="1"/>
       <c r="BK16" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="BL16" s="2">
+        <v>17</v>
       </c>
       <c r="BM16" s="6"/>
       <c r="BN16" s="1"/>
       <c r="BO16" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="BP16" s="2">
+        <v>17</v>
       </c>
       <c r="BQ16" s="6"/>
       <c r="BR16" s="1"/>
       <c r="BS16" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="BT16" s="2">
+        <v>17</v>
       </c>
       <c r="BU16" s="6"/>
       <c r="BV16" s="1"/>
       <c r="BW16" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="BX16" s="2">
+        <v>17</v>
       </c>
       <c r="BY16" s="6"/>
       <c r="BZ16" s="1"/>
       <c r="CA16" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="CB16" s="2">
+        <v>17</v>
       </c>
       <c r="CC16" s="6"/>
       <c r="CD16" s="1"/>
       <c r="CE16" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CF16" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CG16" s="6"/>
       <c r="CH16" s="1"/>
       <c r="CI16" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CJ16" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CK16" s="6"/>
       <c r="CL16" s="1"/>
       <c r="CM16" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CN16" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CO16" s="6"/>
       <c r="CP16" s="1"/>
       <c r="CQ16" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CR16" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CS16" s="6"/>
       <c r="CT16" s="1"/>
       <c r="CU16" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CV16" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CW16" s="6"/>
       <c r="CX16" s="1"/>
       <c r="CY16" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CZ16" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="DA16" s="6"/>
       <c r="DB16" s="1"/>
       <c r="DC16" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="DD16" s="1">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="DE16" s="6"/>
       <c r="DF16" s="1"/>
       <c r="DG16" s="1" t="s">
-        <v>217</v>
+        <v>41</v>
       </c>
       <c r="DH16" s="1">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="DI16" s="6"/>
       <c r="DJ16" s="1"/>
       <c r="DK16" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="DL16" s="1">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="DM16" s="6"/>
       <c r="DN16" s="1"/>
       <c r="DO16" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="DP16" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="DQ16" s="6"/>
       <c r="DR16" s="1"/>
       <c r="DS16" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="DT16" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="DU16" s="6"/>
       <c r="DV16" s="1"/>
       <c r="DW16" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
+      </c>
+      <c r="DX16" s="1">
+        <v>7</v>
+      </c>
+      <c r="DY16" s="6">
+        <v>0.8817</v>
+      </c>
+      <c r="DZ16" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="EA16" s="1"/>
+      <c r="EB16" s="1">
+        <v>8</v>
+      </c>
+      <c r="EC16" s="6">
+        <v>0.8817</v>
+      </c>
+      <c r="ED16" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="EE16" s="1"/>
+      <c r="EF16" s="1">
+        <v>8</v>
+      </c>
+      <c r="EG16" s="6">
+        <v>0.8817</v>
+      </c>
+      <c r="EH16" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="EI16" s="1"/>
+      <c r="EJ16" s="1">
+        <v>17</v>
+      </c>
+      <c r="EK16" s="6"/>
+      <c r="EL16" s="1"/>
+      <c r="EM16" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EN16" s="1">
+        <v>17</v>
+      </c>
+      <c r="EO16" s="6"/>
+      <c r="EP16" s="1"/>
+      <c r="EQ16" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="ER16" s="1">
+        <v>17</v>
+      </c>
+      <c r="ES16" s="6"/>
+      <c r="ET16" s="1"/>
+      <c r="EU16" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EV16" s="1">
+        <v>17</v>
+      </c>
+      <c r="EW16" s="6"/>
+      <c r="EX16" s="1"/>
+      <c r="EY16" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EZ16" s="1">
+        <v>17</v>
+      </c>
+      <c r="FA16" s="6"/>
+      <c r="FB16" s="1"/>
+      <c r="FC16" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="FD16" s="1">
+        <v>17</v>
+      </c>
+      <c r="FE16" s="6"/>
+      <c r="FF16" s="1"/>
+      <c r="FG16" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="FH16" s="1">
+        <v>17</v>
+      </c>
+      <c r="FI16" s="6"/>
+      <c r="FJ16" s="1"/>
+      <c r="FK16" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="FL16" s="1">
+        <v>17</v>
+      </c>
+      <c r="FM16" s="6"/>
+      <c r="FN16" s="1"/>
+      <c r="FO16" s="1" t="s">
+        <v>41</v>
       </c>
     </row>
-    <row r="17" spans="1:127">
+    <row r="17" spans="1:171">
       <c r="A17" s="1">
         <v>15</v>
       </c>
       <c r="B17" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="C17" s="1">
-        <v>254</v>
+        <v>354</v>
       </c>
       <c r="D17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E17" s="6"/>
       <c r="F17" s="1"/>
       <c r="G17" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="H17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I17" s="6"/>
       <c r="J17" s="1"/>
       <c r="K17" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="L17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M17" s="6"/>
       <c r="N17" s="1"/>
       <c r="O17" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="P17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Q17" s="6"/>
       <c r="R17" s="1"/>
       <c r="S17" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="T17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="U17" s="6"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="X17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Y17" s="6"/>
       <c r="Z17" s="1"/>
       <c r="AA17" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AB17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AC17" s="6"/>
       <c r="AD17" s="1"/>
       <c r="AE17" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AF17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AG17" s="6"/>
       <c r="AH17" s="1"/>
       <c r="AI17" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AJ17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AK17" s="6"/>
       <c r="AL17" s="1"/>
       <c r="AM17" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AN17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AO17" s="6"/>
       <c r="AP17" s="1"/>
       <c r="AQ17" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AR17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AS17" s="6"/>
       <c r="AT17" s="1"/>
       <c r="AU17" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AV17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AW17" s="6"/>
       <c r="AX17" s="1"/>
       <c r="AY17" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AZ17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BA17" s="6"/>
       <c r="BB17" s="1"/>
       <c r="BC17" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="BD17" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="BE17" s="6"/>
       <c r="BF17" s="1"/>
       <c r="BG17" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="BH17" s="2">
+        <v>17</v>
       </c>
       <c r="BI17" s="6"/>
       <c r="BJ17" s="1"/>
       <c r="BK17" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="BL17" s="2">
+        <v>17</v>
       </c>
       <c r="BM17" s="6"/>
       <c r="BN17" s="1"/>
       <c r="BO17" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="BP17" s="2">
+        <v>17</v>
       </c>
       <c r="BQ17" s="6"/>
       <c r="BR17" s="1"/>
       <c r="BS17" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="BT17" s="2">
+        <v>17</v>
       </c>
       <c r="BU17" s="6"/>
       <c r="BV17" s="1"/>
       <c r="BW17" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="BX17" s="2">
+        <v>17</v>
       </c>
       <c r="BY17" s="6"/>
       <c r="BZ17" s="1"/>
       <c r="CA17" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="CB17" s="2">
+        <v>17</v>
       </c>
       <c r="CC17" s="6"/>
       <c r="CD17" s="1"/>
       <c r="CE17" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CF17" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CG17" s="6"/>
       <c r="CH17" s="1"/>
       <c r="CI17" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CJ17" s="1">
         <v>8</v>
       </c>
       <c r="CK17" s="6">
         <v>1.1</v>
       </c>
       <c r="CL17" s="1"/>
       <c r="CM17" s="1" t="s">
-        <v>217</v>
+        <v>243</v>
       </c>
       <c r="CN17" s="1">
         <v>6</v>
       </c>
       <c r="CO17" s="6">
         <v>1.1</v>
       </c>
       <c r="CP17" s="1" t="s">
-        <v>459</v>
+        <v>647</v>
       </c>
       <c r="CQ17" s="1"/>
       <c r="CR17" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CS17" s="6"/>
       <c r="CT17" s="1"/>
       <c r="CU17" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CV17" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="CW17" s="6"/>
       <c r="CX17" s="1"/>
       <c r="CY17" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="CZ17" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="DA17" s="6"/>
       <c r="DB17" s="1"/>
       <c r="DC17" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="DD17" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="DE17" s="6"/>
       <c r="DF17" s="1"/>
       <c r="DG17" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="DH17" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="DI17" s="6"/>
       <c r="DJ17" s="1"/>
       <c r="DK17" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="DL17" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="DM17" s="6"/>
       <c r="DN17" s="1"/>
       <c r="DO17" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="DP17" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="DQ17" s="6"/>
       <c r="DR17" s="1"/>
       <c r="DS17" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="DT17" s="1">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="DU17" s="6"/>
       <c r="DV17" s="1"/>
       <c r="DW17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DX17" s="1">
+        <v>17</v>
+      </c>
+      <c r="DY17" s="6"/>
+      <c r="DZ17" s="1"/>
+      <c r="EA17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EB17" s="1">
+        <v>17</v>
+      </c>
+      <c r="EC17" s="6"/>
+      <c r="ED17" s="1"/>
+      <c r="EE17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EF17" s="1">
+        <v>17</v>
+      </c>
+      <c r="EG17" s="6"/>
+      <c r="EH17" s="1"/>
+      <c r="EI17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EJ17" s="1">
+        <v>17</v>
+      </c>
+      <c r="EK17" s="6"/>
+      <c r="EL17" s="1"/>
+      <c r="EM17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EN17" s="1">
+        <v>17</v>
+      </c>
+      <c r="EO17" s="6"/>
+      <c r="EP17" s="1"/>
+      <c r="EQ17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="ER17" s="1">
+        <v>17</v>
+      </c>
+      <c r="ES17" s="6"/>
+      <c r="ET17" s="1"/>
+      <c r="EU17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EV17" s="1">
+        <v>17</v>
+      </c>
+      <c r="EW17" s="6"/>
+      <c r="EX17" s="1"/>
+      <c r="EY17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EZ17" s="1">
+        <v>17</v>
+      </c>
+      <c r="FA17" s="6"/>
+      <c r="FB17" s="1"/>
+      <c r="FC17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="FD17" s="1">
+        <v>17</v>
+      </c>
+      <c r="FE17" s="6"/>
+      <c r="FF17" s="1"/>
+      <c r="FG17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="FH17" s="1">
+        <v>17</v>
+      </c>
+      <c r="FI17" s="6"/>
+      <c r="FJ17" s="1"/>
+      <c r="FK17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="FL17" s="1">
+        <v>17</v>
+      </c>
+      <c r="FM17" s="6"/>
+      <c r="FN17" s="1"/>
+      <c r="FO17" s="1" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="18" spans="1:171">
+      <c r="A18" s="1">
+        <v>16</v>
+      </c>
+      <c r="B18" t="s">
         <v>36</v>
+      </c>
+      <c r="C18" s="1">
+        <v>356</v>
+      </c>
+      <c r="D18" s="2">
+        <v>17</v>
+      </c>
+      <c r="E18" s="6"/>
+      <c r="F18" s="1"/>
+      <c r="G18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H18" s="2">
+        <v>17</v>
+      </c>
+      <c r="I18" s="6"/>
+      <c r="J18" s="1"/>
+      <c r="K18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="L18" s="2">
+        <v>17</v>
+      </c>
+      <c r="M18" s="6"/>
+      <c r="N18" s="1"/>
+      <c r="O18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="P18" s="2">
+        <v>17</v>
+      </c>
+      <c r="Q18" s="6"/>
+      <c r="R18" s="1"/>
+      <c r="S18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="T18" s="2">
+        <v>17</v>
+      </c>
+      <c r="U18" s="6"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="X18" s="2">
+        <v>17</v>
+      </c>
+      <c r="Y18" s="6"/>
+      <c r="Z18" s="1"/>
+      <c r="AA18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AB18" s="2">
+        <v>17</v>
+      </c>
+      <c r="AC18" s="6"/>
+      <c r="AD18" s="1"/>
+      <c r="AE18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AF18" s="2">
+        <v>17</v>
+      </c>
+      <c r="AG18" s="6"/>
+      <c r="AH18" s="1"/>
+      <c r="AI18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AJ18" s="2">
+        <v>17</v>
+      </c>
+      <c r="AK18" s="6"/>
+      <c r="AL18" s="1"/>
+      <c r="AM18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AN18" s="2">
+        <v>17</v>
+      </c>
+      <c r="AO18" s="6"/>
+      <c r="AP18" s="1"/>
+      <c r="AQ18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AR18" s="2">
+        <v>17</v>
+      </c>
+      <c r="AS18" s="6"/>
+      <c r="AT18" s="1"/>
+      <c r="AU18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AV18" s="2">
+        <v>17</v>
+      </c>
+      <c r="AW18" s="6"/>
+      <c r="AX18" s="1"/>
+      <c r="AY18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AZ18" s="2">
+        <v>17</v>
+      </c>
+      <c r="BA18" s="6"/>
+      <c r="BB18" s="1"/>
+      <c r="BC18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="BD18" s="2">
+        <v>17</v>
+      </c>
+      <c r="BE18" s="6"/>
+      <c r="BF18" s="1"/>
+      <c r="BG18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="BH18" s="2">
+        <v>17</v>
+      </c>
+      <c r="BI18" s="6"/>
+      <c r="BJ18" s="1"/>
+      <c r="BK18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="BL18" s="2">
+        <v>17</v>
+      </c>
+      <c r="BM18" s="6"/>
+      <c r="BN18" s="1"/>
+      <c r="BO18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="BP18" s="2">
+        <v>17</v>
+      </c>
+      <c r="BQ18" s="6"/>
+      <c r="BR18" s="1"/>
+      <c r="BS18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="BT18" s="2">
+        <v>17</v>
+      </c>
+      <c r="BU18" s="6"/>
+      <c r="BV18" s="1"/>
+      <c r="BW18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="BX18" s="2">
+        <v>17</v>
+      </c>
+      <c r="BY18" s="6"/>
+      <c r="BZ18" s="1"/>
+      <c r="CA18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CB18" s="2">
+        <v>17</v>
+      </c>
+      <c r="CC18" s="6"/>
+      <c r="CD18" s="1"/>
+      <c r="CE18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CF18" s="1">
+        <v>17</v>
+      </c>
+      <c r="CG18" s="6"/>
+      <c r="CH18" s="1"/>
+      <c r="CI18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CJ18" s="1">
+        <v>17</v>
+      </c>
+      <c r="CK18" s="6"/>
+      <c r="CL18" s="1"/>
+      <c r="CM18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CN18" s="1">
+        <v>17</v>
+      </c>
+      <c r="CO18" s="6"/>
+      <c r="CP18" s="1"/>
+      <c r="CQ18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CR18" s="1">
+        <v>17</v>
+      </c>
+      <c r="CS18" s="6"/>
+      <c r="CT18" s="1"/>
+      <c r="CU18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CV18" s="1">
+        <v>17</v>
+      </c>
+      <c r="CW18" s="6"/>
+      <c r="CX18" s="1"/>
+      <c r="CY18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="CZ18" s="1">
+        <v>17</v>
+      </c>
+      <c r="DA18" s="6"/>
+      <c r="DB18" s="1"/>
+      <c r="DC18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DD18" s="1">
+        <v>7</v>
+      </c>
+      <c r="DE18" s="6"/>
+      <c r="DF18" s="1"/>
+      <c r="DG18" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="DH18" s="1">
+        <v>13</v>
+      </c>
+      <c r="DI18" s="6"/>
+      <c r="DJ18" s="1"/>
+      <c r="DK18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DL18" s="1">
+        <v>13</v>
+      </c>
+      <c r="DM18" s="6"/>
+      <c r="DN18" s="1"/>
+      <c r="DO18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DP18" s="1">
+        <v>17</v>
+      </c>
+      <c r="DQ18" s="6"/>
+      <c r="DR18" s="1"/>
+      <c r="DS18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DT18" s="1">
+        <v>17</v>
+      </c>
+      <c r="DU18" s="6"/>
+      <c r="DV18" s="1"/>
+      <c r="DW18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="DX18" s="1">
+        <v>17</v>
+      </c>
+      <c r="DY18" s="6"/>
+      <c r="DZ18" s="1"/>
+      <c r="EA18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EB18" s="1">
+        <v>17</v>
+      </c>
+      <c r="EC18" s="6"/>
+      <c r="ED18" s="1"/>
+      <c r="EE18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EF18" s="1">
+        <v>17</v>
+      </c>
+      <c r="EG18" s="6"/>
+      <c r="EH18" s="1"/>
+      <c r="EI18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EJ18" s="1">
+        <v>17</v>
+      </c>
+      <c r="EK18" s="6"/>
+      <c r="EL18" s="1"/>
+      <c r="EM18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EN18" s="1">
+        <v>17</v>
+      </c>
+      <c r="EO18" s="6"/>
+      <c r="EP18" s="1"/>
+      <c r="EQ18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="ER18" s="1">
+        <v>17</v>
+      </c>
+      <c r="ES18" s="6"/>
+      <c r="ET18" s="1"/>
+      <c r="EU18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EV18" s="1">
+        <v>17</v>
+      </c>
+      <c r="EW18" s="6"/>
+      <c r="EX18" s="1"/>
+      <c r="EY18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="EZ18" s="1">
+        <v>17</v>
+      </c>
+      <c r="FA18" s="6"/>
+      <c r="FB18" s="1"/>
+      <c r="FC18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="FD18" s="1">
+        <v>17</v>
+      </c>
+      <c r="FE18" s="6"/>
+      <c r="FF18" s="1"/>
+      <c r="FG18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="FH18" s="1">
+        <v>17</v>
+      </c>
+      <c r="FI18" s="6"/>
+      <c r="FJ18" s="1"/>
+      <c r="FK18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="FL18" s="1">
+        <v>17</v>
+      </c>
+      <c r="FM18" s="6"/>
+      <c r="FN18" s="1"/>
+      <c r="FO18" s="1" t="s">
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="D1:G1"/>
     <mergeCell ref="H1:K1"/>
     <mergeCell ref="L1:O1"/>
     <mergeCell ref="P1:S1"/>
     <mergeCell ref="T1:W1"/>
     <mergeCell ref="X1:AA1"/>
     <mergeCell ref="AB1:AE1"/>
     <mergeCell ref="AF1:AI1"/>
     <mergeCell ref="AJ1:AM1"/>
     <mergeCell ref="AN1:AQ1"/>
     <mergeCell ref="AR1:AU1"/>
     <mergeCell ref="AV1:AY1"/>
     <mergeCell ref="AZ1:BC1"/>
     <mergeCell ref="BD1:BG1"/>
     <mergeCell ref="BH1:BK1"/>
     <mergeCell ref="BL1:BO1"/>
     <mergeCell ref="BP1:BS1"/>
     <mergeCell ref="BT1:BW1"/>
     <mergeCell ref="BX1:CA1"/>
     <mergeCell ref="CB1:CE1"/>
     <mergeCell ref="CF1:CI1"/>
     <mergeCell ref="CJ1:CM1"/>
     <mergeCell ref="CN1:CQ1"/>
     <mergeCell ref="CR1:CU1"/>
     <mergeCell ref="CV1:CY1"/>
     <mergeCell ref="CZ1:DC1"/>
     <mergeCell ref="DD1:DG1"/>
     <mergeCell ref="DH1:DK1"/>
     <mergeCell ref="DL1:DO1"/>
     <mergeCell ref="DP1:DS1"/>
     <mergeCell ref="DT1:DW1"/>
+    <mergeCell ref="DX1:EA1"/>
+    <mergeCell ref="EB1:EE1"/>
+    <mergeCell ref="EF1:EI1"/>
+    <mergeCell ref="EJ1:EM1"/>
+    <mergeCell ref="EN1:EQ1"/>
+    <mergeCell ref="ER1:EU1"/>
+    <mergeCell ref="EV1:EY1"/>
+    <mergeCell ref="EZ1:FC1"/>
+    <mergeCell ref="FD1:FG1"/>
+    <mergeCell ref="FH1:FK1"/>
+    <mergeCell ref="FL1:FO1"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>