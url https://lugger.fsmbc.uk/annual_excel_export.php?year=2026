--- v3 (2026-06-26)
+++ v4 (2026-08-26)
@@ -18,51 +18,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LP" sheetId="1" r:id="rId4"/>
     <sheet name="LP Time" sheetId="2" r:id="rId5"/>
     <sheet name="HP" sheetId="3" r:id="rId6"/>
     <sheet name="HP Time" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="648">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="775">
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Entrant</t>
   </si>
   <si>
     <t>Points</t>
   </si>
   <si>
     <t>Chris Hare</t>
   </si>
   <si>
     <t>Winter Series 1 of 4
 08/11/2025</t>
   </si>
   <si>
     <t xml:space="preserve">
 Race 1</t>
   </si>
   <si>
     <t xml:space="preserve">
 Race 2</t>
   </si>
   <si>
@@ -104,93 +104,116 @@
   <si>
     <t>Lugger Spring Series 1
 05/04/2026</t>
   </si>
   <si>
     <t>Lugger Spring Series 2
 19/04/2026</t>
   </si>
   <si>
     <t>Lugger Spring Series 3
 03/05/2026</t>
   </si>
   <si>
     <t>Lugger Summer Series 1 of 4
 17/05/2026</t>
   </si>
   <si>
     <t>Lugger Summer Series 2 of 4
 14/06/2026</t>
   </si>
   <si>
     <t xml:space="preserve"> Lugger Evening Series 1 of 4
 24/06/2026</t>
   </si>
   <si>
+    <t xml:space="preserve"> Lugger Evening Series 2 of 4
+10/07/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Lugger Evening Series 3 of 4
+24/07/2026</t>
+  </si>
+  <si>
+    <t>Pewit Island Race
+02/08/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Lugger Evening Series 4 of 4
+07/08/2026</t>
+  </si>
+  <si>
+    <t>Lugger Summer Series 3 of 4
+16/08/2026</t>
+  </si>
+  <si>
     <t>Martin Duffus</t>
   </si>
   <si>
     <t>Kevin Abbott</t>
   </si>
   <si>
+    <t>Tony Cleal</t>
+  </si>
+  <si>
     <t>Bob Close</t>
   </si>
   <si>
     <t>Laurie Curle</t>
   </si>
   <si>
-    <t>Tony Cleal</t>
-[...1 lines deleted...]
-  <si>
     <t>Richard Payne</t>
   </si>
   <si>
     <t>Nick How</t>
   </si>
   <si>
     <t>Chris Brown</t>
   </si>
   <si>
+    <t>Paul Limburn</t>
+  </si>
+  <si>
     <t>Phil Walden</t>
   </si>
   <si>
-    <t>Paul Limburn</t>
-[...1 lines deleted...]
-  <si>
     <t>Mark Jones</t>
   </si>
   <si>
     <t>Graham Tribbeck</t>
   </si>
   <si>
     <t>John Herbert</t>
   </si>
   <si>
+    <t>Alan Labrum</t>
+  </si>
+  <si>
+    <t>Andy Adamcyk</t>
+  </si>
+  <si>
     <t>Guest - Chris</t>
-  </si>
-[...1 lines deleted...]
-    <t>Andy Adamcyk</t>
   </si>
   <si>
     <t>Line Position (2026)</t>
   </si>
   <si>
     <t>Winter Series 1 of 4
 08/11/2025
 Race 1</t>
   </si>
   <si>
     <t>Elapsed</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>DNC</t>
   </si>
   <si>
     <t>Winter Series 1 of 4
 08/11/2025
 Race 2</t>
   </si>
   <si>
     <t>Winter Series 1 of 4
@@ -467,281 +490,460 @@
 14/06/2026
 Race 2</t>
   </si>
   <si>
     <t>00:36:03</t>
   </si>
   <si>
     <t>Lugger Summer Series 2 of 4
 14/06/2026
 Race 3</t>
   </si>
   <si>
     <t>00:17:49</t>
   </si>
   <si>
     <t xml:space="preserve"> Lugger Evening Series 1 of 4
 24/06/2026
 Race 1</t>
   </si>
   <si>
     <t xml:space="preserve"> Lugger Evening Series 1 of 4
 24/06/2026
 Race 2</t>
   </si>
   <si>
+    <t xml:space="preserve"> Lugger Evening Series 2 of 4
+10/07/2026
+Race 1</t>
+  </si>
+  <si>
+    <t>00:40:25</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Lugger Evening Series 3 of 4
+24/07/2026
+Race 1</t>
+  </si>
+  <si>
+    <t>00:22:59</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Lugger Evening Series 3 of 4
+24/07/2026
+Race 2</t>
+  </si>
+  <si>
+    <t>00:20:22</t>
+  </si>
+  <si>
+    <t>Pewit Island Race
+02/08/2026
+Race 1</t>
+  </si>
+  <si>
+    <t>15:15:29</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Lugger Evening Series 4 of 4
+07/08/2026
+Race 1</t>
+  </si>
+  <si>
+    <t>00:17:27</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Lugger Evening Series 4 of 4
+07/08/2026
+Race 2</t>
+  </si>
+  <si>
+    <t>00:20:04</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Lugger Evening Series 4 of 4
+07/08/2026
+Race 3</t>
+  </si>
+  <si>
+    <t>00:20:59</t>
+  </si>
+  <si>
+    <t>Lugger Summer Series 3 of 4
+16/08/2026
+Race 1</t>
+  </si>
+  <si>
+    <t>00:24:53</t>
+  </si>
+  <si>
+    <t>Lugger Summer Series 3 of 4
+16/08/2026
+Race 2</t>
+  </si>
+  <si>
+    <t>00:20:54</t>
+  </si>
+  <si>
+    <t>Lugger Summer Series 3 of 4
+16/08/2026
+Race 3</t>
+  </si>
+  <si>
+    <t>00:18:32</t>
+  </si>
+  <si>
     <t>00:23:00</t>
   </si>
   <si>
     <t>00:11:49</t>
   </si>
   <si>
     <t>00:21:02</t>
   </si>
   <si>
     <t>00:24:35</t>
   </si>
   <si>
     <t>00:35:54</t>
   </si>
   <si>
     <t>00:20:48</t>
   </si>
   <si>
     <t>00:21:16</t>
   </si>
   <si>
     <t>00:29:28</t>
   </si>
   <si>
     <t>00:26:25</t>
   </si>
   <si>
     <t>00:34:56</t>
   </si>
   <si>
     <t>00:13:55</t>
   </si>
   <si>
     <t>00:20:07</t>
   </si>
   <si>
     <t>00:28:32</t>
   </si>
   <si>
     <t>00:15:08</t>
   </si>
   <si>
     <t>00:14:21</t>
   </si>
   <si>
     <t>00:19:38</t>
   </si>
   <si>
-    <t>00:17:27</t>
-[...1 lines deleted...]
-  <si>
     <t>00:15:17</t>
   </si>
   <si>
     <t>00:35:21</t>
   </si>
   <si>
     <t>00:44:26</t>
   </si>
   <si>
     <t>00:30:56</t>
   </si>
   <si>
     <t>00:26:06</t>
   </si>
   <si>
     <t>00:28:28</t>
   </si>
   <si>
     <t>00:33:54</t>
   </si>
   <si>
     <t>00:35:58</t>
   </si>
   <si>
     <t>00:13:36</t>
   </si>
   <si>
     <t>00:27:20</t>
   </si>
   <si>
     <t>00:13:11</t>
   </si>
   <si>
+    <t>00:23:54</t>
+  </si>
+  <si>
+    <t>00:22:12</t>
+  </si>
+  <si>
+    <t>15:17:38</t>
+  </si>
+  <si>
+    <t>00:21:13</t>
+  </si>
+  <si>
+    <t>00:21:35</t>
+  </si>
+  <si>
     <t>00:24:00</t>
   </si>
   <si>
     <t>00:12:38</t>
   </si>
   <si>
     <t>00:20:02</t>
   </si>
   <si>
     <t>00:27:52</t>
   </si>
   <si>
     <t>00:38:19</t>
   </si>
   <si>
     <t>00:20:13</t>
   </si>
   <si>
     <t>00:22:20</t>
   </si>
   <si>
     <t>00:30:02</t>
   </si>
   <si>
     <t>00:27:49</t>
   </si>
   <si>
     <t>00:11:38</t>
   </si>
   <si>
     <t>00:19:02</t>
   </si>
   <si>
     <t>00:31:36</t>
   </si>
   <si>
     <t>00:18:37</t>
   </si>
   <si>
-    <t>00:22:12</t>
-[...1 lines deleted...]
-  <si>
     <t>00:34:49</t>
   </si>
   <si>
     <t>00:13:53</t>
   </si>
   <si>
     <t>00:20:18</t>
   </si>
   <si>
     <t>00:18:33</t>
   </si>
   <si>
     <t>00:16:02</t>
   </si>
   <si>
     <t>00:29:29</t>
   </si>
   <si>
     <t>00:26:44</t>
   </si>
   <si>
     <t>00:30:38</t>
   </si>
   <si>
     <t>00:35:03</t>
   </si>
   <si>
     <t>00:27:54</t>
   </si>
   <si>
     <t>00:34:50</t>
   </si>
   <si>
     <t>00:20:55</t>
   </si>
   <si>
     <t>00:20:25</t>
   </si>
   <si>
     <t>00:40:49</t>
   </si>
   <si>
     <t>00:25:14</t>
   </si>
   <si>
-    <t>00:23:54</t>
-[...1 lines deleted...]
-  <si>
     <t>00:33:10</t>
   </si>
   <si>
     <t>00:42:37</t>
   </si>
   <si>
     <t>00:16:40</t>
   </si>
   <si>
     <t>00:33:01</t>
   </si>
   <si>
     <t>00:17:46</t>
   </si>
   <si>
+    <t>00:49:37</t>
+  </si>
+  <si>
+    <t>00:24:28</t>
+  </si>
+  <si>
+    <t>00:22:23</t>
+  </si>
+  <si>
+    <t>15:30:10</t>
+  </si>
+  <si>
+    <t>00:17:32</t>
+  </si>
+  <si>
+    <t>00:22:44</t>
+  </si>
+  <si>
+    <t>00:23:28</t>
+  </si>
+  <si>
+    <t>00:30:33</t>
+  </si>
+  <si>
+    <t>00:21:38</t>
+  </si>
+  <si>
+    <t>00:18:56</t>
+  </si>
+  <si>
+    <t>00:24:45</t>
+  </si>
+  <si>
+    <t>00:35:46</t>
+  </si>
+  <si>
+    <t>00:20:29</t>
+  </si>
+  <si>
+    <t>00:18:09</t>
+  </si>
+  <si>
+    <t>00:24:48</t>
+  </si>
+  <si>
+    <t>00:25:23</t>
+  </si>
+  <si>
+    <t>00:19:10</t>
+  </si>
+  <si>
+    <t>00:33:50</t>
+  </si>
+  <si>
+    <t>00:25:05</t>
+  </si>
+  <si>
+    <t>00:36:40</t>
+  </si>
+  <si>
+    <t>00:24:04</t>
+  </si>
+  <si>
+    <t>00:21:23</t>
+  </si>
+  <si>
+    <t>00:25:26</t>
+  </si>
+  <si>
+    <t>00:37:14</t>
+  </si>
+  <si>
+    <t>00:18:17</t>
+  </si>
+  <si>
+    <t>00:27:05</t>
+  </si>
+  <si>
+    <t>00:14:22</t>
+  </si>
+  <si>
+    <t>00:56:10</t>
+  </si>
+  <si>
+    <t>15:11:26</t>
+  </si>
+  <si>
+    <t>00:24:43</t>
+  </si>
+  <si>
+    <t>00:20:17</t>
+  </si>
+  <si>
+    <t>00:18:14</t>
+  </si>
+  <si>
     <t>00:21:32</t>
   </si>
   <si>
     <t>00:12:53</t>
   </si>
   <si>
     <t>00:21:40</t>
   </si>
   <si>
     <t>00:39:57</t>
   </si>
   <si>
     <t>00:21:54</t>
   </si>
   <si>
     <t>00:21:20</t>
   </si>
   <si>
     <t>00:31:15</t>
   </si>
   <si>
     <t>00:29:22</t>
   </si>
   <si>
     <t>00:33:40</t>
   </si>
   <si>
     <t>00:22:52</t>
   </si>
   <si>
     <t>00:33:53</t>
   </si>
   <si>
     <t>00:16:17</t>
   </si>
   <si>
     <t>00:16:24</t>
   </si>
   <si>
-    <t>00:18:56</t>
-[...1 lines deleted...]
-  <si>
     <t>00:18:07</t>
   </si>
   <si>
     <t>00:15:53</t>
   </si>
   <si>
     <t>00:33:16</t>
   </si>
   <si>
     <t>00:42:05</t>
   </si>
   <si>
     <t>00:33:49</t>
   </si>
   <si>
     <t>00:27:46</t>
   </si>
   <si>
     <t>00:30:46</t>
   </si>
   <si>
     <t>00:30:05</t>
   </si>
   <si>
     <t>00:25:54</t>
@@ -764,192 +966,171 @@
   <si>
     <t>00:20:30</t>
   </si>
   <si>
     <t>00:42:45</t>
   </si>
   <si>
     <t>00:27:27</t>
   </si>
   <si>
     <t>00:23:59</t>
   </si>
   <si>
     <t>00:36:42</t>
   </si>
   <si>
     <t>00:41:20</t>
   </si>
   <si>
     <t>00:19:39</t>
   </si>
   <si>
     <t>00:32:52</t>
   </si>
   <si>
+    <t>DNF</t>
+  </si>
+  <si>
+    <t>00:25:25</t>
+  </si>
+  <si>
+    <t>15:28:35</t>
+  </si>
+  <si>
+    <t>00:17:56</t>
+  </si>
+  <si>
+    <t>00:21:14</t>
+  </si>
+  <si>
+    <t>00:24:09</t>
+  </si>
+  <si>
     <t>00:26:05</t>
   </si>
   <si>
     <t>00:12:22</t>
   </si>
   <si>
     <t>00:22:00</t>
   </si>
   <si>
     <t>00:30:10</t>
   </si>
   <si>
     <t>00:39:40</t>
   </si>
   <si>
     <t>00:21:43</t>
   </si>
   <si>
     <t>00:20:52</t>
   </si>
   <si>
     <t>00:27:01</t>
   </si>
   <si>
     <t>00:27:55</t>
   </si>
   <si>
     <t>00:37:18</t>
   </si>
   <si>
     <t>00:13:37</t>
   </si>
   <si>
     <t>00:22:25</t>
   </si>
   <si>
     <t>00:32:58</t>
   </si>
   <si>
-    <t>00:22:23</t>
-[...1 lines deleted...]
-  <si>
     <t>00:20:32</t>
   </si>
   <si>
     <t>00:15:55</t>
   </si>
   <si>
     <t>00:15:34</t>
   </si>
   <si>
     <t>00:21:26</t>
   </si>
   <si>
     <t>00:18:54</t>
   </si>
   <si>
     <t>00:15:54</t>
   </si>
   <si>
     <t>00:30:37</t>
   </si>
   <si>
     <t>00:28:48</t>
   </si>
   <si>
     <t>00:28:24</t>
   </si>
   <si>
     <t>00:35:51</t>
   </si>
   <si>
     <t>00:44:10</t>
   </si>
   <si>
     <t>00:34:34</t>
   </si>
   <si>
     <t>00:23:46</t>
   </si>
   <si>
     <t>00:41:46</t>
   </si>
   <si>
     <t>00:41:17</t>
   </si>
   <si>
-    <t>DNF</t>
-[...1 lines deleted...]
-  <si>
     <t>00:42:49</t>
   </si>
   <si>
-    <t>00:24:45</t>
-[...47 lines deleted...]
-    <t>00:14:22</t>
+    <t>00:19:28</t>
+  </si>
+  <si>
+    <t>00:21:01</t>
+  </si>
+  <si>
+    <t>00:23:12</t>
+  </si>
+  <si>
+    <t>00:28:15</t>
+  </si>
+  <si>
+    <t>00:26:48</t>
+  </si>
+  <si>
+    <t>DNS</t>
   </si>
   <si>
     <t>00:21:59</t>
   </si>
   <si>
     <t>00:13:20</t>
   </si>
   <si>
     <t>00:25:32</t>
   </si>
   <si>
     <t>00:39:50</t>
   </si>
   <si>
     <t>00:23:18</t>
   </si>
   <si>
     <t>00:20:43</t>
   </si>
   <si>
     <t>00:18:59</t>
   </si>
   <si>
     <t>00:33:20</t>
   </si>
@@ -968,50 +1149,65 @@
   <si>
     <t>00:30:49</t>
   </si>
   <si>
     <t>00:26:20</t>
   </si>
   <si>
     <t>00:28:25</t>
   </si>
   <si>
     <t>00:44:27</t>
   </si>
   <si>
     <t>00:28:05</t>
   </si>
   <si>
     <t>00:23:04</t>
   </si>
   <si>
     <t>00:39:06</t>
   </si>
   <si>
     <t>00:27:38</t>
   </si>
   <si>
+    <t>15:29:20</t>
+  </si>
+  <si>
+    <t>00:19:23</t>
+  </si>
+  <si>
+    <t>00:23:09</t>
+  </si>
+  <si>
+    <t>00:25:19</t>
+  </si>
+  <si>
+    <t>00:23:05</t>
+  </si>
+  <si>
     <t>00:20:35</t>
   </si>
   <si>
     <t>00:21:12</t>
   </si>
   <si>
     <t>00:22:39</t>
   </si>
   <si>
     <t>00:16:31</t>
   </si>
   <si>
     <t>00:16:26</t>
   </si>
   <si>
     <t>00:26:43</t>
   </si>
   <si>
     <t>00:29:58</t>
   </si>
   <si>
     <t>00:36:50</t>
   </si>
   <si>
     <t>00:22:51</t>
@@ -1019,221 +1215,248 @@
   <si>
     <t>00:21:22</t>
   </si>
   <si>
     <t>00:40:52</t>
   </si>
   <si>
     <t>00:25:41</t>
   </si>
   <si>
     <t>00:23:15</t>
   </si>
   <si>
     <t>00:35:59</t>
   </si>
   <si>
     <t>00:44:29</t>
   </si>
   <si>
     <t>00:13:40</t>
   </si>
   <si>
     <t>00:33:39</t>
   </si>
   <si>
-    <t>00:21:35</t>
+    <t>00:50:39</t>
+  </si>
+  <si>
+    <t>15:27:24</t>
   </si>
   <si>
     <t>00:31:39</t>
   </si>
   <si>
     <t>00:41:24</t>
   </si>
   <si>
-    <t>DNS</t>
-[...1 lines deleted...]
-  <si>
     <t>00:37:17</t>
   </si>
   <si>
     <t>00:21:05</t>
   </si>
   <si>
     <t>00:18:49</t>
   </si>
   <si>
     <t>00:16:25</t>
   </si>
   <si>
     <t>00:34:08</t>
   </si>
   <si>
     <t>00:37:48</t>
   </si>
   <si>
     <t>00:33:33</t>
   </si>
   <si>
     <t>00:25:42</t>
   </si>
   <si>
     <t>00:23:49</t>
   </si>
   <si>
     <t>00:43:55</t>
   </si>
   <si>
     <t>00:26:40</t>
   </si>
   <si>
     <t>00:26:12</t>
   </si>
   <si>
     <t>00:41:52</t>
   </si>
   <si>
     <t>00:41:15</t>
   </si>
   <si>
     <t>00:31:16</t>
   </si>
   <si>
     <t>00:39:21</t>
   </si>
   <si>
+    <t>00:16:38</t>
+  </si>
+  <si>
+    <t>00:13:05</t>
+  </si>
+  <si>
+    <t>00:22:32</t>
+  </si>
+  <si>
+    <t>00:32:30</t>
+  </si>
+  <si>
+    <t>00:41:11</t>
+  </si>
+  <si>
+    <t>00:33:27</t>
+  </si>
+  <si>
+    <t>00:20:03</t>
+  </si>
+  <si>
+    <t>00:17:45</t>
+  </si>
+  <si>
+    <t>00:20:06</t>
+  </si>
+  <si>
+    <t>00:22:18</t>
+  </si>
+  <si>
+    <t>00:24:52</t>
+  </si>
+  <si>
+    <t>00:21:49</t>
+  </si>
+  <si>
+    <t>00:17:18</t>
+  </si>
+  <si>
     <t>00:21:58</t>
   </si>
   <si>
     <t>00:27:03</t>
   </si>
   <si>
     <t>00:15:13</t>
   </si>
   <si>
     <t>00:19:19</t>
   </si>
   <si>
     <t>00:36:34</t>
   </si>
   <si>
     <t>00:30:03</t>
   </si>
   <si>
     <t>00:37:46</t>
   </si>
   <si>
     <t>00:22:26</t>
   </si>
   <si>
     <t>00:19:37</t>
   </si>
   <si>
     <t>00:38:32</t>
   </si>
   <si>
     <t>00:18:53</t>
   </si>
   <si>
     <t>00:33:38</t>
   </si>
   <si>
     <t>00:16:06</t>
   </si>
   <si>
-    <t>00:16:38</t>
-[...20 lines deleted...]
-    <t>00:20:54</t>
+    <t>00:56:38</t>
+  </si>
+  <si>
+    <t>00:23:32</t>
   </si>
   <si>
     <t>00:32:04</t>
   </si>
   <si>
     <t>00:30:36</t>
   </si>
   <si>
     <t>00:32:15</t>
   </si>
   <si>
     <t>00:15:49</t>
   </si>
   <si>
     <t>00:16:27</t>
   </si>
   <si>
     <t>00:36:43</t>
   </si>
   <si>
     <t>00:46:40</t>
   </si>
   <si>
     <t>00:31:33</t>
   </si>
   <si>
     <t>00:28:30</t>
   </si>
   <si>
     <t>00:31:47</t>
   </si>
   <si>
     <t>00:33:18</t>
   </si>
   <si>
     <t>00:20:37</t>
   </si>
   <si>
     <t>00:18:58</t>
   </si>
   <si>
     <t>00:16:23</t>
   </si>
   <si>
     <t>00:13:32</t>
   </si>
   <si>
     <t>00:18:00</t>
   </si>
   <si>
+    <t>00:27:50</t>
+  </si>
+  <si>
+    <t>00:20:10</t>
+  </si>
+  <si>
     <t>00:59:25</t>
   </si>
   <si>
     <t>Handicap Position (2026)</t>
   </si>
   <si>
     <t>H Factor</t>
   </si>
   <si>
     <t>00:24:17.576</t>
   </si>
   <si>
     <t>00:11:31.068</t>
   </si>
   <si>
     <t>00:20:29.393</t>
   </si>
   <si>
     <t>00:27:59.035</t>
   </si>
   <si>
     <t>00:36:47.792</t>
   </si>
   <si>
     <t>00:20:08.719</t>
@@ -1295,50 +1518,65 @@
   <si>
     <t>00:34:42.486</t>
   </si>
   <si>
     <t>00:27:52.959</t>
   </si>
   <si>
     <t>00:43:20.588</t>
   </si>
   <si>
     <t>00:33:55.328</t>
   </si>
   <si>
     <t>00:23:19.411</t>
   </si>
   <si>
     <t>00:40:11.934</t>
   </si>
   <si>
     <t>00:39:44.023</t>
   </si>
   <si>
     <t>00:40:20.160</t>
   </si>
   <si>
+    <t>00:17:30.643</t>
+  </si>
+  <si>
+    <t>00:18:54.298</t>
+  </si>
+  <si>
+    <t>00:20:52.136</t>
+  </si>
+  <si>
+    <t>00:25:27.715</t>
+  </si>
+  <si>
+    <t>00:24:09.301</t>
+  </si>
+  <si>
     <t>00:24:46.068</t>
   </si>
   <si>
     <t>00:13:02.249</t>
   </si>
   <si>
     <t>00:20:40.454</t>
   </si>
   <si>
     <t>00:28:06.333</t>
   </si>
   <si>
     <t>00:38:38.709</t>
   </si>
   <si>
     <t>00:20:23.398</t>
   </si>
   <si>
     <t>00:22:14.262</t>
   </si>
   <si>
     <t>00:29:54.284</t>
   </si>
   <si>
     <t>00:27:41.854</t>
@@ -1403,50 +1641,335 @@
   <si>
     <t>00:41:09.745</t>
   </si>
   <si>
     <t>00:25:26.825</t>
   </si>
   <si>
     <t>00:24:06.147</t>
   </si>
   <si>
     <t>00:33:28.680</t>
   </si>
   <si>
     <t>00:43:01.003</t>
   </si>
   <si>
     <t>00:16:49.387</t>
   </si>
   <si>
     <t>00:33:39.985</t>
   </si>
   <si>
     <t>00:18:06.978</t>
   </si>
   <si>
+    <t>00:50:01.613</t>
+  </si>
+  <si>
+    <t>00:24:45.529</t>
+  </si>
+  <si>
+    <t>00:22:39.036</t>
+  </si>
+  <si>
+    <t>15:41:33.572</t>
+  </si>
+  <si>
+    <t>00:17:40.376</t>
+  </si>
+  <si>
+    <t>00:22:54.861</t>
+  </si>
+  <si>
+    <t>00:23:39.211</t>
+  </si>
+  <si>
+    <t>00:30:24.970</t>
+  </si>
+  <si>
+    <t>00:21:32.313</t>
+  </si>
+  <si>
+    <t>00:18:51.023</t>
+  </si>
+  <si>
+    <t>00:21:06.542</t>
+  </si>
+  <si>
+    <t>00:12:37.768</t>
+  </si>
+  <si>
+    <t>00:21:14.384</t>
+  </si>
+  <si>
+    <t>00:27:06.822</t>
+  </si>
+  <si>
+    <t>00:39:37.740</t>
+  </si>
+  <si>
+    <t>00:21:43.442</t>
+  </si>
+  <si>
+    <t>00:21:01.332</t>
+  </si>
+  <si>
+    <t>00:30:47.654</t>
+  </si>
+  <si>
+    <t>00:28:56.302</t>
+  </si>
+  <si>
+    <t>00:33:14.864</t>
+  </si>
+  <si>
+    <t>00:20:02.844</t>
+  </si>
+  <si>
+    <t>00:22:34.927</t>
+  </si>
+  <si>
+    <t>00:33:03.027</t>
+  </si>
+  <si>
+    <t>00:15:52.984</t>
+  </si>
+  <si>
+    <t>00:15:59.812</t>
+  </si>
+  <si>
+    <t>00:18:20.561</t>
+  </si>
+  <si>
+    <t>00:17:33.090</t>
+  </si>
+  <si>
+    <t>00:15:23.270</t>
+  </si>
+  <si>
+    <t>00:32:22.579</t>
+  </si>
+  <si>
+    <t>00:40:57.420</t>
+  </si>
+  <si>
+    <t>00:33:32.497</t>
+  </si>
+  <si>
+    <t>00:27:32.449</t>
+  </si>
+  <si>
+    <t>00:30:30.985</t>
+  </si>
+  <si>
+    <t>00:29:47.482</t>
+  </si>
+  <si>
+    <t>00:25:38.918</t>
+  </si>
+  <si>
+    <t>00:25:13.170</t>
+  </si>
+  <si>
+    <t>00:36:19.203</t>
+  </si>
+  <si>
+    <t>00:29:23.877</t>
+  </si>
+  <si>
+    <t>00:36:16.071</t>
+  </si>
+  <si>
+    <t>00:21:20.518</t>
+  </si>
+  <si>
+    <t>00:20:46.074</t>
+  </si>
+  <si>
+    <t>00:43:04.903</t>
+  </si>
+  <si>
+    <t>00:27:39.780</t>
+  </si>
+  <si>
+    <t>00:24:10.166</t>
+  </si>
+  <si>
+    <t>00:36:16.534</t>
+  </si>
+  <si>
+    <t>00:40:51.319</t>
+  </si>
+  <si>
+    <t>00:19:25.365</t>
+  </si>
+  <si>
+    <t>00:32:35.379</t>
+  </si>
+  <si>
+    <t>00:25:04.686</t>
+  </si>
+  <si>
+    <t>00:27:23.808</t>
+  </si>
+  <si>
+    <t>14:54:50.854</t>
+  </si>
+  <si>
+    <t>00:17:16.808</t>
+  </si>
+  <si>
+    <t>00:20:27.596</t>
+  </si>
+  <si>
+    <t>00:23:16.222</t>
+  </si>
+  <si>
+    <t>00:27:27.855</t>
+  </si>
+  <si>
+    <t>00:39:15.154</t>
+  </si>
+  <si>
+    <t>00:21:14.857</t>
+  </si>
+  <si>
+    <t>00:39:59.265</t>
+  </si>
+  <si>
+    <t>00:13:22.635</t>
+  </si>
+  <si>
+    <t>00:19:01.838</t>
+  </si>
+  <si>
+    <t>00:32:37.469</t>
+  </si>
+  <si>
+    <t>00:20:58.904</t>
+  </si>
+  <si>
+    <t>00:21:07.410</t>
+  </si>
+  <si>
+    <t>00:30:00.619</t>
+  </si>
+  <si>
+    <t>00:16:21.961</t>
+  </si>
+  <si>
+    <t>00:15:28.594</t>
+  </si>
+  <si>
+    <t>00:18:19.087</t>
+  </si>
+  <si>
+    <t>00:16:29.815</t>
+  </si>
+  <si>
+    <t>00:36:48.148</t>
+  </si>
+  <si>
+    <t>00:46:45.573</t>
+  </si>
+  <si>
+    <t>00:29:19.036</t>
+  </si>
+  <si>
+    <t>00:25:21.215</t>
+  </si>
+  <si>
+    <t>00:28:13.033</t>
+  </si>
+  <si>
+    <t>00:29:47.981</t>
+  </si>
+  <si>
+    <t>00:29:29.995</t>
+  </si>
+  <si>
+    <t>00:27:02.936</t>
+  </si>
+  <si>
+    <t>00:35:46.171</t>
+  </si>
+  <si>
+    <t>00:21:35.085</t>
+  </si>
+  <si>
+    <t>00:20:07.551</t>
+  </si>
+  <si>
+    <t>00:41:46.549</t>
+  </si>
+  <si>
+    <t>00:26:05.545</t>
+  </si>
+  <si>
+    <t>00:22:26.536</t>
+  </si>
+  <si>
+    <t>00:31:00.244</t>
+  </si>
+  <si>
+    <t>00:37:59.721</t>
+  </si>
+  <si>
+    <t>00:18:46.686</t>
+  </si>
+  <si>
+    <t>00:43:24.446</t>
+  </si>
+  <si>
+    <t>00:25:23.083</t>
+  </si>
+  <si>
+    <t>00:22:29.679</t>
+  </si>
+  <si>
+    <t>17:02:32.619</t>
+  </si>
+  <si>
+    <t>00:19:19.853</t>
+  </si>
+  <si>
+    <t>00:22:13.776</t>
+  </si>
+  <si>
+    <t>00:23:14.704</t>
+  </si>
+  <si>
+    <t>00:27:31.914</t>
+  </si>
+  <si>
+    <t>00:23:07.475</t>
+  </si>
+  <si>
+    <t>00:20:30.360</t>
+  </si>
+  <si>
     <t>00:23:55.705</t>
   </si>
   <si>
     <t>00:12:17.619</t>
   </si>
   <si>
     <t>00:21:52.942</t>
   </si>
   <si>
     <t>00:25:38.862</t>
   </si>
   <si>
     <t>00:37:27.261</t>
   </si>
   <si>
     <t>00:21:42.034</t>
   </si>
   <si>
     <t>00:22:05.852</t>
   </si>
   <si>
     <t>00:30:37.073</t>
   </si>
   <si>
     <t>00:27:26.924</t>
@@ -1487,255 +2010,216 @@
   <si>
     <t>00:31:43.199</t>
   </si>
   <si>
     <t>00:26:45.824</t>
   </si>
   <si>
     <t>00:29:11.435</t>
   </si>
   <si>
     <t>00:34:50.871</t>
   </si>
   <si>
     <t>00:36:58.338</t>
   </si>
   <si>
     <t>00:13:58.815</t>
   </si>
   <si>
     <t>00:29:00.607</t>
   </si>
   <si>
     <t>00:13:59.524</t>
   </si>
   <si>
-    <t>00:21:06.542</t>
-[...203 lines deleted...]
-    <t>00:18:46.686</t>
+    <t>00:25:54.977</t>
+  </si>
+  <si>
+    <t>00:24:04.372</t>
+  </si>
+  <si>
+    <t>16:33:00.132</t>
+  </si>
+  <si>
+    <t>00:22:56.365</t>
+  </si>
+  <si>
+    <t>00:23:20.151</t>
+  </si>
+  <si>
+    <t>00:21:06.077</t>
+  </si>
+  <si>
+    <t>00:12:47.901</t>
+  </si>
+  <si>
+    <t>00:24:30.531</t>
+  </si>
+  <si>
+    <t>00:25:24.499</t>
+  </si>
+  <si>
+    <t>00:37:27.719</t>
+  </si>
+  <si>
+    <t>00:21:54.774</t>
+  </si>
+  <si>
+    <t>00:19:29.552</t>
+  </si>
+  <si>
+    <t>00:17:51.697</t>
+  </si>
+  <si>
+    <t>00:31:42.768</t>
+  </si>
+  <si>
+    <t>00:54:51.789</t>
+  </si>
+  <si>
+    <t>00:31:38.174</t>
+  </si>
+  <si>
+    <t>00:25:42.443</t>
+  </si>
+  <si>
+    <t>00:28:22.428</t>
+  </si>
+  <si>
+    <t>00:29:04.339</t>
+  </si>
+  <si>
+    <t>00:24:50.566</t>
+  </si>
+  <si>
+    <t>00:26:48.490</t>
+  </si>
+  <si>
+    <t>00:42:28.982</t>
+  </si>
+  <si>
+    <t>00:26:50.436</t>
+  </si>
+  <si>
+    <t>00:22:02.756</t>
+  </si>
+  <si>
+    <t>00:37:26.050</t>
+  </si>
+  <si>
+    <t>00:26:27.362</t>
+  </si>
+  <si>
+    <t>14:09:24.262</t>
+  </si>
+  <si>
+    <t>00:18:01.659</t>
+  </si>
+  <si>
+    <t>00:21:31.852</t>
+  </si>
+  <si>
+    <t>00:23:22.326</t>
+  </si>
+  <si>
+    <t>00:21:18.618</t>
+  </si>
+  <si>
+    <t>00:19:15.834</t>
+  </si>
+  <si>
+    <t>00:27:48.164</t>
+  </si>
+  <si>
+    <t>00:40:10.694</t>
+  </si>
+  <si>
+    <t>00:23:00.588</t>
+  </si>
+  <si>
+    <t>00:19:52.379</t>
+  </si>
+  <si>
+    <t>00:27:09.256</t>
+  </si>
+  <si>
+    <t>00:27:47.579</t>
+  </si>
+  <si>
+    <t>00:32:18.171</t>
+  </si>
+  <si>
+    <t>00:21:57.693</t>
+  </si>
+  <si>
+    <t>00:21:00.688</t>
+  </si>
+  <si>
+    <t>00:36:59.792</t>
+  </si>
+  <si>
+    <t>00:27:25.708</t>
+  </si>
+  <si>
+    <t>00:40:07.265</t>
+  </si>
+  <si>
+    <t>00:26:20.041</t>
+  </si>
+  <si>
+    <t>00:23:23.873</t>
+  </si>
+  <si>
+    <t>00:27:55.634</t>
+  </si>
+  <si>
+    <t>00:40:53.058</t>
+  </si>
+  <si>
+    <t>00:20:04.567</t>
+  </si>
+  <si>
+    <t>00:30:11.190</t>
+  </si>
+  <si>
+    <t>00:16:00.766</t>
+  </si>
+  <si>
+    <t>01:02:52.528</t>
+  </si>
+  <si>
+    <t>16:28:19.501</t>
+  </si>
+  <si>
+    <t>00:26:19.844</t>
+  </si>
+  <si>
+    <t>00:21:36.473</t>
+  </si>
+  <si>
+    <t>00:19:25.441</t>
   </si>
   <si>
     <t>00:26:39.696</t>
   </si>
   <si>
     <t>00:34:52.494</t>
   </si>
   <si>
     <t>00:31:12.906</t>
   </si>
   <si>
     <t>00:17:39.109</t>
   </si>
   <si>
     <t>00:21:00.046</t>
   </si>
   <si>
     <t>00:16:04.462</t>
   </si>
   <si>
     <t>00:14:01.448</t>
   </si>
   <si>
     <t>00:29:35.619</t>
   </si>
@@ -1754,113 +2238,50 @@
   <si>
     <t>00:21:18.861</t>
   </si>
   <si>
     <t>00:38:47.327</t>
   </si>
   <si>
     <t>00:23:33.177</t>
   </si>
   <si>
     <t>00:23:08.447</t>
   </si>
   <si>
     <t>00:37:23.057</t>
   </si>
   <si>
     <t>00:36:50.018</t>
   </si>
   <si>
     <t>00:27:55.149</t>
   </si>
   <si>
     <t>00:34:04.686</t>
   </si>
   <si>
-    <t>00:21:06.077</t>
-[...61 lines deleted...]
-  <si>
     <t>00:19:56.589</t>
   </si>
   <si>
     <t>00:20:32.438</t>
   </si>
   <si>
     <t>00:21:56.732</t>
   </si>
   <si>
     <t>00:31:21.113</t>
   </si>
   <si>
     <t>00:15:32.091</t>
   </si>
   <si>
     <t>00:15:27.389</t>
   </si>
   <si>
     <t>00:31:13.999</t>
   </si>
   <si>
     <t>00:25:09.558</t>
   </si>
   <si>
     <t>00:28:13.191</t>
@@ -1877,225 +2298,210 @@
   <si>
     <t>00:38:01.142</t>
   </si>
   <si>
     <t>00:23:53.621</t>
   </si>
   <si>
     <t>00:21:37.795</t>
   </si>
   <si>
     <t>00:33:47.610</t>
   </si>
   <si>
     <t>00:41:46.574</t>
   </si>
   <si>
     <t>00:12:50.097</t>
   </si>
   <si>
     <t>00:33:15.256</t>
   </si>
   <si>
     <t>00:21:19.770</t>
   </si>
   <si>
-    <t>00:27:48.164</t>
-[...53 lines deleted...]
-    <t>00:16:00.766</t>
+    <t>00:48:46.336</t>
+  </si>
+  <si>
+    <t>15:02:08.404</t>
   </si>
   <si>
     <t>00:21:40.572</t>
   </si>
   <si>
     <t>00:27:36.798</t>
   </si>
   <si>
     <t>00:26:41.539</t>
   </si>
   <si>
     <t>00:14:55.185</t>
   </si>
   <si>
     <t>00:18:56.385</t>
   </si>
   <si>
     <t>00:35:58.174</t>
   </si>
   <si>
     <t>00:29:33.558</t>
   </si>
   <si>
     <t>00:37:02.222</t>
   </si>
   <si>
     <t>00:21:59.996</t>
   </si>
   <si>
     <t>00:19:14.261</t>
   </si>
   <si>
     <t>00:33:10.799</t>
   </si>
   <si>
     <t>00:37:42.895</t>
   </si>
   <si>
     <t>00:18:28.936</t>
   </si>
   <si>
     <t>00:33:02.513</t>
   </si>
   <si>
     <t>00:15:49.012</t>
   </si>
   <si>
+    <t>00:55:27.457</t>
+  </si>
+  <si>
+    <t>00:25:41.613</t>
+  </si>
+  <si>
+    <t>00:22:57.695</t>
+  </si>
+  <si>
     <t>00:17:45.442</t>
   </si>
   <si>
     <t>00:13:58.048</t>
   </si>
   <si>
     <t>00:24:03.365</t>
   </si>
   <si>
     <t>00:34:18.482</t>
   </si>
   <si>
     <t>00:43:28.466</t>
   </si>
   <si>
     <t>00:32:44.361</t>
   </si>
   <si>
     <t>00:26:24.507</t>
   </si>
   <si>
     <t>00:28:53.888</t>
   </si>
   <si>
     <t>00:35:43.085</t>
   </si>
   <si>
     <t>00:21:24.570</t>
   </si>
   <si>
     <t>00:21:06.417</t>
   </si>
   <si>
+    <t>00:18:55.757</t>
+  </si>
+  <si>
+    <t>00:21:26.125</t>
+  </si>
+  <si>
+    <t>00:23:46.895</t>
+  </si>
+  <si>
+    <t>00:26:19.839</t>
+  </si>
+  <si>
+    <t>00:23:06.065</t>
+  </si>
+  <si>
+    <t>00:18:19.110</t>
+  </si>
+  <si>
     <t>00:21:14.390</t>
   </si>
   <si>
     <t>00:32:35.284</t>
   </si>
   <si>
     <t>00:31:05.853</t>
   </si>
   <si>
     <t>00:32:10.752</t>
   </si>
   <si>
     <t>00:15:46.916</t>
   </si>
   <si>
     <t>00:16:24.833</t>
   </si>
   <si>
     <t>00:36:20.972</t>
   </si>
   <si>
     <t>00:46:12.002</t>
   </si>
   <si>
     <t>00:30:54.791</t>
   </si>
   <si>
     <t>00:27:55.485</t>
   </si>
   <si>
     <t>00:31:08.508</t>
   </si>
   <si>
     <t>00:17:14.192</t>
   </si>
   <si>
     <t>00:14:14.287</t>
   </si>
   <si>
     <t>00:18:56.244</t>
+  </si>
+  <si>
+    <t>00:27:49.165</t>
+  </si>
+  <si>
+    <t>00:23:31.294</t>
+  </si>
+  <si>
+    <t>00:20:09.395</t>
   </si>
   <si>
     <t>00:37:46.076</t>
   </si>
   <si>
     <t>00:23:22.971</t>
   </si>
   <si>
     <t>00:21:30.688</t>
   </si>
   <si>
     <t>00:54:00.909</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.000"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -2467,51 +2873,51 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AS18"/>
+  <dimension ref="A1:BC19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="2" topLeftCell="D3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="D3" sqref="D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="20.566" bestFit="true" customWidth="true" style="0"/>
@@ -2523,55 +2929,65 @@
     <col min="21" max="21" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="46" max="46" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="47" max="47" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="48" max="48" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="49" max="49" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="51" max="51" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="52" max="52" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="53" max="53" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="54" max="54" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="55" max="55" width="25.708" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:45">
+    <row r="1" spans="1:55">
       <c r="A1" s="5" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="4" t="s">
@@ -2657,52 +3073,82 @@
       </c>
       <c r="AL1" s="4" t="s">
         <v>19</v>
       </c>
       <c r="AM1" s="4" t="s">
         <v>19</v>
       </c>
       <c r="AN1" s="4" t="s">
         <v>19</v>
       </c>
       <c r="AO1" s="4" t="s">
         <v>20</v>
       </c>
       <c r="AP1" s="4" t="s">
         <v>20</v>
       </c>
       <c r="AQ1" s="4" t="s">
         <v>20</v>
       </c>
       <c r="AR1" s="4" t="s">
         <v>21</v>
       </c>
       <c r="AS1" s="4" t="s">
         <v>21</v>
       </c>
+      <c r="AT1" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="AU1" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="AV1" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="AW1" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="AX1" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="AY1" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="AZ1" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="BA1" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="BB1" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="BC1" s="4" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:45">
+    <row r="2" spans="1:55">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I2" s="3" t="s">
@@ -2794,334 +3240,424 @@
       </c>
       <c r="AL2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="AM2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="AN2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="AO2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="AP2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="AQ2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="AR2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="AS2" s="3" t="s">
         <v>6</v>
       </c>
+      <c r="AT2" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="AU2" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="AV2" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="AW2" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="AX2" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="AY2" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="AZ2" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="BA2" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="BB2" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="BC2" s="3" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="3" spans="1:45">
+    <row r="3" spans="1:55">
       <c r="A3" s="1">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="1">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D3" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E3" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F3" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G3" s="2">
         <v>3</v>
       </c>
       <c r="H3" s="2">
         <v>3</v>
       </c>
       <c r="I3" s="1">
         <v>1</v>
       </c>
       <c r="J3" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K3" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L3" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="M3" s="2">
         <v>3</v>
       </c>
-      <c r="N3" s="1">
+      <c r="N3" s="2">
         <v>2</v>
       </c>
       <c r="O3" s="1">
         <v>1</v>
       </c>
-      <c r="P3" s="1">
+      <c r="P3" s="2">
         <v>2</v>
       </c>
-      <c r="Q3" s="1">
+      <c r="Q3" s="2">
         <v>2</v>
       </c>
       <c r="R3" s="1">
         <v>2</v>
       </c>
       <c r="S3" s="1">
         <v>1</v>
       </c>
       <c r="T3" s="1">
         <v>2</v>
       </c>
       <c r="U3" s="2">
         <v>3</v>
       </c>
       <c r="V3" s="2">
         <v>7</v>
       </c>
       <c r="W3" s="1">
         <v>1</v>
       </c>
       <c r="X3" s="1">
         <v>2</v>
       </c>
       <c r="Y3" s="2">
         <v>4</v>
       </c>
       <c r="Z3" s="2">
         <v>3</v>
       </c>
       <c r="AA3" s="1">
         <v>1</v>
       </c>
       <c r="AB3" s="1">
         <v>1</v>
       </c>
       <c r="AC3" s="1">
         <v>1</v>
       </c>
       <c r="AD3" s="1">
         <v>1</v>
       </c>
       <c r="AE3" s="2">
         <v>3</v>
       </c>
       <c r="AF3" s="1">
         <v>2</v>
       </c>
       <c r="AG3" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AH3" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AI3" s="2">
         <v>3</v>
       </c>
       <c r="AJ3" s="1">
         <v>2</v>
       </c>
       <c r="AK3" s="1">
         <v>2</v>
       </c>
       <c r="AL3" s="1">
         <v>2</v>
       </c>
       <c r="AM3" s="1">
         <v>2</v>
       </c>
       <c r="AN3" s="1">
         <v>2</v>
       </c>
       <c r="AO3" s="1">
         <v>2</v>
       </c>
       <c r="AP3" s="1">
         <v>2</v>
       </c>
       <c r="AQ3" s="2">
         <v>4</v>
       </c>
       <c r="AR3" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AS3" s="2">
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="AT3" s="1">
+        <v>1</v>
+      </c>
+      <c r="AU3" s="1">
+        <v>1</v>
+      </c>
+      <c r="AV3" s="1">
+        <v>1</v>
+      </c>
+      <c r="AW3" s="1">
+        <v>2</v>
+      </c>
+      <c r="AX3" s="1">
+        <v>1</v>
+      </c>
+      <c r="AY3" s="1">
+        <v>1</v>
+      </c>
+      <c r="AZ3" s="1">
+        <v>1</v>
+      </c>
+      <c r="BA3" s="2">
+        <v>3</v>
+      </c>
+      <c r="BB3" s="1">
+        <v>2</v>
+      </c>
+      <c r="BC3" s="2">
+        <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:45">
+    <row r="4" spans="1:55">
       <c r="A4" s="1">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="C4" s="1">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="D4" s="2">
         <v>6</v>
       </c>
       <c r="E4" s="1">
         <v>1</v>
       </c>
       <c r="F4" s="1">
         <v>3</v>
       </c>
       <c r="G4" s="1">
         <v>1</v>
       </c>
       <c r="H4" s="1">
         <v>2</v>
       </c>
       <c r="I4" s="2">
         <v>4</v>
       </c>
       <c r="J4" s="2">
         <v>4</v>
       </c>
       <c r="K4" s="2">
         <v>4</v>
       </c>
       <c r="L4" s="1">
         <v>2</v>
       </c>
       <c r="M4" s="1">
         <v>1</v>
       </c>
       <c r="N4" s="2">
         <v>4</v>
       </c>
       <c r="O4" s="1">
         <v>4</v>
       </c>
       <c r="P4" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Q4" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="R4" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="S4" s="1">
         <v>2</v>
       </c>
       <c r="T4" s="1">
         <v>1</v>
       </c>
       <c r="U4" s="1">
         <v>2</v>
       </c>
       <c r="V4" s="1">
         <v>2</v>
       </c>
       <c r="W4" s="1">
         <v>2</v>
       </c>
       <c r="X4" s="1">
         <v>1</v>
       </c>
       <c r="Y4" s="2">
         <v>5</v>
       </c>
       <c r="Z4" s="1">
         <v>4</v>
       </c>
       <c r="AA4" s="1">
         <v>4</v>
       </c>
       <c r="AB4" s="1">
         <v>3</v>
       </c>
       <c r="AC4" s="1">
         <v>3</v>
       </c>
       <c r="AD4" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AE4" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AF4" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AG4" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AH4" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AI4" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AJ4" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AK4" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AL4" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AM4" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AN4" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AO4" s="1">
         <v>4</v>
       </c>
       <c r="AP4" s="1">
         <v>1</v>
       </c>
       <c r="AQ4" s="1">
         <v>1</v>
       </c>
       <c r="AR4" s="1">
         <v>2</v>
       </c>
       <c r="AS4" s="1">
         <v>1</v>
       </c>
+      <c r="AT4" s="2">
+        <v>18</v>
+      </c>
+      <c r="AU4" s="1">
+        <v>2</v>
+      </c>
+      <c r="AV4" s="1">
+        <v>2</v>
+      </c>
+      <c r="AW4" s="1">
+        <v>3</v>
+      </c>
+      <c r="AX4" s="2">
+        <v>8</v>
+      </c>
+      <c r="AY4" s="1">
+        <v>4</v>
+      </c>
+      <c r="AZ4" s="1">
+        <v>2</v>
+      </c>
+      <c r="BA4" s="2">
+        <v>18</v>
+      </c>
+      <c r="BB4" s="2">
+        <v>18</v>
+      </c>
+      <c r="BC4" s="2">
+        <v>18</v>
+      </c>
     </row>
-    <row r="5" spans="1:45">
+    <row r="5" spans="1:55">
       <c r="A5" s="1">
         <v>3</v>
       </c>
       <c r="B5" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="C5" s="1">
-        <v>58</v>
+        <v>71</v>
       </c>
       <c r="D5" s="2">
         <v>7</v>
       </c>
       <c r="E5" s="1">
         <v>3</v>
       </c>
       <c r="F5" s="1">
         <v>2</v>
       </c>
       <c r="G5" s="2">
         <v>6</v>
       </c>
       <c r="H5" s="2">
         <v>4</v>
       </c>
       <c r="I5" s="1">
         <v>2</v>
       </c>
       <c r="J5" s="2">
         <v>7</v>
       </c>
       <c r="K5" s="2">
         <v>5</v>
       </c>
@@ -3136,1926 +3672,2513 @@
       </c>
       <c r="O5" s="1">
         <v>2</v>
       </c>
       <c r="P5" s="1">
         <v>3</v>
       </c>
       <c r="Q5" s="1">
         <v>1</v>
       </c>
       <c r="R5" s="2">
         <v>4</v>
       </c>
       <c r="S5" s="2">
         <v>7</v>
       </c>
       <c r="T5" s="2">
         <v>9</v>
       </c>
       <c r="U5" s="1">
         <v>1</v>
       </c>
       <c r="V5" s="1">
         <v>3</v>
       </c>
-      <c r="W5" s="1">
+      <c r="W5" s="2">
         <v>4</v>
       </c>
       <c r="X5" s="2">
         <v>5</v>
       </c>
       <c r="Y5" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Z5" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AA5" s="1">
         <v>2</v>
       </c>
       <c r="AB5" s="2">
         <v>5</v>
       </c>
       <c r="AC5" s="2">
         <v>6</v>
       </c>
       <c r="AD5" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AE5" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AF5" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AG5" s="1">
         <v>2</v>
       </c>
       <c r="AH5" s="1">
         <v>2</v>
       </c>
       <c r="AI5" s="1">
         <v>4</v>
       </c>
       <c r="AJ5" s="1">
         <v>4</v>
       </c>
       <c r="AK5" s="2">
         <v>5</v>
       </c>
       <c r="AL5" s="1">
         <v>3</v>
       </c>
       <c r="AM5" s="1">
         <v>3</v>
       </c>
       <c r="AN5" s="2">
         <v>6</v>
       </c>
       <c r="AO5" s="1">
         <v>3</v>
       </c>
       <c r="AP5" s="2">
         <v>8</v>
       </c>
       <c r="AQ5" s="1">
         <v>3</v>
       </c>
       <c r="AR5" s="1">
         <v>4</v>
       </c>
       <c r="AS5" s="1">
         <v>4</v>
       </c>
+      <c r="AT5" s="1">
+        <v>2</v>
+      </c>
+      <c r="AU5" s="1">
+        <v>3</v>
+      </c>
+      <c r="AV5" s="1">
+        <v>3</v>
+      </c>
+      <c r="AW5" s="2">
+        <v>7</v>
+      </c>
+      <c r="AX5" s="1">
+        <v>2</v>
+      </c>
+      <c r="AY5" s="2">
+        <v>6</v>
+      </c>
+      <c r="AZ5" s="2">
+        <v>5</v>
+      </c>
+      <c r="BA5" s="2">
+        <v>7</v>
+      </c>
+      <c r="BB5" s="1">
+        <v>3</v>
+      </c>
+      <c r="BC5" s="1">
+        <v>4</v>
+      </c>
     </row>
-    <row r="6" spans="1:45">
+    <row r="6" spans="1:55">
       <c r="A6" s="1">
         <v>4</v>
       </c>
       <c r="B6" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="C6" s="1">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="D6" s="1">
+        <v>94</v>
+      </c>
+      <c r="D6" s="2">
+        <v>18</v>
+      </c>
+      <c r="E6" s="2">
+        <v>18</v>
+      </c>
+      <c r="F6" s="2">
+        <v>18</v>
+      </c>
+      <c r="G6" s="1">
+        <v>2</v>
+      </c>
+      <c r="H6" s="1">
+        <v>1</v>
+      </c>
+      <c r="I6" s="1">
+        <v>3</v>
+      </c>
+      <c r="J6" s="1">
+        <v>1</v>
+      </c>
+      <c r="K6" s="1">
+        <v>1</v>
+      </c>
+      <c r="L6" s="1">
+        <v>1</v>
+      </c>
+      <c r="M6" s="2">
+        <v>18</v>
+      </c>
+      <c r="N6" s="2">
+        <v>18</v>
+      </c>
+      <c r="O6" s="2">
+        <v>18</v>
+      </c>
+      <c r="P6" s="1">
+        <v>1</v>
+      </c>
+      <c r="Q6" s="1">
+        <v>3</v>
+      </c>
+      <c r="R6" s="1">
+        <v>1</v>
+      </c>
+      <c r="S6" s="2">
+        <v>18</v>
+      </c>
+      <c r="T6" s="2">
+        <v>18</v>
+      </c>
+      <c r="U6" s="2">
+        <v>18</v>
+      </c>
+      <c r="V6" s="2">
+        <v>18</v>
+      </c>
+      <c r="W6" s="2">
+        <v>18</v>
+      </c>
+      <c r="X6" s="2">
+        <v>18</v>
+      </c>
+      <c r="Y6" s="2">
+        <v>18</v>
+      </c>
+      <c r="Z6" s="2">
+        <v>18</v>
+      </c>
+      <c r="AA6" s="2">
+        <v>18</v>
+      </c>
+      <c r="AB6" s="2">
+        <v>18</v>
+      </c>
+      <c r="AC6" s="2">
+        <v>18</v>
+      </c>
+      <c r="AD6" s="2">
+        <v>18</v>
+      </c>
+      <c r="AE6" s="2">
+        <v>18</v>
+      </c>
+      <c r="AF6" s="2">
+        <v>18</v>
+      </c>
+      <c r="AG6" s="1">
+        <v>1</v>
+      </c>
+      <c r="AH6" s="1">
+        <v>1</v>
+      </c>
+      <c r="AI6" s="2">
+        <v>18</v>
+      </c>
+      <c r="AJ6" s="2">
+        <v>18</v>
+      </c>
+      <c r="AK6" s="2">
+        <v>18</v>
+      </c>
+      <c r="AL6" s="1">
+        <v>1</v>
+      </c>
+      <c r="AM6" s="1">
+        <v>1</v>
+      </c>
+      <c r="AN6" s="1">
+        <v>1</v>
+      </c>
+      <c r="AO6" s="1">
+        <v>1</v>
+      </c>
+      <c r="AP6" s="1">
+        <v>3</v>
+      </c>
+      <c r="AQ6" s="1">
+        <v>5</v>
+      </c>
+      <c r="AR6" s="1">
+        <v>1</v>
+      </c>
+      <c r="AS6" s="1">
+        <v>2</v>
+      </c>
+      <c r="AT6" s="1">
         <v>4</v>
       </c>
-      <c r="E6" s="1">
-[...50 lines deleted...]
-      <c r="V6" s="1">
+      <c r="AU6" s="2">
+        <v>18</v>
+      </c>
+      <c r="AV6" s="2">
+        <v>18</v>
+      </c>
+      <c r="AW6" s="1">
         <v>1</v>
       </c>
-      <c r="W6" s="1">
-[...5 lines deleted...]
-      <c r="Y6" s="1">
+      <c r="AX6" s="1">
+        <v>18</v>
+      </c>
+      <c r="AY6" s="1">
+        <v>18</v>
+      </c>
+      <c r="AZ6" s="1">
+        <v>18</v>
+      </c>
+      <c r="BA6" s="1">
+        <v>1</v>
+      </c>
+      <c r="BB6" s="1">
+        <v>1</v>
+      </c>
+      <c r="BC6" s="1">
         <v>2</v>
       </c>
-      <c r="Z6" s="1">
-[...58 lines deleted...]
-      </c>
     </row>
-    <row r="7" spans="1:45">
+    <row r="7" spans="1:55">
       <c r="A7" s="1">
         <v>5</v>
       </c>
       <c r="B7" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C7" s="1">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="D7" s="2">
+        <v>100</v>
+      </c>
+      <c r="D7" s="1">
+        <v>4</v>
+      </c>
+      <c r="E7" s="1">
+        <v>4</v>
+      </c>
+      <c r="F7" s="1">
+        <v>4</v>
+      </c>
+      <c r="G7" s="2">
+        <v>5</v>
+      </c>
+      <c r="H7" s="2">
+        <v>7</v>
+      </c>
+      <c r="I7" s="2">
+        <v>6</v>
+      </c>
+      <c r="J7" s="2">
+        <v>5</v>
+      </c>
+      <c r="K7" s="2">
+        <v>6</v>
+      </c>
+      <c r="L7" s="2">
+        <v>6</v>
+      </c>
+      <c r="M7" s="2">
+        <v>18</v>
+      </c>
+      <c r="N7" s="2">
+        <v>18</v>
+      </c>
+      <c r="O7" s="2">
+        <v>18</v>
+      </c>
+      <c r="P7" s="1">
+        <v>5</v>
+      </c>
+      <c r="Q7" s="1">
+        <v>4</v>
+      </c>
+      <c r="R7" s="1">
+        <v>5</v>
+      </c>
+      <c r="S7" s="2">
+        <v>6</v>
+      </c>
+      <c r="T7" s="1">
+        <v>5</v>
+      </c>
+      <c r="U7" s="1">
+        <v>5</v>
+      </c>
+      <c r="V7" s="1">
+        <v>1</v>
+      </c>
+      <c r="W7" s="1">
+        <v>3</v>
+      </c>
+      <c r="X7" s="1">
+        <v>3</v>
+      </c>
+      <c r="Y7" s="1">
+        <v>2</v>
+      </c>
+      <c r="Z7" s="1">
+        <v>2</v>
+      </c>
+      <c r="AA7" s="2">
         <v>8</v>
       </c>
-      <c r="E7" s="1">
+      <c r="AB7" s="2">
+        <v>7</v>
+      </c>
+      <c r="AC7" s="2">
+        <v>7</v>
+      </c>
+      <c r="AD7" s="1">
         <v>2</v>
       </c>
-      <c r="F7" s="2">
+      <c r="AE7" s="1">
+        <v>1</v>
+      </c>
+      <c r="AF7" s="1">
+        <v>1</v>
+      </c>
+      <c r="AG7" s="1">
+        <v>4</v>
+      </c>
+      <c r="AH7" s="1">
+        <v>4</v>
+      </c>
+      <c r="AI7" s="1">
         <v>5</v>
       </c>
-      <c r="G7" s="2">
+      <c r="AJ7" s="1">
+        <v>5</v>
+      </c>
+      <c r="AK7" s="2">
+        <v>6</v>
+      </c>
+      <c r="AL7" s="1">
+        <v>5</v>
+      </c>
+      <c r="AM7" s="2">
+        <v>6</v>
+      </c>
+      <c r="AN7" s="2">
         <v>7</v>
       </c>
-      <c r="H7" s="2">
+      <c r="AO7" s="2">
+        <v>7</v>
+      </c>
+      <c r="AP7" s="2">
+        <v>7</v>
+      </c>
+      <c r="AQ7" s="2">
+        <v>7</v>
+      </c>
+      <c r="AR7" s="1">
+        <v>3</v>
+      </c>
+      <c r="AS7" s="2">
+        <v>12</v>
+      </c>
+      <c r="AT7" s="2">
+        <v>7</v>
+      </c>
+      <c r="AU7" s="1">
+        <v>4</v>
+      </c>
+      <c r="AV7" s="1">
         <v>5</v>
       </c>
-      <c r="I7" s="1">
+      <c r="AW7" s="1">
         <v>5</v>
       </c>
-      <c r="J7" s="1">
-[...5 lines deleted...]
-      <c r="L7" s="1">
+      <c r="AX7" s="1">
+        <v>4</v>
+      </c>
+      <c r="AY7" s="1">
         <v>5</v>
       </c>
-      <c r="M7" s="1">
-[...11 lines deleted...]
-      <c r="Q7" s="2">
+      <c r="AZ7" s="2">
         <v>6</v>
       </c>
-      <c r="R7" s="1">
-[...81 lines deleted...]
-        <v>9</v>
+      <c r="BA7" s="2">
+        <v>18</v>
+      </c>
+      <c r="BB7" s="2">
+        <v>18</v>
+      </c>
+      <c r="BC7" s="2">
+        <v>18</v>
       </c>
     </row>
-    <row r="8" spans="1:45">
+    <row r="8" spans="1:55">
       <c r="A8" s="1">
         <v>6</v>
       </c>
       <c r="B8" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="C8" s="1">
-        <v>82</v>
+        <v>104</v>
       </c>
       <c r="D8" s="2">
-        <v>17</v>
-[...7 lines deleted...]
-      <c r="G8" s="1">
+        <v>8</v>
+      </c>
+      <c r="E8" s="1">
         <v>2</v>
       </c>
+      <c r="F8" s="1">
+        <v>5</v>
+      </c>
+      <c r="G8" s="2">
+        <v>7</v>
+      </c>
       <c r="H8" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="I8" s="1">
+        <v>5</v>
+      </c>
+      <c r="J8" s="1">
+        <v>2</v>
+      </c>
+      <c r="K8" s="1">
+        <v>2</v>
+      </c>
+      <c r="L8" s="1">
+        <v>5</v>
+      </c>
+      <c r="M8" s="1">
+        <v>4</v>
+      </c>
+      <c r="N8" s="1">
         <v>3</v>
       </c>
-      <c r="J8" s="1">
-[...15 lines deleted...]
-        <v>17</v>
+      <c r="O8" s="1">
+        <v>5</v>
       </c>
       <c r="P8" s="1">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="Q8" s="1">
+        <v>4</v>
+      </c>
+      <c r="Q8" s="2">
+        <v>6</v>
+      </c>
+      <c r="R8" s="1">
         <v>3</v>
       </c>
-      <c r="R8" s="1">
-[...18 lines deleted...]
-        <v>17</v>
+      <c r="S8" s="1">
+        <v>3</v>
+      </c>
+      <c r="T8" s="1">
+        <v>4</v>
+      </c>
+      <c r="U8" s="1">
+        <v>4</v>
+      </c>
+      <c r="V8" s="1">
+        <v>5</v>
+      </c>
+      <c r="W8" s="1">
+        <v>5</v>
+      </c>
+      <c r="X8" s="1">
+        <v>4</v>
       </c>
       <c r="Y8" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Z8" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AA8" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AB8" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AC8" s="2">
-        <v>17</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="AD8" s="1">
+        <v>3</v>
+      </c>
+      <c r="AE8" s="1">
+        <v>4</v>
+      </c>
+      <c r="AF8" s="1">
+        <v>3</v>
       </c>
       <c r="AG8" s="1">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AH8" s="1">
-        <v>1</v>
-[...14 lines deleted...]
-        <v>1</v>
+        <v>3</v>
+      </c>
+      <c r="AI8" s="2">
+        <v>18</v>
+      </c>
+      <c r="AJ8" s="2">
+        <v>18</v>
+      </c>
+      <c r="AK8" s="2">
+        <v>18</v>
+      </c>
+      <c r="AL8" s="2">
+        <v>7</v>
+      </c>
+      <c r="AM8" s="2">
+        <v>8</v>
       </c>
       <c r="AN8" s="1">
-        <v>1</v>
-[...4 lines deleted...]
-      <c r="AP8" s="1">
+        <v>5</v>
+      </c>
+      <c r="AO8" s="2">
+        <v>9</v>
+      </c>
+      <c r="AP8" s="2">
+        <v>6</v>
+      </c>
+      <c r="AQ8" s="2">
+        <v>11</v>
+      </c>
+      <c r="AR8" s="2">
+        <v>8</v>
+      </c>
+      <c r="AS8" s="2">
+        <v>12</v>
+      </c>
+      <c r="AT8" s="2">
+        <v>18</v>
+      </c>
+      <c r="AU8" s="2">
+        <v>18</v>
+      </c>
+      <c r="AV8" s="2">
+        <v>18</v>
+      </c>
+      <c r="AW8" s="2">
+        <v>18</v>
+      </c>
+      <c r="AX8" s="2">
+        <v>6</v>
+      </c>
+      <c r="AY8" s="1">
         <v>3</v>
       </c>
-      <c r="AQ8" s="1">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="AZ8" s="1">
+        <v>4</v>
+      </c>
+      <c r="BA8" s="1">
+        <v>6</v>
+      </c>
+      <c r="BB8" s="2">
+        <v>7</v>
+      </c>
+      <c r="BC8" s="2">
+        <v>8</v>
       </c>
     </row>
-    <row r="9" spans="1:45">
+    <row r="9" spans="1:55">
       <c r="A9" s="1">
         <v>7</v>
       </c>
       <c r="B9" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="C9" s="1">
-        <v>128</v>
+        <v>150</v>
       </c>
       <c r="D9" s="1">
         <v>5</v>
       </c>
       <c r="E9" s="1">
         <v>6</v>
       </c>
-      <c r="F9" s="1">
+      <c r="F9" s="2">
         <v>8</v>
       </c>
       <c r="G9" s="1">
         <v>4</v>
       </c>
       <c r="H9" s="1">
         <v>6</v>
       </c>
       <c r="I9" s="1">
         <v>7</v>
       </c>
       <c r="J9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="M9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="N9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="O9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="P9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Q9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="R9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="S9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="T9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="U9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="V9" s="1">
         <v>4</v>
       </c>
       <c r="W9" s="1">
         <v>6</v>
       </c>
       <c r="X9" s="2">
         <v>12</v>
       </c>
       <c r="Y9" s="1">
         <v>3</v>
       </c>
       <c r="Z9" s="1">
         <v>6</v>
       </c>
       <c r="AA9" s="1">
         <v>7</v>
       </c>
       <c r="AB9" s="1">
         <v>6</v>
       </c>
       <c r="AC9" s="1">
         <v>5</v>
       </c>
       <c r="AD9" s="1">
         <v>4</v>
       </c>
       <c r="AE9" s="1">
         <v>2</v>
       </c>
       <c r="AF9" s="1">
         <v>4</v>
       </c>
       <c r="AG9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AH9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AI9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AJ9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AK9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AL9" s="1">
         <v>8</v>
       </c>
       <c r="AM9" s="1">
         <v>7</v>
       </c>
       <c r="AN9" s="1">
         <v>3</v>
       </c>
       <c r="AO9" s="1">
         <v>8</v>
       </c>
-      <c r="AP9" s="1">
+      <c r="AP9" s="2">
         <v>11</v>
       </c>
       <c r="AQ9" s="1">
         <v>8</v>
       </c>
       <c r="AR9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AS9" s="2">
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="AT9" s="2">
+        <v>18</v>
+      </c>
+      <c r="AU9" s="2">
+        <v>18</v>
+      </c>
+      <c r="AV9" s="2">
+        <v>18</v>
+      </c>
+      <c r="AW9" s="1">
+        <v>6</v>
+      </c>
+      <c r="AX9" s="1">
+        <v>5</v>
+      </c>
+      <c r="AY9" s="1">
+        <v>7</v>
+      </c>
+      <c r="AZ9" s="1">
+        <v>8</v>
+      </c>
+      <c r="BA9" s="1">
+        <v>4</v>
+      </c>
+      <c r="BB9" s="1">
+        <v>5</v>
+      </c>
+      <c r="BC9" s="1">
+        <v>6</v>
       </c>
     </row>
-    <row r="10" spans="1:45">
+    <row r="10" spans="1:55">
       <c r="A10" s="1">
         <v>8</v>
       </c>
       <c r="B10" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="C10" s="1">
-        <v>144</v>
+        <v>207</v>
       </c>
       <c r="D10" s="1">
         <v>3</v>
       </c>
       <c r="E10" s="1">
         <v>8</v>
       </c>
       <c r="F10" s="1">
         <v>7</v>
       </c>
       <c r="G10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="M10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="N10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="O10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="P10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Q10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="R10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="S10" s="1">
         <v>5</v>
       </c>
       <c r="T10" s="1">
         <v>6</v>
       </c>
       <c r="U10" s="1">
         <v>7</v>
       </c>
       <c r="V10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="W10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="X10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Y10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Z10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AA10" s="1">
         <v>6</v>
       </c>
       <c r="AB10" s="1">
         <v>4</v>
       </c>
       <c r="AC10" s="1">
         <v>4</v>
       </c>
       <c r="AD10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AE10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AF10" s="2">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="AG10" s="2">
+        <v>18</v>
+      </c>
+      <c r="AH10" s="2">
+        <v>18</v>
       </c>
       <c r="AI10" s="1">
         <v>6</v>
       </c>
       <c r="AJ10" s="1">
         <v>7</v>
       </c>
       <c r="AK10" s="1">
         <v>7</v>
       </c>
       <c r="AL10" s="1">
         <v>4</v>
       </c>
       <c r="AM10" s="1">
         <v>4</v>
       </c>
       <c r="AN10" s="1">
         <v>4</v>
       </c>
       <c r="AO10" s="1">
         <v>6</v>
       </c>
       <c r="AP10" s="1">
         <v>9</v>
       </c>
       <c r="AQ10" s="1">
         <v>2</v>
       </c>
       <c r="AR10" s="1">
         <v>6</v>
       </c>
       <c r="AS10" s="1">
         <v>5</v>
       </c>
+      <c r="AT10" s="1">
+        <v>3</v>
+      </c>
+      <c r="AU10" s="2">
+        <v>18</v>
+      </c>
+      <c r="AV10" s="2">
+        <v>18</v>
+      </c>
+      <c r="AW10" s="1">
+        <v>4</v>
+      </c>
+      <c r="AX10" s="2">
+        <v>18</v>
+      </c>
+      <c r="AY10" s="1">
+        <v>18</v>
+      </c>
+      <c r="AZ10" s="1">
+        <v>18</v>
+      </c>
+      <c r="BA10" s="1">
+        <v>18</v>
+      </c>
+      <c r="BB10" s="1">
+        <v>18</v>
+      </c>
+      <c r="BC10" s="1">
+        <v>18</v>
+      </c>
     </row>
-    <row r="11" spans="1:45">
+    <row r="11" spans="1:55">
       <c r="A11" s="1">
         <v>9</v>
       </c>
       <c r="B11" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="C11" s="1">
-        <v>151</v>
+        <v>222</v>
       </c>
       <c r="D11" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E11" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F11" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G11" s="1">
         <v>8</v>
       </c>
       <c r="H11" s="1">
         <v>8</v>
       </c>
-      <c r="I11" s="2">
+      <c r="I11" s="1">
         <v>9</v>
       </c>
       <c r="J11" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K11" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L11" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="M11" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="N11" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="O11" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="P11" s="1">
         <v>6</v>
       </c>
       <c r="Q11" s="1">
         <v>5</v>
       </c>
       <c r="R11" s="1">
         <v>6</v>
       </c>
       <c r="S11" s="1">
         <v>9</v>
       </c>
       <c r="T11" s="1">
         <v>7</v>
       </c>
       <c r="U11" s="1">
         <v>6</v>
       </c>
       <c r="V11" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="W11" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="X11" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Y11" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Z11" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AA11" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AB11" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AC11" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AD11" s="1">
         <v>5</v>
       </c>
       <c r="AE11" s="1">
         <v>6</v>
       </c>
-      <c r="AF11" s="2">
+      <c r="AF11" s="1">
         <v>13</v>
       </c>
       <c r="AG11" s="1">
         <v>6</v>
       </c>
       <c r="AH11" s="1">
         <v>6</v>
       </c>
       <c r="AI11" s="1">
         <v>8</v>
       </c>
       <c r="AJ11" s="1">
         <v>8</v>
       </c>
       <c r="AK11" s="1">
         <v>8</v>
       </c>
       <c r="AL11" s="1">
         <v>6</v>
       </c>
       <c r="AM11" s="1">
         <v>5</v>
       </c>
       <c r="AN11" s="1">
         <v>8</v>
       </c>
-      <c r="AO11" s="2">
+      <c r="AO11" s="1">
         <v>10</v>
       </c>
       <c r="AP11" s="1">
         <v>5</v>
       </c>
       <c r="AQ11" s="1">
         <v>9</v>
       </c>
       <c r="AR11" s="1">
         <v>7</v>
       </c>
       <c r="AS11" s="1">
-        <v>9</v>
+        <v>12</v>
+      </c>
+      <c r="AT11" s="2">
+        <v>18</v>
+      </c>
+      <c r="AU11" s="2">
+        <v>18</v>
+      </c>
+      <c r="AV11" s="2">
+        <v>18</v>
+      </c>
+      <c r="AW11" s="2">
+        <v>18</v>
+      </c>
+      <c r="AX11" s="2">
+        <v>18</v>
+      </c>
+      <c r="AY11" s="2">
+        <v>18</v>
+      </c>
+      <c r="AZ11" s="2">
+        <v>18</v>
+      </c>
+      <c r="BA11" s="2">
+        <v>18</v>
+      </c>
+      <c r="BB11" s="1">
+        <v>18</v>
+      </c>
+      <c r="BC11" s="1">
+        <v>18</v>
       </c>
     </row>
-    <row r="12" spans="1:45">
+    <row r="12" spans="1:55">
       <c r="A12" s="1">
         <v>10</v>
       </c>
       <c r="B12" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="C12" s="1">
-        <v>176</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>224</v>
+      </c>
+      <c r="D12" s="1">
+        <v>2</v>
+      </c>
+      <c r="E12" s="1">
+        <v>5</v>
+      </c>
+      <c r="F12" s="1">
+        <v>6</v>
       </c>
       <c r="G12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I12" s="2">
-        <v>17</v>
-[...4 lines deleted...]
-      <c r="K12" s="1">
+        <v>18</v>
+      </c>
+      <c r="J12" s="2">
+        <v>18</v>
+      </c>
+      <c r="K12" s="2">
+        <v>18</v>
+      </c>
+      <c r="L12" s="2">
+        <v>18</v>
+      </c>
+      <c r="M12" s="2">
+        <v>18</v>
+      </c>
+      <c r="N12" s="2">
+        <v>18</v>
+      </c>
+      <c r="O12" s="2">
+        <v>18</v>
+      </c>
+      <c r="P12" s="2">
+        <v>18</v>
+      </c>
+      <c r="Q12" s="2">
+        <v>18</v>
+      </c>
+      <c r="R12" s="2">
+        <v>18</v>
+      </c>
+      <c r="S12" s="2">
+        <v>18</v>
+      </c>
+      <c r="T12" s="2">
+        <v>18</v>
+      </c>
+      <c r="U12" s="2">
+        <v>18</v>
+      </c>
+      <c r="V12" s="2">
+        <v>18</v>
+      </c>
+      <c r="W12" s="2">
+        <v>18</v>
+      </c>
+      <c r="X12" s="2">
+        <v>18</v>
+      </c>
+      <c r="Y12" s="1">
+        <v>1</v>
+      </c>
+      <c r="Z12" s="1">
+        <v>1</v>
+      </c>
+      <c r="AA12" s="1">
         <v>3</v>
       </c>
-      <c r="L12" s="1">
+      <c r="AB12" s="1">
+        <v>2</v>
+      </c>
+      <c r="AC12" s="1">
+        <v>2</v>
+      </c>
+      <c r="AD12" s="2">
+        <v>18</v>
+      </c>
+      <c r="AE12" s="2">
+        <v>18</v>
+      </c>
+      <c r="AF12" s="2">
+        <v>18</v>
+      </c>
+      <c r="AG12" s="2">
+        <v>18</v>
+      </c>
+      <c r="AH12" s="2">
+        <v>18</v>
+      </c>
+      <c r="AI12" s="1">
+        <v>2</v>
+      </c>
+      <c r="AJ12" s="1">
+        <v>1</v>
+      </c>
+      <c r="AK12" s="1">
+        <v>4</v>
+      </c>
+      <c r="AL12" s="2">
+        <v>18</v>
+      </c>
+      <c r="AM12" s="2">
+        <v>18</v>
+      </c>
+      <c r="AN12" s="1">
+        <v>18</v>
+      </c>
+      <c r="AO12" s="1">
+        <v>18</v>
+      </c>
+      <c r="AP12" s="1">
+        <v>18</v>
+      </c>
+      <c r="AQ12" s="1">
+        <v>18</v>
+      </c>
+      <c r="AR12" s="1">
+        <v>18</v>
+      </c>
+      <c r="AS12" s="1">
+        <v>18</v>
+      </c>
+      <c r="AT12" s="1">
+        <v>18</v>
+      </c>
+      <c r="AU12" s="1">
+        <v>18</v>
+      </c>
+      <c r="AV12" s="1">
+        <v>18</v>
+      </c>
+      <c r="AW12" s="1">
+        <v>18</v>
+      </c>
+      <c r="AX12" s="1">
         <v>3</v>
       </c>
-      <c r="M12" s="1">
-[...5 lines deleted...]
-      <c r="O12" s="1">
+      <c r="AY12" s="1">
+        <v>2</v>
+      </c>
+      <c r="AZ12" s="1">
         <v>3</v>
       </c>
-      <c r="P12" s="2">
-[...74 lines deleted...]
-      <c r="AO12" s="1">
+      <c r="BA12" s="1">
+        <v>2</v>
+      </c>
+      <c r="BB12" s="1">
         <v>4</v>
       </c>
-      <c r="AP12" s="1">
-[...9 lines deleted...]
-        <v>3</v>
+      <c r="BC12" s="1">
+        <v>1</v>
       </c>
     </row>
-    <row r="13" spans="1:45">
+    <row r="13" spans="1:55">
       <c r="A13" s="1">
         <v>11</v>
       </c>
       <c r="B13" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="C13" s="1">
-        <v>216</v>
-[...4 lines deleted...]
-      <c r="E13" s="1">
+        <v>232</v>
+      </c>
+      <c r="D13" s="2">
+        <v>18</v>
+      </c>
+      <c r="E13" s="2">
+        <v>18</v>
+      </c>
+      <c r="F13" s="2">
+        <v>18</v>
+      </c>
+      <c r="G13" s="2">
+        <v>18</v>
+      </c>
+      <c r="H13" s="2">
+        <v>18</v>
+      </c>
+      <c r="I13" s="2">
+        <v>18</v>
+      </c>
+      <c r="J13" s="1">
+        <v>6</v>
+      </c>
+      <c r="K13" s="1">
+        <v>3</v>
+      </c>
+      <c r="L13" s="1">
+        <v>3</v>
+      </c>
+      <c r="M13" s="1">
+        <v>6</v>
+      </c>
+      <c r="N13" s="1">
         <v>5</v>
       </c>
-      <c r="F13" s="1">
+      <c r="O13" s="1">
+        <v>3</v>
+      </c>
+      <c r="P13" s="2">
+        <v>18</v>
+      </c>
+      <c r="Q13" s="2">
+        <v>18</v>
+      </c>
+      <c r="R13" s="2">
+        <v>18</v>
+      </c>
+      <c r="S13" s="2">
+        <v>18</v>
+      </c>
+      <c r="T13" s="2">
+        <v>18</v>
+      </c>
+      <c r="U13" s="2">
+        <v>18</v>
+      </c>
+      <c r="V13" s="2">
+        <v>18</v>
+      </c>
+      <c r="W13" s="2">
+        <v>18</v>
+      </c>
+      <c r="X13" s="2">
+        <v>18</v>
+      </c>
+      <c r="Y13" s="2">
+        <v>18</v>
+      </c>
+      <c r="Z13" s="2">
+        <v>18</v>
+      </c>
+      <c r="AA13" s="2">
+        <v>18</v>
+      </c>
+      <c r="AB13" s="2">
+        <v>18</v>
+      </c>
+      <c r="AC13" s="2">
+        <v>18</v>
+      </c>
+      <c r="AD13" s="2">
+        <v>18</v>
+      </c>
+      <c r="AE13" s="2">
+        <v>18</v>
+      </c>
+      <c r="AF13" s="2">
+        <v>18</v>
+      </c>
+      <c r="AG13" s="1">
+        <v>5</v>
+      </c>
+      <c r="AH13" s="1">
+        <v>5</v>
+      </c>
+      <c r="AI13" s="1">
+        <v>7</v>
+      </c>
+      <c r="AJ13" s="1">
         <v>6</v>
       </c>
-      <c r="G13" s="2">
-[...59 lines deleted...]
-      <c r="AA13" s="1">
+      <c r="AK13" s="1">
         <v>3</v>
       </c>
-      <c r="AB13" s="1">
-[...26 lines deleted...]
-      <c r="AK13" s="1">
+      <c r="AL13" s="2">
+        <v>18</v>
+      </c>
+      <c r="AM13" s="2">
+        <v>18</v>
+      </c>
+      <c r="AN13" s="1">
+        <v>18</v>
+      </c>
+      <c r="AO13" s="1">
         <v>4</v>
       </c>
-      <c r="AL13" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="AP13" s="1">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="AQ13" s="1">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="AR13" s="1">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="AS13" s="1">
-        <v>17</v>
+        <v>3</v>
+      </c>
+      <c r="AT13" s="1">
+        <v>5</v>
+      </c>
+      <c r="AU13" s="1">
+        <v>5</v>
+      </c>
+      <c r="AV13" s="1">
+        <v>4</v>
+      </c>
+      <c r="AW13" s="1">
+        <v>18</v>
+      </c>
+      <c r="AX13" s="1">
+        <v>18</v>
+      </c>
+      <c r="AY13" s="1">
+        <v>18</v>
+      </c>
+      <c r="AZ13" s="1">
+        <v>18</v>
+      </c>
+      <c r="BA13" s="1">
+        <v>18</v>
+      </c>
+      <c r="BB13" s="1">
+        <v>18</v>
+      </c>
+      <c r="BC13" s="1">
+        <v>18</v>
       </c>
     </row>
-    <row r="14" spans="1:45">
+    <row r="14" spans="1:55">
       <c r="A14" s="1">
         <v>12</v>
       </c>
       <c r="B14" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="C14" s="1">
-        <v>251</v>
+        <v>352</v>
       </c>
       <c r="D14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J14" s="1">
         <v>3</v>
       </c>
       <c r="K14" s="1">
         <v>7</v>
       </c>
       <c r="L14" s="1">
         <v>7</v>
       </c>
       <c r="M14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="N14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="O14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="P14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Q14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="R14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="S14" s="1">
         <v>4</v>
       </c>
       <c r="T14" s="1">
         <v>3</v>
       </c>
       <c r="U14" s="1">
         <v>8</v>
       </c>
       <c r="V14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="W14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="X14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Y14" s="1">
         <v>6</v>
       </c>
       <c r="Z14" s="1">
         <v>5</v>
       </c>
       <c r="AA14" s="1">
         <v>5</v>
       </c>
       <c r="AB14" s="1">
         <v>8</v>
       </c>
       <c r="AC14" s="1">
         <v>8</v>
       </c>
       <c r="AD14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AE14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AF14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AG14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AH14" s="2">
-        <v>17</v>
-[...14 lines deleted...]
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="AI14" s="2">
+        <v>18</v>
+      </c>
+      <c r="AJ14" s="2">
+        <v>18</v>
+      </c>
+      <c r="AK14" s="2">
+        <v>18</v>
+      </c>
+      <c r="AL14" s="2">
+        <v>18</v>
+      </c>
+      <c r="AM14" s="2">
+        <v>18</v>
       </c>
       <c r="AN14" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AO14" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AP14" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AQ14" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AR14" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AS14" s="1">
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="AT14" s="1">
+        <v>18</v>
+      </c>
+      <c r="AU14" s="1">
+        <v>18</v>
+      </c>
+      <c r="AV14" s="1">
+        <v>18</v>
+      </c>
+      <c r="AW14" s="1">
+        <v>18</v>
+      </c>
+      <c r="AX14" s="1">
+        <v>18</v>
+      </c>
+      <c r="AY14" s="1">
+        <v>18</v>
+      </c>
+      <c r="AZ14" s="1">
+        <v>18</v>
+      </c>
+      <c r="BA14" s="1">
+        <v>18</v>
+      </c>
+      <c r="BB14" s="1">
+        <v>18</v>
+      </c>
+      <c r="BC14" s="1">
+        <v>18</v>
       </c>
     </row>
-    <row r="15" spans="1:45">
+    <row r="15" spans="1:55">
       <c r="A15" s="1">
         <v>13</v>
       </c>
       <c r="B15" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="C15" s="1">
-        <v>328</v>
+        <v>437</v>
       </c>
       <c r="D15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="M15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="N15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="O15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="P15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Q15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="R15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="S15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="T15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="U15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="V15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="W15" s="2">
-        <v>17</v>
-[...14 lines deleted...]
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="X15" s="2">
+        <v>18</v>
+      </c>
+      <c r="Y15" s="2">
+        <v>18</v>
+      </c>
+      <c r="Z15" s="2">
+        <v>18</v>
+      </c>
+      <c r="AA15" s="2">
+        <v>18</v>
+      </c>
+      <c r="AB15" s="2">
+        <v>18</v>
       </c>
       <c r="AC15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AD15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AE15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AF15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AG15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AH15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AI15" s="1">
         <v>1</v>
       </c>
       <c r="AJ15" s="1">
         <v>3</v>
       </c>
       <c r="AK15" s="1">
         <v>1</v>
       </c>
       <c r="AL15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AM15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AN15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AO15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AP15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AQ15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AR15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AS15" s="1">
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="AT15" s="1">
+        <v>18</v>
+      </c>
+      <c r="AU15" s="1">
+        <v>18</v>
+      </c>
+      <c r="AV15" s="1">
+        <v>18</v>
+      </c>
+      <c r="AW15" s="1">
+        <v>18</v>
+      </c>
+      <c r="AX15" s="1">
+        <v>18</v>
+      </c>
+      <c r="AY15" s="1">
+        <v>18</v>
+      </c>
+      <c r="AZ15" s="1">
+        <v>18</v>
+      </c>
+      <c r="BA15" s="1">
+        <v>18</v>
+      </c>
+      <c r="BB15" s="1">
+        <v>18</v>
+      </c>
+      <c r="BC15" s="1">
+        <v>18</v>
       </c>
     </row>
-    <row r="16" spans="1:45">
+    <row r="16" spans="1:55">
       <c r="A16" s="1">
         <v>14</v>
       </c>
       <c r="B16" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="C16" s="1">
-        <v>332</v>
+        <v>441</v>
       </c>
       <c r="D16" s="1">
         <v>1</v>
       </c>
       <c r="E16" s="1">
         <v>7</v>
       </c>
       <c r="F16" s="1">
         <v>1</v>
       </c>
       <c r="G16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="M16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="N16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="O16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="P16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Q16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="R16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="S16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="T16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="U16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="V16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="W16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="X16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Y16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Z16" s="2">
-        <v>17</v>
-[...14 lines deleted...]
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="AA16" s="2">
+        <v>18</v>
+      </c>
+      <c r="AB16" s="2">
+        <v>18</v>
+      </c>
+      <c r="AC16" s="2">
+        <v>18</v>
+      </c>
+      <c r="AD16" s="2">
+        <v>18</v>
+      </c>
+      <c r="AE16" s="2">
+        <v>18</v>
       </c>
       <c r="AF16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AG16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AH16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AI16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AJ16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AK16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AL16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AM16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AN16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AO16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AP16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AQ16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AR16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AS16" s="1">
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="AT16" s="1">
+        <v>18</v>
+      </c>
+      <c r="AU16" s="1">
+        <v>18</v>
+      </c>
+      <c r="AV16" s="1">
+        <v>18</v>
+      </c>
+      <c r="AW16" s="1">
+        <v>18</v>
+      </c>
+      <c r="AX16" s="1">
+        <v>18</v>
+      </c>
+      <c r="AY16" s="1">
+        <v>18</v>
+      </c>
+      <c r="AZ16" s="1">
+        <v>18</v>
+      </c>
+      <c r="BA16" s="1">
+        <v>18</v>
+      </c>
+      <c r="BB16" s="1">
+        <v>18</v>
+      </c>
+      <c r="BC16" s="1">
+        <v>18</v>
       </c>
     </row>
-    <row r="17" spans="1:45">
+    <row r="17" spans="1:55">
       <c r="A17" s="1">
         <v>15</v>
       </c>
       <c r="B17" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="C17" s="1">
-        <v>355</v>
+        <v>448</v>
       </c>
       <c r="D17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="M17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="N17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="O17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="P17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Q17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="R17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="S17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="T17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="U17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="V17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="W17" s="2">
-        <v>17</v>
-[...14 lines deleted...]
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="X17" s="2">
+        <v>18</v>
+      </c>
+      <c r="Y17" s="2">
+        <v>18</v>
+      </c>
+      <c r="Z17" s="2">
+        <v>18</v>
+      </c>
+      <c r="AA17" s="2">
+        <v>18</v>
+      </c>
+      <c r="AB17" s="2">
+        <v>18</v>
       </c>
       <c r="AC17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AD17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AE17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AF17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AG17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AH17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AI17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AJ17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AK17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AL17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AM17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AN17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AO17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AP17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AQ17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AR17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AS17" s="1">
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="AT17" s="1">
+        <v>18</v>
+      </c>
+      <c r="AU17" s="1">
+        <v>18</v>
+      </c>
+      <c r="AV17" s="1">
+        <v>18</v>
+      </c>
+      <c r="AW17" s="1">
+        <v>18</v>
+      </c>
+      <c r="AX17" s="1">
+        <v>18</v>
+      </c>
+      <c r="AY17" s="1">
+        <v>18</v>
+      </c>
+      <c r="AZ17" s="1">
+        <v>18</v>
+      </c>
+      <c r="BA17" s="1">
+        <v>5</v>
+      </c>
+      <c r="BB17" s="1">
+        <v>6</v>
+      </c>
+      <c r="BC17" s="1">
+        <v>5</v>
       </c>
     </row>
-    <row r="18" spans="1:45">
+    <row r="18" spans="1:55">
       <c r="A18" s="1">
         <v>16</v>
       </c>
       <c r="B18" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C18" s="1">
-        <v>356</v>
+        <v>465</v>
       </c>
       <c r="D18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="M18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="N18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="O18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="P18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Q18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="R18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="S18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="T18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="U18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="V18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="W18" s="2">
-        <v>17</v>
-[...14 lines deleted...]
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="X18" s="2">
+        <v>18</v>
+      </c>
+      <c r="Y18" s="2">
+        <v>18</v>
+      </c>
+      <c r="Z18" s="2">
+        <v>18</v>
+      </c>
+      <c r="AA18" s="2">
+        <v>18</v>
+      </c>
+      <c r="AB18" s="2">
+        <v>18</v>
       </c>
       <c r="AC18" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AD18" s="1">
         <v>7</v>
       </c>
       <c r="AE18" s="1">
         <v>13</v>
       </c>
       <c r="AF18" s="1">
         <v>13</v>
       </c>
       <c r="AG18" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AH18" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AI18" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AJ18" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AK18" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AL18" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AM18" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AN18" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AO18" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AP18" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AQ18" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AR18" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AS18" s="1">
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="AT18" s="1">
+        <v>18</v>
+      </c>
+      <c r="AU18" s="1">
+        <v>18</v>
+      </c>
+      <c r="AV18" s="1">
+        <v>18</v>
+      </c>
+      <c r="AW18" s="1">
+        <v>18</v>
+      </c>
+      <c r="AX18" s="1">
+        <v>18</v>
+      </c>
+      <c r="AY18" s="1">
+        <v>18</v>
+      </c>
+      <c r="AZ18" s="1">
+        <v>18</v>
+      </c>
+      <c r="BA18" s="1">
+        <v>18</v>
+      </c>
+      <c r="BB18" s="1">
+        <v>18</v>
+      </c>
+      <c r="BC18" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="19" spans="1:55">
+      <c r="A19" s="1">
+        <v>16</v>
+      </c>
+      <c r="B19" t="s">
+        <v>42</v>
+      </c>
+      <c r="C19" s="1">
+        <v>465</v>
+      </c>
+      <c r="D19" s="2">
+        <v>18</v>
+      </c>
+      <c r="E19" s="2">
+        <v>18</v>
+      </c>
+      <c r="F19" s="2">
+        <v>18</v>
+      </c>
+      <c r="G19" s="2">
+        <v>18</v>
+      </c>
+      <c r="H19" s="2">
+        <v>18</v>
+      </c>
+      <c r="I19" s="2">
+        <v>18</v>
+      </c>
+      <c r="J19" s="2">
+        <v>18</v>
+      </c>
+      <c r="K19" s="2">
+        <v>18</v>
+      </c>
+      <c r="L19" s="2">
+        <v>18</v>
+      </c>
+      <c r="M19" s="2">
+        <v>18</v>
+      </c>
+      <c r="N19" s="2">
+        <v>18</v>
+      </c>
+      <c r="O19" s="2">
+        <v>18</v>
+      </c>
+      <c r="P19" s="2">
+        <v>18</v>
+      </c>
+      <c r="Q19" s="2">
+        <v>18</v>
+      </c>
+      <c r="R19" s="2">
+        <v>18</v>
+      </c>
+      <c r="S19" s="2">
+        <v>18</v>
+      </c>
+      <c r="T19" s="2">
+        <v>18</v>
+      </c>
+      <c r="U19" s="2">
+        <v>18</v>
+      </c>
+      <c r="V19" s="2">
+        <v>18</v>
+      </c>
+      <c r="W19" s="2">
+        <v>18</v>
+      </c>
+      <c r="X19" s="2">
+        <v>18</v>
+      </c>
+      <c r="Y19" s="1">
+        <v>8</v>
+      </c>
+      <c r="Z19" s="1">
+        <v>7</v>
+      </c>
+      <c r="AA19" s="2">
+        <v>18</v>
+      </c>
+      <c r="AB19" s="2">
+        <v>18</v>
+      </c>
+      <c r="AC19" s="2">
+        <v>18</v>
+      </c>
+      <c r="AD19" s="2">
+        <v>18</v>
+      </c>
+      <c r="AE19" s="1">
+        <v>18</v>
+      </c>
+      <c r="AF19" s="1">
+        <v>18</v>
+      </c>
+      <c r="AG19" s="1">
+        <v>18</v>
+      </c>
+      <c r="AH19" s="1">
+        <v>18</v>
+      </c>
+      <c r="AI19" s="1">
+        <v>18</v>
+      </c>
+      <c r="AJ19" s="1">
+        <v>18</v>
+      </c>
+      <c r="AK19" s="1">
+        <v>18</v>
+      </c>
+      <c r="AL19" s="1">
+        <v>18</v>
+      </c>
+      <c r="AM19" s="1">
+        <v>18</v>
+      </c>
+      <c r="AN19" s="1">
+        <v>18</v>
+      </c>
+      <c r="AO19" s="1">
+        <v>18</v>
+      </c>
+      <c r="AP19" s="1">
+        <v>18</v>
+      </c>
+      <c r="AQ19" s="1">
+        <v>18</v>
+      </c>
+      <c r="AR19" s="1">
+        <v>18</v>
+      </c>
+      <c r="AS19" s="1">
+        <v>18</v>
+      </c>
+      <c r="AT19" s="1">
+        <v>18</v>
+      </c>
+      <c r="AU19" s="1">
+        <v>18</v>
+      </c>
+      <c r="AV19" s="1">
+        <v>18</v>
+      </c>
+      <c r="AW19" s="1">
+        <v>18</v>
+      </c>
+      <c r="AX19" s="1">
+        <v>18</v>
+      </c>
+      <c r="AY19" s="1">
+        <v>18</v>
+      </c>
+      <c r="AZ19" s="1">
+        <v>18</v>
+      </c>
+      <c r="BA19" s="1">
+        <v>18</v>
+      </c>
+      <c r="BB19" s="1">
+        <v>18</v>
+      </c>
+      <c r="BC19" s="1">
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DY18"/>
+  <dimension ref="A1:FC19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="2" topLeftCell="D3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="D3" sqref="D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="8.141" bestFit="true" customWidth="true" style="0"/>
@@ -5151,5605 +6274,7280 @@
     <col min="105" max="105" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="106" max="106" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="107" max="107" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="108" max="108" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="109" max="109" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="110" max="110" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="111" max="111" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="112" max="112" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="113" max="113" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="114" max="114" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="115" max="115" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="116" max="116" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="117" max="117" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="118" max="118" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="119" max="119" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="120" max="120" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="121" max="121" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="122" max="122" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="123" max="123" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="124" max="124" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="125" max="125" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="126" max="126" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="127" max="127" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="128" max="128" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="129" max="129" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="130" max="130" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="131" max="131" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="132" max="132" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="133" max="133" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="134" max="134" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="135" max="135" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="136" max="136" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="137" max="137" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="138" max="138" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="139" max="139" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="140" max="140" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="141" max="141" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="142" max="142" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="143" max="143" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="144" max="144" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="145" max="145" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="146" max="146" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="147" max="147" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="148" max="148" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="149" max="149" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="150" max="150" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="151" max="151" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="152" max="152" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="153" max="153" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="154" max="154" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="155" max="155" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="156" max="156" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="157" max="157" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="158" max="158" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="159" max="159" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:129" customHeight="1" ht="42">
+    <row r="1" spans="1:159" customHeight="1" ht="42">
       <c r="A1" s="5" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="Q1" s="3"/>
       <c r="R1" s="3"/>
       <c r="S1" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="T1" s="3"/>
       <c r="U1" s="3"/>
       <c r="V1" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="W1" s="3"/>
       <c r="X1" s="3"/>
       <c r="Y1" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="Z1" s="3"/>
       <c r="AA1" s="3"/>
       <c r="AB1" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="AC1" s="3"/>
       <c r="AD1" s="3"/>
       <c r="AE1" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="AF1" s="3"/>
       <c r="AG1" s="3"/>
       <c r="AH1" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="AI1" s="3"/>
       <c r="AJ1" s="3"/>
       <c r="AK1" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="AL1" s="3"/>
       <c r="AM1" s="3"/>
       <c r="AN1" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="AO1" s="3"/>
       <c r="AP1" s="3"/>
       <c r="AQ1" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="AR1" s="3"/>
       <c r="AS1" s="3"/>
       <c r="AT1" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="AU1" s="3"/>
       <c r="AV1" s="3"/>
       <c r="AW1" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="AX1" s="3"/>
       <c r="AY1" s="3"/>
       <c r="AZ1" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="BA1" s="3"/>
       <c r="BB1" s="3"/>
       <c r="BC1" s="4" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="BD1" s="3"/>
       <c r="BE1" s="3"/>
       <c r="BF1" s="4" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="BG1" s="3"/>
       <c r="BH1" s="3"/>
       <c r="BI1" s="4" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="BJ1" s="3"/>
       <c r="BK1" s="3"/>
       <c r="BL1" s="4" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="BM1" s="3"/>
       <c r="BN1" s="3"/>
       <c r="BO1" s="4" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="BP1" s="3"/>
       <c r="BQ1" s="3"/>
       <c r="BR1" s="4" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="BS1" s="3"/>
       <c r="BT1" s="3"/>
       <c r="BU1" s="4" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="BV1" s="3"/>
       <c r="BW1" s="3"/>
       <c r="BX1" s="4" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="BY1" s="3"/>
       <c r="BZ1" s="3"/>
       <c r="CA1" s="4" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="CB1" s="3"/>
       <c r="CC1" s="3"/>
       <c r="CD1" s="4" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="CE1" s="3"/>
       <c r="CF1" s="3"/>
       <c r="CG1" s="4" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="CH1" s="3"/>
       <c r="CI1" s="3"/>
       <c r="CJ1" s="4" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="CK1" s="3"/>
       <c r="CL1" s="3"/>
       <c r="CM1" s="4" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="CN1" s="3"/>
       <c r="CO1" s="3"/>
       <c r="CP1" s="4" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="CQ1" s="3"/>
       <c r="CR1" s="3"/>
       <c r="CS1" s="4" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="CT1" s="3"/>
       <c r="CU1" s="3"/>
       <c r="CV1" s="4" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="CW1" s="3"/>
       <c r="CX1" s="3"/>
       <c r="CY1" s="4" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="CZ1" s="3"/>
       <c r="DA1" s="3"/>
       <c r="DB1" s="4" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="DC1" s="3"/>
       <c r="DD1" s="3"/>
       <c r="DE1" s="4" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="DF1" s="3"/>
       <c r="DG1" s="3"/>
       <c r="DH1" s="4" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="DI1" s="3"/>
       <c r="DJ1" s="3"/>
       <c r="DK1" s="4" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="DL1" s="3"/>
       <c r="DM1" s="3"/>
       <c r="DN1" s="4" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="DO1" s="3"/>
       <c r="DP1" s="3"/>
       <c r="DQ1" s="4" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="DR1" s="3"/>
       <c r="DS1" s="3"/>
       <c r="DT1" s="4" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="DU1" s="3"/>
       <c r="DV1" s="3"/>
       <c r="DW1" s="4" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="DX1" s="3"/>
       <c r="DY1" s="3"/>
+      <c r="DZ1" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="EA1" s="3"/>
+      <c r="EB1" s="3"/>
+      <c r="EC1" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="ED1" s="3"/>
+      <c r="EE1" s="3"/>
+      <c r="EF1" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="EG1" s="3"/>
+      <c r="EH1" s="3"/>
+      <c r="EI1" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="EJ1" s="3"/>
+      <c r="EK1" s="3"/>
+      <c r="EL1" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="EM1" s="3"/>
+      <c r="EN1" s="3"/>
+      <c r="EO1" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="EP1" s="3"/>
+      <c r="EQ1" s="3"/>
+      <c r="ER1" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="ES1" s="3"/>
+      <c r="ET1" s="3"/>
+      <c r="EU1" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="EV1" s="3"/>
+      <c r="EW1" s="3"/>
+      <c r="EX1" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="EY1" s="3"/>
+      <c r="EZ1" s="3"/>
+      <c r="FA1" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="FB1" s="3"/>
+      <c r="FC1" s="3"/>
     </row>
-    <row r="2" spans="1:129">
+    <row r="2" spans="1:159">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="F2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="H2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="J2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="K2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="L2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="M2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="N2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="O2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="P2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="Q2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="R2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="S2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="T2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="U2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="V2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="W2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="X2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="Y2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="Z2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="AA2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="AB2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AC2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="AD2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="AE2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AF2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="AG2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="AH2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AI2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="AJ2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="AK2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AL2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="AM2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="AN2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AO2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="AP2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="AQ2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AR2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="AS2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="AT2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AU2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="AV2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="AW2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AX2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="AY2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="AZ2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BA2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="BB2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="BC2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BD2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="BE2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="BF2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BG2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="BH2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="BI2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BJ2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="BK2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="BL2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BM2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="BN2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="BO2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BP2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="BQ2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="BR2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BS2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="BT2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="BU2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BV2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="BW2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="BX2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BY2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="BZ2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="CA2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="CB2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="CC2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="CD2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="CE2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="CF2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="CG2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="CH2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="CI2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="CJ2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="CK2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="CL2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="CM2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="CN2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="CO2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="CP2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="CQ2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="CR2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="CS2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="CT2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="CU2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="CV2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="CW2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="CX2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="CY2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="CZ2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="DA2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="DB2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="DC2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="DD2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="DE2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="DF2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="DG2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="DH2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="DI2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="DJ2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="DK2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="DL2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="DM2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="DN2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="DO2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="DP2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="DQ2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="DR2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="DS2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="DT2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="DU2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="DV2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="DW2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="DX2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="DY2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
+      </c>
+      <c r="DZ2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="EA2" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="EB2" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="EC2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="ED2" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="EE2" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="EF2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="EG2" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="EH2" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="EI2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="EJ2" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="EK2" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="EL2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="EM2" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="EN2" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="EO2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="EP2" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="EQ2" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="ER2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="ES2" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="ET2" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="EU2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="EV2" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="EW2" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="EX2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="EY2" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="EZ2" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="FA2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="FB2" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="FC2" s="3" t="s">
+        <v>46</v>
       </c>
     </row>
-    <row r="3" spans="1:129">
+    <row r="3" spans="1:159">
       <c r="A3" s="1">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="1">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D3" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E3" s="1"/>
       <c r="F3" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="G3" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H3" s="1"/>
       <c r="I3" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="J3" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K3" s="1"/>
       <c r="L3" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="M3" s="2">
         <v>3</v>
       </c>
       <c r="N3" s="1" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="O3" s="1"/>
       <c r="P3" s="2">
         <v>3</v>
       </c>
       <c r="Q3" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="R3" s="1"/>
       <c r="S3" s="1">
         <v>1</v>
       </c>
       <c r="T3" s="1" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="U3" s="1"/>
       <c r="V3" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="W3" s="1"/>
       <c r="X3" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="Y3" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AB3" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AC3" s="1"/>
       <c r="AD3" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AE3" s="2">
         <v>3</v>
       </c>
       <c r="AF3" s="1" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="AG3" s="1"/>
-      <c r="AH3" s="1">
+      <c r="AH3" s="2">
         <v>2</v>
       </c>
       <c r="AI3" s="1" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="AJ3" s="1"/>
       <c r="AK3" s="1">
         <v>1</v>
       </c>
       <c r="AL3" s="1" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="AM3" s="1"/>
-      <c r="AN3" s="1">
+      <c r="AN3" s="2">
         <v>2</v>
       </c>
       <c r="AO3" s="1" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="AP3" s="1"/>
-      <c r="AQ3" s="1">
+      <c r="AQ3" s="2">
         <v>2</v>
       </c>
       <c r="AR3" s="1" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="AS3" s="1"/>
       <c r="AT3" s="1">
         <v>2</v>
       </c>
       <c r="AU3" s="1" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="AV3" s="1"/>
       <c r="AW3" s="1">
         <v>1</v>
       </c>
       <c r="AX3" s="1" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="AY3" s="1"/>
       <c r="AZ3" s="1">
         <v>2</v>
       </c>
       <c r="BA3" s="1" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="BB3" s="1"/>
       <c r="BC3" s="2">
         <v>3</v>
       </c>
       <c r="BD3" s="1" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="BE3" s="1"/>
       <c r="BF3" s="2">
         <v>7</v>
       </c>
       <c r="BG3" s="1"/>
       <c r="BH3" s="1" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="BI3" s="1">
         <v>1</v>
       </c>
       <c r="BJ3" s="1" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="BK3" s="1"/>
       <c r="BL3" s="1">
         <v>2</v>
       </c>
       <c r="BM3" s="1" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="BN3" s="1"/>
       <c r="BO3" s="2">
         <v>4</v>
       </c>
       <c r="BP3" s="1" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="BQ3" s="1"/>
       <c r="BR3" s="2">
         <v>3</v>
       </c>
       <c r="BS3" s="1" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="BT3" s="1"/>
       <c r="BU3" s="1">
         <v>1</v>
       </c>
       <c r="BV3" s="1" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="BW3" s="1"/>
       <c r="BX3" s="1">
         <v>1</v>
       </c>
       <c r="BY3" s="1" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="BZ3" s="1"/>
       <c r="CA3" s="1">
         <v>1</v>
       </c>
       <c r="CB3" s="1" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="CC3" s="1"/>
       <c r="CD3" s="1">
         <v>1</v>
       </c>
       <c r="CE3" s="1" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="CF3" s="1"/>
       <c r="CG3" s="2">
         <v>3</v>
       </c>
       <c r="CH3" s="1" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="CI3" s="1"/>
       <c r="CJ3" s="1">
         <v>2</v>
       </c>
       <c r="CK3" s="1" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="CL3" s="1"/>
       <c r="CM3" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CN3" s="1"/>
       <c r="CO3" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CP3" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CQ3" s="1"/>
       <c r="CR3" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CS3" s="2">
         <v>3</v>
       </c>
       <c r="CT3" s="1" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="CU3" s="1"/>
       <c r="CV3" s="1">
         <v>2</v>
       </c>
       <c r="CW3" s="1" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="CX3" s="1"/>
       <c r="CY3" s="1">
         <v>2</v>
       </c>
       <c r="CZ3" s="1" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="DA3" s="1"/>
       <c r="DB3" s="1">
         <v>2</v>
       </c>
       <c r="DC3" s="1" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="DD3" s="1"/>
       <c r="DE3" s="1">
         <v>2</v>
       </c>
       <c r="DF3" s="1" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="DG3" s="1"/>
       <c r="DH3" s="1">
         <v>2</v>
       </c>
       <c r="DI3" s="1" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="DJ3" s="1"/>
       <c r="DK3" s="1">
         <v>2</v>
       </c>
       <c r="DL3" s="1" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="DM3" s="1"/>
       <c r="DN3" s="1">
         <v>2</v>
       </c>
       <c r="DO3" s="1" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="DP3" s="1"/>
       <c r="DQ3" s="2">
         <v>4</v>
       </c>
       <c r="DR3" s="1" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="DS3" s="1"/>
       <c r="DT3" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DU3" s="1"/>
       <c r="DV3" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DW3" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DX3" s="1"/>
       <c r="DY3" s="1" t="s">
-        <v>41</v>
-      </c>
+        <v>47</v>
+      </c>
+      <c r="DZ3" s="1">
+        <v>1</v>
+      </c>
+      <c r="EA3" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="EB3" s="1"/>
+      <c r="EC3" s="1">
+        <v>1</v>
+      </c>
+      <c r="ED3" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="EE3" s="1"/>
+      <c r="EF3" s="1">
+        <v>1</v>
+      </c>
+      <c r="EG3" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="EH3" s="1"/>
+      <c r="EI3" s="1">
+        <v>2</v>
+      </c>
+      <c r="EJ3" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="EK3" s="1"/>
+      <c r="EL3" s="1">
+        <v>1</v>
+      </c>
+      <c r="EM3" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="EN3" s="1"/>
+      <c r="EO3" s="1">
+        <v>1</v>
+      </c>
+      <c r="EP3" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="EQ3" s="1"/>
+      <c r="ER3" s="1">
+        <v>1</v>
+      </c>
+      <c r="ES3" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="ET3" s="1"/>
+      <c r="EU3" s="2">
+        <v>3</v>
+      </c>
+      <c r="EV3" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="EW3" s="1"/>
+      <c r="EX3" s="1">
+        <v>2</v>
+      </c>
+      <c r="EY3" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="EZ3" s="1"/>
+      <c r="FA3" s="2">
+        <v>3</v>
+      </c>
+      <c r="FB3" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="FC3" s="1"/>
     </row>
-    <row r="4" spans="1:129">
+    <row r="4" spans="1:159">
       <c r="A4" s="1">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="C4" s="1">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="D4" s="2">
         <v>6</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>115</v>
+        <v>141</v>
       </c>
       <c r="F4" s="1"/>
       <c r="G4" s="1">
         <v>1</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>116</v>
+        <v>142</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1">
         <v>3</v>
       </c>
       <c r="K4" s="1" t="s">
-        <v>117</v>
+        <v>143</v>
       </c>
       <c r="L4" s="1"/>
       <c r="M4" s="1">
         <v>1</v>
       </c>
       <c r="N4" s="1" t="s">
-        <v>118</v>
+        <v>144</v>
       </c>
       <c r="O4" s="1"/>
       <c r="P4" s="1">
         <v>2</v>
       </c>
       <c r="Q4" s="1" t="s">
-        <v>119</v>
+        <v>145</v>
       </c>
       <c r="R4" s="1"/>
       <c r="S4" s="2">
         <v>4</v>
       </c>
       <c r="T4" s="1" t="s">
-        <v>120</v>
+        <v>146</v>
       </c>
       <c r="U4" s="1"/>
       <c r="V4" s="2">
         <v>4</v>
       </c>
       <c r="W4" s="1" t="s">
-        <v>121</v>
+        <v>147</v>
       </c>
       <c r="X4" s="1"/>
       <c r="Y4" s="2">
         <v>4</v>
       </c>
       <c r="Z4" s="1" t="s">
-        <v>122</v>
+        <v>148</v>
       </c>
       <c r="AA4" s="1"/>
       <c r="AB4" s="1">
         <v>2</v>
       </c>
       <c r="AC4" s="1" t="s">
-        <v>123</v>
+        <v>149</v>
       </c>
       <c r="AD4" s="1"/>
       <c r="AE4" s="1">
         <v>1</v>
       </c>
       <c r="AF4" s="1" t="s">
-        <v>124</v>
+        <v>150</v>
       </c>
       <c r="AG4" s="1"/>
       <c r="AH4" s="2">
         <v>4</v>
       </c>
       <c r="AI4" s="1" t="s">
-        <v>125</v>
+        <v>151</v>
       </c>
       <c r="AJ4" s="1"/>
       <c r="AK4" s="1">
         <v>4</v>
       </c>
       <c r="AL4" s="1" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AM4" s="1"/>
       <c r="AN4" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AO4" s="1"/>
       <c r="AP4" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AQ4" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AR4" s="1"/>
       <c r="AS4" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AT4" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AU4" s="1"/>
       <c r="AV4" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AW4" s="1">
         <v>2</v>
       </c>
       <c r="AX4" s="1" t="s">
-        <v>127</v>
+        <v>153</v>
       </c>
       <c r="AY4" s="1"/>
       <c r="AZ4" s="1">
         <v>1</v>
       </c>
       <c r="BA4" s="1" t="s">
-        <v>128</v>
+        <v>154</v>
       </c>
       <c r="BB4" s="1"/>
       <c r="BC4" s="1">
         <v>2</v>
       </c>
       <c r="BD4" s="1" t="s">
-        <v>129</v>
+        <v>155</v>
       </c>
       <c r="BE4" s="1"/>
       <c r="BF4" s="1">
         <v>2</v>
       </c>
       <c r="BG4" s="1" t="s">
-        <v>130</v>
+        <v>156</v>
       </c>
       <c r="BH4" s="1"/>
       <c r="BI4" s="1">
         <v>2</v>
       </c>
       <c r="BJ4" s="1" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="BK4" s="1"/>
       <c r="BL4" s="1">
         <v>1</v>
       </c>
       <c r="BM4" s="1" t="s">
-        <v>132</v>
+        <v>157</v>
       </c>
       <c r="BN4" s="1"/>
       <c r="BO4" s="2">
         <v>5</v>
       </c>
       <c r="BP4" s="1" t="s">
-        <v>133</v>
+        <v>158</v>
       </c>
       <c r="BQ4" s="1"/>
       <c r="BR4" s="1">
         <v>4</v>
       </c>
       <c r="BS4" s="1" t="s">
-        <v>134</v>
+        <v>159</v>
       </c>
       <c r="BT4" s="1"/>
       <c r="BU4" s="1">
         <v>4</v>
       </c>
       <c r="BV4" s="1" t="s">
-        <v>135</v>
+        <v>160</v>
       </c>
       <c r="BW4" s="1"/>
       <c r="BX4" s="1">
         <v>3</v>
       </c>
       <c r="BY4" s="1" t="s">
-        <v>136</v>
+        <v>161</v>
       </c>
       <c r="BZ4" s="1"/>
       <c r="CA4" s="1">
         <v>3</v>
       </c>
       <c r="CB4" s="1" t="s">
-        <v>137</v>
+        <v>162</v>
       </c>
       <c r="CC4" s="1"/>
       <c r="CD4" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CE4" s="1"/>
       <c r="CF4" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CG4" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CH4" s="1"/>
       <c r="CI4" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CJ4" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CK4" s="1"/>
       <c r="CL4" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CM4" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CN4" s="1"/>
       <c r="CO4" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CP4" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CQ4" s="1"/>
       <c r="CR4" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CS4" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CT4" s="1"/>
       <c r="CU4" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CV4" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CW4" s="1"/>
       <c r="CX4" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CY4" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CZ4" s="1"/>
       <c r="DA4" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DB4" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DC4" s="1"/>
       <c r="DD4" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DE4" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DF4" s="1"/>
       <c r="DG4" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DH4" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DI4" s="1"/>
       <c r="DJ4" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DK4" s="1">
         <v>4</v>
       </c>
       <c r="DL4" s="1" t="s">
-        <v>138</v>
+        <v>163</v>
       </c>
       <c r="DM4" s="1"/>
       <c r="DN4" s="1">
         <v>1</v>
       </c>
       <c r="DO4" s="1" t="s">
-        <v>139</v>
+        <v>164</v>
       </c>
       <c r="DP4" s="1"/>
       <c r="DQ4" s="1">
         <v>1</v>
       </c>
       <c r="DR4" s="1" t="s">
-        <v>140</v>
+        <v>165</v>
       </c>
       <c r="DS4" s="1"/>
       <c r="DT4" s="1">
         <v>2</v>
       </c>
       <c r="DU4" s="1" t="s">
-        <v>141</v>
+        <v>166</v>
       </c>
       <c r="DV4" s="1"/>
       <c r="DW4" s="1">
         <v>1</v>
       </c>
       <c r="DX4" s="1" t="s">
-        <v>142</v>
+        <v>167</v>
       </c>
       <c r="DY4" s="1"/>
+      <c r="DZ4" s="2">
+        <v>18</v>
+      </c>
+      <c r="EA4" s="1"/>
+      <c r="EB4" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EC4" s="1">
+        <v>2</v>
+      </c>
+      <c r="ED4" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="EE4" s="1"/>
+      <c r="EF4" s="1">
+        <v>2</v>
+      </c>
+      <c r="EG4" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="EH4" s="1"/>
+      <c r="EI4" s="1">
+        <v>3</v>
+      </c>
+      <c r="EJ4" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="EK4" s="1"/>
+      <c r="EL4" s="2">
+        <v>8</v>
+      </c>
+      <c r="EM4" s="1"/>
+      <c r="EN4" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="EO4" s="1">
+        <v>4</v>
+      </c>
+      <c r="EP4" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="EQ4" s="1"/>
+      <c r="ER4" s="1">
+        <v>2</v>
+      </c>
+      <c r="ES4" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="ET4" s="1"/>
+      <c r="EU4" s="2">
+        <v>18</v>
+      </c>
+      <c r="EV4" s="1"/>
+      <c r="EW4" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EX4" s="2">
+        <v>18</v>
+      </c>
+      <c r="EY4" s="1"/>
+      <c r="EZ4" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="FA4" s="2">
+        <v>18</v>
+      </c>
+      <c r="FB4" s="1"/>
+      <c r="FC4" s="1" t="s">
+        <v>47</v>
+      </c>
     </row>
-    <row r="5" spans="1:129">
+    <row r="5" spans="1:159">
       <c r="A5" s="1">
         <v>3</v>
       </c>
       <c r="B5" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="C5" s="1">
-        <v>58</v>
+        <v>71</v>
       </c>
       <c r="D5" s="2">
         <v>7</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>143</v>
+        <v>173</v>
       </c>
       <c r="F5" s="1"/>
       <c r="G5" s="1">
         <v>3</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>144</v>
+        <v>174</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1">
         <v>2</v>
       </c>
       <c r="K5" s="1" t="s">
-        <v>145</v>
+        <v>175</v>
       </c>
       <c r="L5" s="1"/>
       <c r="M5" s="2">
         <v>6</v>
       </c>
       <c r="N5" s="1" t="s">
-        <v>146</v>
+        <v>176</v>
       </c>
       <c r="O5" s="1"/>
       <c r="P5" s="2">
         <v>4</v>
       </c>
       <c r="Q5" s="1" t="s">
-        <v>147</v>
+        <v>177</v>
       </c>
       <c r="R5" s="1"/>
       <c r="S5" s="1">
         <v>2</v>
       </c>
       <c r="T5" s="1" t="s">
-        <v>148</v>
+        <v>178</v>
       </c>
       <c r="U5" s="1"/>
       <c r="V5" s="2">
         <v>7</v>
       </c>
       <c r="W5" s="1" t="s">
-        <v>149</v>
+        <v>179</v>
       </c>
       <c r="X5" s="1"/>
       <c r="Y5" s="2">
         <v>5</v>
       </c>
       <c r="Z5" s="1" t="s">
-        <v>150</v>
+        <v>180</v>
       </c>
       <c r="AA5" s="1"/>
       <c r="AB5" s="2">
         <v>4</v>
       </c>
       <c r="AC5" s="1" t="s">
-        <v>151</v>
+        <v>181</v>
       </c>
       <c r="AD5" s="1"/>
       <c r="AE5" s="1">
         <v>2</v>
       </c>
       <c r="AF5" s="1" t="s">
-        <v>119</v>
+        <v>145</v>
       </c>
       <c r="AG5" s="1"/>
       <c r="AH5" s="1">
         <v>1</v>
       </c>
       <c r="AI5" s="1" t="s">
-        <v>152</v>
+        <v>182</v>
       </c>
       <c r="AJ5" s="1"/>
       <c r="AK5" s="1">
         <v>2</v>
       </c>
       <c r="AL5" s="1" t="s">
-        <v>153</v>
+        <v>183</v>
       </c>
       <c r="AM5" s="1"/>
       <c r="AN5" s="1">
         <v>3</v>
       </c>
       <c r="AO5" s="1" t="s">
-        <v>154</v>
+        <v>184</v>
       </c>
       <c r="AP5" s="1"/>
       <c r="AQ5" s="1">
         <v>1</v>
       </c>
       <c r="AR5" s="1" t="s">
-        <v>155</v>
+        <v>185</v>
       </c>
       <c r="AS5" s="1"/>
       <c r="AT5" s="2">
         <v>4</v>
       </c>
       <c r="AU5" s="1" t="s">
-        <v>156</v>
+        <v>169</v>
       </c>
       <c r="AV5" s="1"/>
       <c r="AW5" s="2">
         <v>7</v>
       </c>
       <c r="AX5" s="1" t="s">
-        <v>157</v>
+        <v>186</v>
       </c>
       <c r="AY5" s="1"/>
       <c r="AZ5" s="2">
         <v>9</v>
       </c>
       <c r="BA5" s="1"/>
       <c r="BB5" s="1" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="BC5" s="1">
         <v>1</v>
       </c>
       <c r="BD5" s="1" t="s">
-        <v>158</v>
+        <v>187</v>
       </c>
       <c r="BE5" s="1"/>
       <c r="BF5" s="1">
         <v>3</v>
       </c>
       <c r="BG5" s="1" t="s">
-        <v>159</v>
+        <v>188</v>
       </c>
       <c r="BH5" s="1"/>
-      <c r="BI5" s="1">
+      <c r="BI5" s="2">
         <v>4</v>
       </c>
       <c r="BJ5" s="1" t="s">
-        <v>160</v>
+        <v>189</v>
       </c>
       <c r="BK5" s="1"/>
       <c r="BL5" s="2">
         <v>5</v>
       </c>
       <c r="BM5" s="1" t="s">
-        <v>161</v>
+        <v>190</v>
       </c>
       <c r="BN5" s="1"/>
       <c r="BO5" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BP5" s="1"/>
       <c r="BQ5" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BR5" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BS5" s="1"/>
       <c r="BT5" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BU5" s="1">
         <v>2</v>
       </c>
       <c r="BV5" s="1" t="s">
-        <v>162</v>
+        <v>191</v>
       </c>
       <c r="BW5" s="1"/>
       <c r="BX5" s="2">
         <v>5</v>
       </c>
       <c r="BY5" s="1" t="s">
-        <v>163</v>
+        <v>192</v>
       </c>
       <c r="BZ5" s="1"/>
       <c r="CA5" s="2">
         <v>6</v>
       </c>
       <c r="CB5" s="1" t="s">
-        <v>164</v>
+        <v>193</v>
       </c>
       <c r="CC5" s="1"/>
       <c r="CD5" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CE5" s="1"/>
       <c r="CF5" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CG5" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CH5" s="1"/>
       <c r="CI5" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CJ5" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CK5" s="1"/>
       <c r="CL5" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CM5" s="1">
         <v>2</v>
       </c>
       <c r="CN5" s="1" t="s">
-        <v>165</v>
+        <v>194</v>
       </c>
       <c r="CO5" s="1"/>
       <c r="CP5" s="1">
         <v>2</v>
       </c>
       <c r="CQ5" s="1" t="s">
-        <v>166</v>
+        <v>195</v>
       </c>
       <c r="CR5" s="1"/>
       <c r="CS5" s="1">
         <v>4</v>
       </c>
       <c r="CT5" s="1" t="s">
-        <v>167</v>
+        <v>196</v>
       </c>
       <c r="CU5" s="1"/>
       <c r="CV5" s="1">
         <v>4</v>
       </c>
       <c r="CW5" s="1" t="s">
-        <v>168</v>
+        <v>197</v>
       </c>
       <c r="CX5" s="1"/>
       <c r="CY5" s="2">
         <v>5</v>
       </c>
       <c r="CZ5" s="1" t="s">
-        <v>169</v>
+        <v>198</v>
       </c>
       <c r="DA5" s="1"/>
       <c r="DB5" s="1">
         <v>3</v>
       </c>
       <c r="DC5" s="1" t="s">
-        <v>170</v>
+        <v>199</v>
       </c>
       <c r="DD5" s="1"/>
       <c r="DE5" s="1">
         <v>3</v>
       </c>
       <c r="DF5" s="1" t="s">
-        <v>171</v>
+        <v>200</v>
       </c>
       <c r="DG5" s="1"/>
       <c r="DH5" s="2">
         <v>6</v>
       </c>
       <c r="DI5" s="1" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="DJ5" s="1"/>
       <c r="DK5" s="1">
         <v>3</v>
       </c>
       <c r="DL5" s="1" t="s">
-        <v>173</v>
+        <v>201</v>
       </c>
       <c r="DM5" s="1"/>
       <c r="DN5" s="2">
         <v>8</v>
       </c>
       <c r="DO5" s="1" t="s">
-        <v>174</v>
+        <v>202</v>
       </c>
       <c r="DP5" s="1"/>
       <c r="DQ5" s="1">
         <v>3</v>
       </c>
       <c r="DR5" s="1" t="s">
-        <v>175</v>
+        <v>203</v>
       </c>
       <c r="DS5" s="1"/>
       <c r="DT5" s="1">
         <v>4</v>
       </c>
       <c r="DU5" s="1" t="s">
-        <v>176</v>
+        <v>204</v>
       </c>
       <c r="DV5" s="1"/>
       <c r="DW5" s="1">
         <v>4</v>
       </c>
       <c r="DX5" s="1" t="s">
-        <v>177</v>
+        <v>205</v>
       </c>
       <c r="DY5" s="1"/>
+      <c r="DZ5" s="1">
+        <v>2</v>
+      </c>
+      <c r="EA5" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="EB5" s="1"/>
+      <c r="EC5" s="1">
+        <v>3</v>
+      </c>
+      <c r="ED5" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="EE5" s="1"/>
+      <c r="EF5" s="1">
+        <v>3</v>
+      </c>
+      <c r="EG5" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="EH5" s="1"/>
+      <c r="EI5" s="2">
+        <v>7</v>
+      </c>
+      <c r="EJ5" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="EK5" s="1"/>
+      <c r="EL5" s="1">
+        <v>2</v>
+      </c>
+      <c r="EM5" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="EN5" s="1"/>
+      <c r="EO5" s="2">
+        <v>6</v>
+      </c>
+      <c r="EP5" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="EQ5" s="1"/>
+      <c r="ER5" s="2">
+        <v>5</v>
+      </c>
+      <c r="ES5" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="ET5" s="1"/>
+      <c r="EU5" s="2">
+        <v>7</v>
+      </c>
+      <c r="EV5" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="EW5" s="1"/>
+      <c r="EX5" s="1">
+        <v>3</v>
+      </c>
+      <c r="EY5" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="EZ5" s="1"/>
+      <c r="FA5" s="1">
+        <v>4</v>
+      </c>
+      <c r="FB5" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="FC5" s="1"/>
     </row>
-    <row r="6" spans="1:129">
+    <row r="6" spans="1:159">
       <c r="A6" s="1">
         <v>4</v>
       </c>
       <c r="B6" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="C6" s="1">
-        <v>77</v>
-[...23 lines deleted...]
-        <v>5</v>
+        <v>94</v>
+      </c>
+      <c r="D6" s="2">
+        <v>18</v>
+      </c>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="G6" s="2">
+        <v>18</v>
+      </c>
+      <c r="H6" s="1"/>
+      <c r="I6" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="2">
+        <v>18</v>
+      </c>
+      <c r="K6" s="1"/>
+      <c r="L6" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" s="1">
+        <v>2</v>
       </c>
       <c r="N6" s="1" t="s">
-        <v>141</v>
+        <v>216</v>
       </c>
       <c r="O6" s="1"/>
-      <c r="P6" s="2">
-        <v>7</v>
+      <c r="P6" s="1">
+        <v>1</v>
       </c>
       <c r="Q6" s="1" t="s">
-        <v>181</v>
+        <v>217</v>
       </c>
       <c r="R6" s="1"/>
-      <c r="S6" s="2">
-        <v>6</v>
+      <c r="S6" s="1">
+        <v>3</v>
       </c>
       <c r="T6" s="1" t="s">
-        <v>182</v>
+        <v>218</v>
       </c>
       <c r="U6" s="1"/>
-      <c r="V6" s="2">
-        <v>5</v>
+      <c r="V6" s="1">
+        <v>1</v>
       </c>
       <c r="W6" s="1" t="s">
-        <v>183</v>
+        <v>219</v>
       </c>
       <c r="X6" s="1"/>
-      <c r="Y6" s="2">
-        <v>6</v>
+      <c r="Y6" s="1">
+        <v>1</v>
       </c>
       <c r="Z6" s="1" t="s">
-        <v>184</v>
+        <v>220</v>
       </c>
       <c r="AA6" s="1"/>
-      <c r="AB6" s="2">
-        <v>6</v>
+      <c r="AB6" s="1">
+        <v>1</v>
       </c>
       <c r="AC6" s="1" t="s">
-        <v>185</v>
+        <v>221</v>
       </c>
       <c r="AD6" s="1"/>
       <c r="AE6" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AF6" s="1"/>
       <c r="AG6" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AH6" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AI6" s="1"/>
       <c r="AJ6" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AK6" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AL6" s="1"/>
       <c r="AM6" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AN6" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="AO6" s="1" t="s">
-        <v>186</v>
+        <v>148</v>
       </c>
       <c r="AP6" s="1"/>
       <c r="AQ6" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AR6" s="1" t="s">
-        <v>159</v>
+        <v>175</v>
       </c>
       <c r="AS6" s="1"/>
       <c r="AT6" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="AU6" s="1" t="s">
-        <v>187</v>
+        <v>222</v>
       </c>
       <c r="AV6" s="1"/>
       <c r="AW6" s="2">
-        <v>6</v>
-[...19 lines deleted...]
-      <c r="BF6" s="1">
+        <v>18</v>
+      </c>
+      <c r="AX6" s="1"/>
+      <c r="AY6" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AZ6" s="2">
+        <v>18</v>
+      </c>
+      <c r="BA6" s="1"/>
+      <c r="BB6" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="BC6" s="2">
+        <v>18</v>
+      </c>
+      <c r="BD6" s="1"/>
+      <c r="BE6" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="BF6" s="2">
+        <v>18</v>
+      </c>
+      <c r="BG6" s="1"/>
+      <c r="BH6" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="BI6" s="2">
+        <v>18</v>
+      </c>
+      <c r="BJ6" s="1"/>
+      <c r="BK6" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="BL6" s="2">
+        <v>18</v>
+      </c>
+      <c r="BM6" s="1"/>
+      <c r="BN6" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="BO6" s="2">
+        <v>18</v>
+      </c>
+      <c r="BP6" s="1"/>
+      <c r="BQ6" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="BR6" s="2">
+        <v>18</v>
+      </c>
+      <c r="BS6" s="1"/>
+      <c r="BT6" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="BU6" s="2">
+        <v>18</v>
+      </c>
+      <c r="BV6" s="1"/>
+      <c r="BW6" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="BX6" s="2">
+        <v>18</v>
+      </c>
+      <c r="BY6" s="1"/>
+      <c r="BZ6" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="CA6" s="2">
+        <v>18</v>
+      </c>
+      <c r="CB6" s="1"/>
+      <c r="CC6" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="CD6" s="2">
+        <v>18</v>
+      </c>
+      <c r="CE6" s="1"/>
+      <c r="CF6" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="CG6" s="2">
+        <v>18</v>
+      </c>
+      <c r="CH6" s="1"/>
+      <c r="CI6" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="CJ6" s="2">
+        <v>18</v>
+      </c>
+      <c r="CK6" s="1"/>
+      <c r="CL6" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="CM6" s="1">
         <v>1</v>
       </c>
-      <c r="BG6" s="1" t="s">
-[...75 lines deleted...]
-      </c>
       <c r="CN6" s="1" t="s">
-        <v>202</v>
+        <v>223</v>
       </c>
       <c r="CO6" s="1"/>
       <c r="CP6" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="CQ6" s="1" t="s">
-        <v>203</v>
+        <v>224</v>
       </c>
       <c r="CR6" s="1"/>
-      <c r="CS6" s="1">
+      <c r="CS6" s="2">
+        <v>18</v>
+      </c>
+      <c r="CT6" s="1"/>
+      <c r="CU6" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="CV6" s="2">
+        <v>18</v>
+      </c>
+      <c r="CW6" s="1"/>
+      <c r="CX6" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="CY6" s="2">
+        <v>18</v>
+      </c>
+      <c r="CZ6" s="1"/>
+      <c r="DA6" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="DB6" s="1">
+        <v>1</v>
+      </c>
+      <c r="DC6" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="DD6" s="1"/>
+      <c r="DE6" s="1">
+        <v>1</v>
+      </c>
+      <c r="DF6" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="DG6" s="1"/>
+      <c r="DH6" s="1">
+        <v>1</v>
+      </c>
+      <c r="DI6" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="DJ6" s="1"/>
+      <c r="DK6" s="1">
+        <v>1</v>
+      </c>
+      <c r="DL6" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="DM6" s="1"/>
+      <c r="DN6" s="1">
+        <v>3</v>
+      </c>
+      <c r="DO6" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="DP6" s="1"/>
+      <c r="DQ6" s="1">
         <v>5</v>
       </c>
-      <c r="CT6" s="1" t="s">
-[...54 lines deleted...]
-      </c>
       <c r="DR6" s="1" t="s">
-        <v>212</v>
+        <v>230</v>
       </c>
       <c r="DS6" s="1"/>
       <c r="DT6" s="1">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="DU6" s="1" t="s">
-        <v>213</v>
+        <v>231</v>
       </c>
       <c r="DV6" s="1"/>
-      <c r="DW6" s="2">
-[...5 lines deleted...]
-      </c>
+      <c r="DW6" s="1">
+        <v>2</v>
+      </c>
+      <c r="DX6" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="DY6" s="1"/>
+      <c r="DZ6" s="1">
+        <v>4</v>
+      </c>
+      <c r="EA6" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="EB6" s="1"/>
+      <c r="EC6" s="2">
+        <v>18</v>
+      </c>
+      <c r="ED6" s="1"/>
+      <c r="EE6" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EF6" s="2">
+        <v>18</v>
+      </c>
+      <c r="EG6" s="1"/>
+      <c r="EH6" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EI6" s="1">
+        <v>1</v>
+      </c>
+      <c r="EJ6" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="EK6" s="1"/>
+      <c r="EL6" s="1">
+        <v>18</v>
+      </c>
+      <c r="EM6" s="1"/>
+      <c r="EN6" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EO6" s="1">
+        <v>18</v>
+      </c>
+      <c r="EP6" s="1"/>
+      <c r="EQ6" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="ER6" s="1">
+        <v>18</v>
+      </c>
+      <c r="ES6" s="1"/>
+      <c r="ET6" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EU6" s="1">
+        <v>1</v>
+      </c>
+      <c r="EV6" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="EW6" s="1"/>
+      <c r="EX6" s="1">
+        <v>1</v>
+      </c>
+      <c r="EY6" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="EZ6" s="1"/>
+      <c r="FA6" s="1">
+        <v>2</v>
+      </c>
+      <c r="FB6" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="FC6" s="1"/>
     </row>
-    <row r="7" spans="1:129">
+    <row r="7" spans="1:159">
       <c r="A7" s="1">
         <v>5</v>
       </c>
       <c r="B7" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C7" s="1">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>100</v>
+      </c>
+      <c r="D7" s="1">
+        <v>4</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>214</v>
+        <v>238</v>
       </c>
       <c r="F7" s="1"/>
       <c r="G7" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>215</v>
+        <v>239</v>
       </c>
       <c r="I7" s="1"/>
-      <c r="J7" s="2">
-        <v>5</v>
+      <c r="J7" s="1">
+        <v>4</v>
       </c>
       <c r="K7" s="1" t="s">
-        <v>216</v>
+        <v>240</v>
       </c>
       <c r="L7" s="1"/>
       <c r="M7" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="N7" s="1" t="s">
-        <v>217</v>
+        <v>166</v>
       </c>
       <c r="O7" s="1"/>
       <c r="P7" s="2">
+        <v>7</v>
+      </c>
+      <c r="Q7" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="R7" s="1"/>
+      <c r="S7" s="2">
+        <v>6</v>
+      </c>
+      <c r="T7" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="U7" s="1"/>
+      <c r="V7" s="2">
         <v>5</v>
       </c>
-      <c r="Q7" s="1" t="s">
-[...3 lines deleted...]
-      <c r="S7" s="1">
+      <c r="W7" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="X7" s="1"/>
+      <c r="Y7" s="2">
+        <v>6</v>
+      </c>
+      <c r="Z7" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="AA7" s="1"/>
+      <c r="AB7" s="2">
+        <v>6</v>
+      </c>
+      <c r="AC7" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="AD7" s="1"/>
+      <c r="AE7" s="2">
+        <v>18</v>
+      </c>
+      <c r="AF7" s="1"/>
+      <c r="AG7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AH7" s="2">
+        <v>18</v>
+      </c>
+      <c r="AI7" s="1"/>
+      <c r="AJ7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AK7" s="2">
+        <v>18</v>
+      </c>
+      <c r="AL7" s="1"/>
+      <c r="AM7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AN7" s="1">
         <v>5</v>
       </c>
-      <c r="T7" s="1" t="s">
-[...24 lines deleted...]
-      <c r="AE7" s="1">
+      <c r="AO7" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="AP7" s="1"/>
+      <c r="AQ7" s="1">
         <v>4</v>
       </c>
-      <c r="AF7" s="1" t="s">
-[...26 lines deleted...]
-      </c>
       <c r="AR7" s="1" t="s">
-        <v>227</v>
+        <v>188</v>
       </c>
       <c r="AS7" s="1"/>
       <c r="AT7" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="AU7" s="1" t="s">
-        <v>228</v>
+        <v>247</v>
       </c>
       <c r="AV7" s="1"/>
-      <c r="AW7" s="1">
-        <v>3</v>
+      <c r="AW7" s="2">
+        <v>6</v>
       </c>
       <c r="AX7" s="1" t="s">
-        <v>154</v>
+        <v>248</v>
       </c>
       <c r="AY7" s="1"/>
       <c r="AZ7" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="BA7" s="1" t="s">
-        <v>229</v>
+        <v>249</v>
       </c>
       <c r="BB7" s="1"/>
       <c r="BC7" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="BD7" s="1" t="s">
-        <v>230</v>
+        <v>250</v>
       </c>
       <c r="BE7" s="1"/>
       <c r="BF7" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="BG7" s="1" t="s">
-        <v>231</v>
+        <v>215</v>
       </c>
       <c r="BH7" s="1"/>
       <c r="BI7" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="BJ7" s="1" t="s">
-        <v>232</v>
+        <v>251</v>
       </c>
       <c r="BK7" s="1"/>
       <c r="BL7" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="BM7" s="1" t="s">
-        <v>233</v>
+        <v>252</v>
       </c>
       <c r="BN7" s="1"/>
-      <c r="BO7" s="2">
-[...12 lines deleted...]
-      </c>
+      <c r="BO7" s="1">
+        <v>2</v>
+      </c>
+      <c r="BP7" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="BQ7" s="1"/>
+      <c r="BR7" s="1">
+        <v>2</v>
+      </c>
+      <c r="BS7" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="BT7" s="1"/>
       <c r="BU7" s="2">
-        <v>17</v>
-[...4 lines deleted...]
-      </c>
+        <v>8</v>
+      </c>
+      <c r="BV7" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="BW7" s="1"/>
       <c r="BX7" s="2">
-        <v>17</v>
-[...4 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="BY7" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="BZ7" s="1"/>
       <c r="CA7" s="2">
-        <v>17</v>
-[...4 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="CB7" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="CC7" s="1"/>
       <c r="CD7" s="1">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="CE7" s="1" t="s">
-        <v>234</v>
+        <v>258</v>
       </c>
       <c r="CF7" s="1"/>
       <c r="CG7" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="CH7" s="1" t="s">
-        <v>235</v>
+        <v>259</v>
       </c>
       <c r="CI7" s="1"/>
       <c r="CJ7" s="1">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="CK7" s="1" t="s">
-        <v>236</v>
+        <v>260</v>
       </c>
       <c r="CL7" s="1"/>
       <c r="CM7" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="CN7" s="1" t="s">
-        <v>237</v>
+        <v>261</v>
       </c>
       <c r="CO7" s="1"/>
       <c r="CP7" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="CQ7" s="1" t="s">
-        <v>235</v>
+        <v>262</v>
       </c>
       <c r="CR7" s="1"/>
-      <c r="CS7" s="2">
-[...12 lines deleted...]
-      </c>
+      <c r="CS7" s="1">
+        <v>5</v>
+      </c>
+      <c r="CT7" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="CU7" s="1"/>
+      <c r="CV7" s="1">
+        <v>5</v>
+      </c>
+      <c r="CW7" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="CX7" s="1"/>
       <c r="CY7" s="2">
-        <v>17</v>
-[...6 lines deleted...]
-        <v>7</v>
+        <v>6</v>
+      </c>
+      <c r="CZ7" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="DA7" s="1"/>
+      <c r="DB7" s="1">
+        <v>5</v>
       </c>
       <c r="DC7" s="1" t="s">
-        <v>238</v>
+        <v>266</v>
       </c>
       <c r="DD7" s="1"/>
       <c r="DE7" s="2">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="DF7" s="1" t="s">
-        <v>239</v>
+        <v>267</v>
       </c>
       <c r="DG7" s="1"/>
-      <c r="DH7" s="1">
-        <v>5</v>
+      <c r="DH7" s="2">
+        <v>7</v>
       </c>
       <c r="DI7" s="1" t="s">
-        <v>240</v>
+        <v>268</v>
       </c>
       <c r="DJ7" s="1"/>
       <c r="DK7" s="2">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="DL7" s="1" t="s">
-        <v>241</v>
+        <v>269</v>
       </c>
       <c r="DM7" s="1"/>
       <c r="DN7" s="2">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="DO7" s="1" t="s">
-        <v>242</v>
+        <v>270</v>
       </c>
       <c r="DP7" s="1"/>
       <c r="DQ7" s="2">
-        <v>11</v>
-[...6 lines deleted...]
-        <v>8</v>
+        <v>7</v>
+      </c>
+      <c r="DR7" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="DS7" s="1"/>
+      <c r="DT7" s="1">
+        <v>3</v>
       </c>
       <c r="DU7" s="1" t="s">
-        <v>244</v>
+        <v>272</v>
       </c>
       <c r="DV7" s="1"/>
       <c r="DW7" s="2">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="DX7" s="1"/>
       <c r="DY7" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
+      </c>
+      <c r="DZ7" s="2">
+        <v>7</v>
+      </c>
+      <c r="EA7" s="1"/>
+      <c r="EB7" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="EC7" s="1">
+        <v>4</v>
+      </c>
+      <c r="ED7" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="EE7" s="1"/>
+      <c r="EF7" s="1">
+        <v>5</v>
+      </c>
+      <c r="EG7" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="EH7" s="1"/>
+      <c r="EI7" s="1">
+        <v>5</v>
+      </c>
+      <c r="EJ7" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="EK7" s="1"/>
+      <c r="EL7" s="1">
+        <v>4</v>
+      </c>
+      <c r="EM7" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="EN7" s="1"/>
+      <c r="EO7" s="1">
+        <v>5</v>
+      </c>
+      <c r="EP7" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="EQ7" s="1"/>
+      <c r="ER7" s="2">
+        <v>6</v>
+      </c>
+      <c r="ES7" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="ET7" s="1"/>
+      <c r="EU7" s="2">
+        <v>18</v>
+      </c>
+      <c r="EV7" s="1"/>
+      <c r="EW7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EX7" s="2">
+        <v>18</v>
+      </c>
+      <c r="EY7" s="1"/>
+      <c r="EZ7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="FA7" s="2">
+        <v>18</v>
+      </c>
+      <c r="FB7" s="1"/>
+      <c r="FC7" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
-    <row r="8" spans="1:129">
+    <row r="8" spans="1:159">
       <c r="A8" s="1">
         <v>6</v>
       </c>
       <c r="B8" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="C8" s="1">
-        <v>82</v>
+        <v>104</v>
       </c>
       <c r="D8" s="2">
-        <v>17</v>
-[...19 lines deleted...]
-      <c r="M8" s="1">
+        <v>8</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="F8" s="1"/>
+      <c r="G8" s="1">
         <v>2</v>
       </c>
+      <c r="H8" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="I8" s="1"/>
+      <c r="J8" s="1">
+        <v>5</v>
+      </c>
+      <c r="K8" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="L8" s="1"/>
+      <c r="M8" s="2">
+        <v>7</v>
+      </c>
       <c r="N8" s="1" t="s">
-        <v>245</v>
+        <v>282</v>
       </c>
       <c r="O8" s="1"/>
       <c r="P8" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="Q8" s="1" t="s">
-        <v>246</v>
+        <v>283</v>
       </c>
       <c r="R8" s="1"/>
       <c r="S8" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="T8" s="1" t="s">
-        <v>247</v>
+        <v>284</v>
       </c>
       <c r="U8" s="1"/>
       <c r="V8" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W8" s="1" t="s">
-        <v>248</v>
+        <v>285</v>
       </c>
       <c r="X8" s="1"/>
       <c r="Y8" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Z8" s="1" t="s">
-        <v>249</v>
+        <v>286</v>
       </c>
       <c r="AA8" s="1"/>
       <c r="AB8" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="AC8" s="1" t="s">
-        <v>250</v>
+        <v>287</v>
       </c>
       <c r="AD8" s="1"/>
-      <c r="AE8" s="2">
-[...19 lines deleted...]
-      </c>
+      <c r="AE8" s="1">
+        <v>4</v>
+      </c>
+      <c r="AF8" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="AG8" s="1"/>
+      <c r="AH8" s="1">
+        <v>3</v>
+      </c>
+      <c r="AI8" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="AJ8" s="1"/>
+      <c r="AK8" s="1">
+        <v>5</v>
+      </c>
+      <c r="AL8" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="AM8" s="1"/>
       <c r="AN8" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="AO8" s="1" t="s">
-        <v>122</v>
+        <v>291</v>
       </c>
       <c r="AP8" s="1"/>
-      <c r="AQ8" s="1">
-        <v>3</v>
+      <c r="AQ8" s="2">
+        <v>6</v>
       </c>
       <c r="AR8" s="1" t="s">
-        <v>145</v>
+        <v>208</v>
       </c>
       <c r="AS8" s="1"/>
       <c r="AT8" s="1">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AU8" s="1" t="s">
-        <v>251</v>
+        <v>292</v>
       </c>
       <c r="AV8" s="1"/>
-      <c r="AW8" s="2">
-[...40 lines deleted...]
-      </c>
+      <c r="AW8" s="1">
+        <v>3</v>
+      </c>
+      <c r="AX8" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="AY8" s="1"/>
+      <c r="AZ8" s="1">
+        <v>4</v>
+      </c>
+      <c r="BA8" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="BB8" s="1"/>
+      <c r="BC8" s="1">
+        <v>4</v>
+      </c>
+      <c r="BD8" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="BE8" s="1"/>
+      <c r="BF8" s="1">
+        <v>5</v>
+      </c>
+      <c r="BG8" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="BH8" s="1"/>
+      <c r="BI8" s="1">
+        <v>5</v>
+      </c>
+      <c r="BJ8" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="BK8" s="1"/>
+      <c r="BL8" s="1">
+        <v>4</v>
+      </c>
+      <c r="BM8" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="BN8" s="1"/>
       <c r="BO8" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BP8" s="1"/>
       <c r="BQ8" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BR8" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BS8" s="1"/>
       <c r="BT8" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BU8" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BV8" s="1"/>
       <c r="BW8" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BX8" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BY8" s="1"/>
       <c r="BZ8" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CA8" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CB8" s="1"/>
       <c r="CC8" s="1" t="s">
-        <v>41</v>
-[...21 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="CD8" s="1">
+        <v>3</v>
+      </c>
+      <c r="CE8" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="CF8" s="1"/>
+      <c r="CG8" s="1">
+        <v>4</v>
+      </c>
+      <c r="CH8" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="CI8" s="1"/>
+      <c r="CJ8" s="1">
+        <v>3</v>
+      </c>
+      <c r="CK8" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="CL8" s="1"/>
       <c r="CM8" s="1">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="CN8" s="1" t="s">
-        <v>252</v>
+        <v>301</v>
       </c>
       <c r="CO8" s="1"/>
       <c r="CP8" s="1">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="CQ8" s="1" t="s">
-        <v>253</v>
+        <v>299</v>
       </c>
       <c r="CR8" s="1"/>
-      <c r="CS8" s="1">
-        <v>17</v>
+      <c r="CS8" s="2">
+        <v>18</v>
       </c>
       <c r="CT8" s="1"/>
       <c r="CU8" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="CV8" s="2">
+        <v>18</v>
       </c>
       <c r="CW8" s="1"/>
       <c r="CX8" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="CY8" s="2">
+        <v>18</v>
       </c>
       <c r="CZ8" s="1"/>
       <c r="DA8" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>47</v>
+      </c>
+      <c r="DB8" s="2">
+        <v>7</v>
       </c>
       <c r="DC8" s="1" t="s">
-        <v>254</v>
+        <v>302</v>
       </c>
       <c r="DD8" s="1"/>
-      <c r="DE8" s="1">
-        <v>1</v>
+      <c r="DE8" s="2">
+        <v>8</v>
       </c>
       <c r="DF8" s="1" t="s">
-        <v>255</v>
+        <v>303</v>
       </c>
       <c r="DG8" s="1"/>
       <c r="DH8" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="DI8" s="1" t="s">
-        <v>256</v>
+        <v>304</v>
       </c>
       <c r="DJ8" s="1"/>
-      <c r="DK8" s="1">
-        <v>1</v>
+      <c r="DK8" s="2">
+        <v>9</v>
       </c>
       <c r="DL8" s="1" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="DM8" s="1"/>
-      <c r="DN8" s="1">
+      <c r="DN8" s="2">
+        <v>6</v>
+      </c>
+      <c r="DO8" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="DP8" s="1"/>
+      <c r="DQ8" s="2">
+        <v>11</v>
+      </c>
+      <c r="DR8" s="1"/>
+      <c r="DS8" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="DT8" s="2">
+        <v>8</v>
+      </c>
+      <c r="DU8" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="DV8" s="1"/>
+      <c r="DW8" s="2">
+        <v>12</v>
+      </c>
+      <c r="DX8" s="1"/>
+      <c r="DY8" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="DZ8" s="2">
+        <v>18</v>
+      </c>
+      <c r="EA8" s="1"/>
+      <c r="EB8" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EC8" s="2">
+        <v>18</v>
+      </c>
+      <c r="ED8" s="1"/>
+      <c r="EE8" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EF8" s="2">
+        <v>18</v>
+      </c>
+      <c r="EG8" s="1"/>
+      <c r="EH8" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EI8" s="2">
+        <v>18</v>
+      </c>
+      <c r="EJ8" s="1"/>
+      <c r="EK8" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EL8" s="2">
+        <v>6</v>
+      </c>
+      <c r="EM8" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="EN8" s="1"/>
+      <c r="EO8" s="1">
         <v>3</v>
       </c>
-      <c r="DO8" s="1" t="s">
-[...23 lines deleted...]
-      <c r="DY8" s="1"/>
+      <c r="EP8" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="EQ8" s="1"/>
+      <c r="ER8" s="1">
+        <v>4</v>
+      </c>
+      <c r="ES8" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="ET8" s="1"/>
+      <c r="EU8" s="1">
+        <v>6</v>
+      </c>
+      <c r="EV8" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="EW8" s="1"/>
+      <c r="EX8" s="2">
+        <v>7</v>
+      </c>
+      <c r="EY8" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="EZ8" s="1"/>
+      <c r="FA8" s="2">
+        <v>8</v>
+      </c>
+      <c r="FB8" s="1"/>
+      <c r="FC8" s="1" t="s">
+        <v>313</v>
+      </c>
     </row>
-    <row r="9" spans="1:129">
+    <row r="9" spans="1:159">
       <c r="A9" s="1">
         <v>7</v>
       </c>
       <c r="B9" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="C9" s="1">
-        <v>128</v>
+        <v>150</v>
       </c>
       <c r="D9" s="1">
         <v>5</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>262</v>
+        <v>314</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1">
         <v>6</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>263</v>
+        <v>315</v>
       </c>
       <c r="I9" s="1"/>
-      <c r="J9" s="1">
+      <c r="J9" s="2">
         <v>8</v>
       </c>
       <c r="K9" s="1" t="s">
-        <v>264</v>
+        <v>316</v>
       </c>
       <c r="L9" s="1"/>
       <c r="M9" s="1">
         <v>4</v>
       </c>
       <c r="N9" s="1" t="s">
-        <v>221</v>
+        <v>286</v>
       </c>
       <c r="O9" s="1"/>
       <c r="P9" s="1">
         <v>6</v>
       </c>
       <c r="Q9" s="1" t="s">
-        <v>265</v>
+        <v>317</v>
       </c>
       <c r="R9" s="1"/>
       <c r="S9" s="1">
         <v>7</v>
       </c>
       <c r="T9" s="1" t="s">
-        <v>266</v>
+        <v>318</v>
       </c>
       <c r="U9" s="1"/>
       <c r="V9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="W9" s="1"/>
       <c r="X9" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="Y9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Z9" s="1"/>
       <c r="AA9" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AB9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AC9" s="1"/>
       <c r="AD9" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AE9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AF9" s="1"/>
       <c r="AG9" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AH9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AI9" s="1"/>
       <c r="AJ9" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AK9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AL9" s="1"/>
       <c r="AM9" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AN9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AO9" s="1"/>
       <c r="AP9" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AQ9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AR9" s="1"/>
       <c r="AS9" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AT9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AU9" s="1"/>
       <c r="AV9" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AW9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AX9" s="1"/>
       <c r="AY9" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AZ9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BA9" s="1"/>
       <c r="BB9" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BC9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BD9" s="1"/>
       <c r="BE9" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BF9" s="1">
         <v>4</v>
       </c>
       <c r="BG9" s="1" t="s">
-        <v>267</v>
+        <v>319</v>
       </c>
       <c r="BH9" s="1"/>
       <c r="BI9" s="1">
         <v>6</v>
       </c>
       <c r="BJ9" s="1" t="s">
-        <v>268</v>
+        <v>320</v>
       </c>
       <c r="BK9" s="1"/>
       <c r="BL9" s="2">
         <v>12</v>
       </c>
       <c r="BM9" s="1"/>
       <c r="BN9" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BO9" s="1">
         <v>3</v>
       </c>
       <c r="BP9" s="1" t="s">
-        <v>269</v>
+        <v>321</v>
       </c>
       <c r="BQ9" s="1"/>
       <c r="BR9" s="1">
         <v>6</v>
       </c>
       <c r="BS9" s="1" t="s">
-        <v>270</v>
+        <v>322</v>
       </c>
       <c r="BT9" s="1"/>
       <c r="BU9" s="1">
         <v>7</v>
       </c>
       <c r="BV9" s="1" t="s">
-        <v>271</v>
+        <v>323</v>
       </c>
       <c r="BW9" s="1"/>
       <c r="BX9" s="1">
         <v>6</v>
       </c>
       <c r="BY9" s="1" t="s">
-        <v>272</v>
+        <v>324</v>
       </c>
       <c r="BZ9" s="1"/>
       <c r="CA9" s="1">
         <v>5</v>
       </c>
       <c r="CB9" s="1" t="s">
-        <v>273</v>
+        <v>325</v>
       </c>
       <c r="CC9" s="1"/>
       <c r="CD9" s="1">
         <v>4</v>
       </c>
       <c r="CE9" s="1" t="s">
-        <v>274</v>
+        <v>326</v>
       </c>
       <c r="CF9" s="1"/>
       <c r="CG9" s="1">
         <v>2</v>
       </c>
       <c r="CH9" s="1" t="s">
-        <v>275</v>
+        <v>327</v>
       </c>
       <c r="CI9" s="1"/>
       <c r="CJ9" s="1">
         <v>4</v>
       </c>
       <c r="CK9" s="1" t="s">
-        <v>276</v>
+        <v>328</v>
       </c>
       <c r="CL9" s="1"/>
       <c r="CM9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CN9" s="1"/>
       <c r="CO9" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CP9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CQ9" s="1"/>
       <c r="CR9" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CS9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CT9" s="1"/>
       <c r="CU9" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CV9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CW9" s="1"/>
       <c r="CX9" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CY9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CZ9" s="1"/>
       <c r="DA9" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DB9" s="1">
         <v>8</v>
       </c>
       <c r="DC9" s="1" t="s">
-        <v>277</v>
+        <v>329</v>
       </c>
       <c r="DD9" s="1"/>
       <c r="DE9" s="1">
         <v>7</v>
       </c>
       <c r="DF9" s="1" t="s">
-        <v>278</v>
+        <v>330</v>
       </c>
       <c r="DG9" s="1"/>
       <c r="DH9" s="1">
         <v>3</v>
       </c>
       <c r="DI9" s="1" t="s">
-        <v>279</v>
+        <v>331</v>
       </c>
       <c r="DJ9" s="1"/>
       <c r="DK9" s="1">
         <v>8</v>
       </c>
       <c r="DL9" s="1" t="s">
-        <v>280</v>
+        <v>332</v>
       </c>
       <c r="DM9" s="1"/>
-      <c r="DN9" s="1">
+      <c r="DN9" s="2">
         <v>11</v>
       </c>
       <c r="DO9" s="1"/>
       <c r="DP9" s="1" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="DQ9" s="1">
         <v>8</v>
       </c>
       <c r="DR9" s="1" t="s">
-        <v>281</v>
+        <v>333</v>
       </c>
       <c r="DS9" s="1"/>
       <c r="DT9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DU9" s="1"/>
       <c r="DV9" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DW9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DX9" s="1"/>
       <c r="DY9" s="1" t="s">
-        <v>41</v>
-      </c>
+        <v>47</v>
+      </c>
+      <c r="DZ9" s="2">
+        <v>18</v>
+      </c>
+      <c r="EA9" s="1"/>
+      <c r="EB9" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EC9" s="2">
+        <v>18</v>
+      </c>
+      <c r="ED9" s="1"/>
+      <c r="EE9" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EF9" s="2">
+        <v>18</v>
+      </c>
+      <c r="EG9" s="1"/>
+      <c r="EH9" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EI9" s="1">
+        <v>6</v>
+      </c>
+      <c r="EJ9" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="EK9" s="1"/>
+      <c r="EL9" s="1">
+        <v>5</v>
+      </c>
+      <c r="EM9" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="EN9" s="1"/>
+      <c r="EO9" s="1">
+        <v>7</v>
+      </c>
+      <c r="EP9" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="EQ9" s="1"/>
+      <c r="ER9" s="1">
+        <v>8</v>
+      </c>
+      <c r="ES9" s="1"/>
+      <c r="ET9" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="EU9" s="1">
+        <v>4</v>
+      </c>
+      <c r="EV9" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="EW9" s="1"/>
+      <c r="EX9" s="1">
+        <v>5</v>
+      </c>
+      <c r="EY9" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="EZ9" s="1"/>
+      <c r="FA9" s="1">
+        <v>6</v>
+      </c>
+      <c r="FB9" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="FC9" s="1"/>
     </row>
-    <row r="10" spans="1:129">
+    <row r="10" spans="1:159">
       <c r="A10" s="1">
         <v>8</v>
       </c>
       <c r="B10" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="C10" s="1">
-        <v>144</v>
+        <v>207</v>
       </c>
       <c r="D10" s="1">
         <v>3</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>282</v>
+        <v>339</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1">
         <v>8</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>283</v>
+        <v>340</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1">
         <v>7</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>284</v>
+        <v>341</v>
       </c>
       <c r="L10" s="1"/>
       <c r="M10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="N10" s="1"/>
       <c r="O10" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="P10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Q10" s="1"/>
       <c r="R10" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="S10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="V10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="W10" s="1"/>
       <c r="X10" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="Y10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AB10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AE10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AH10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AK10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AL10" s="1"/>
       <c r="AM10" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AN10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AO10" s="1"/>
       <c r="AP10" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AQ10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AR10" s="1"/>
       <c r="AS10" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AT10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AU10" s="1"/>
       <c r="AV10" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AW10" s="1">
         <v>5</v>
       </c>
       <c r="AX10" s="1" t="s">
-        <v>269</v>
+        <v>321</v>
       </c>
       <c r="AY10" s="1"/>
       <c r="AZ10" s="1">
         <v>6</v>
       </c>
       <c r="BA10" s="1" t="s">
-        <v>285</v>
+        <v>342</v>
       </c>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1">
         <v>7</v>
       </c>
       <c r="BD10" s="1" t="s">
-        <v>286</v>
+        <v>343</v>
       </c>
       <c r="BE10" s="1"/>
       <c r="BF10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BI10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BL10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BO10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BR10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BU10" s="1">
         <v>6</v>
       </c>
       <c r="BV10" s="1" t="s">
-        <v>173</v>
+        <v>201</v>
       </c>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1">
         <v>4</v>
       </c>
       <c r="BY10" s="1" t="s">
-        <v>287</v>
+        <v>344</v>
       </c>
       <c r="BZ10" s="1"/>
       <c r="CA10" s="1">
         <v>4</v>
       </c>
       <c r="CB10" s="1" t="s">
-        <v>288</v>
+        <v>345</v>
       </c>
       <c r="CC10" s="1"/>
       <c r="CD10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CE10" s="1"/>
       <c r="CF10" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CG10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CH10" s="1"/>
       <c r="CI10" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CJ10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CK10" s="1"/>
       <c r="CL10" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="CM10" s="2">
+        <v>18</v>
       </c>
       <c r="CN10" s="1"/>
       <c r="CO10" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="CP10" s="2">
+        <v>18</v>
       </c>
       <c r="CQ10" s="1"/>
       <c r="CR10" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CS10" s="1">
         <v>6</v>
       </c>
       <c r="CT10" s="1" t="s">
-        <v>289</v>
+        <v>346</v>
       </c>
       <c r="CU10" s="1"/>
       <c r="CV10" s="1">
         <v>7</v>
       </c>
       <c r="CW10" s="1" t="s">
-        <v>290</v>
+        <v>347</v>
       </c>
       <c r="CX10" s="1"/>
       <c r="CY10" s="1">
         <v>7</v>
       </c>
       <c r="CZ10" s="1" t="s">
-        <v>291</v>
+        <v>348</v>
       </c>
       <c r="DA10" s="1"/>
       <c r="DB10" s="1">
         <v>4</v>
       </c>
       <c r="DC10" s="1" t="s">
-        <v>292</v>
+        <v>349</v>
       </c>
       <c r="DD10" s="1"/>
       <c r="DE10" s="1">
         <v>4</v>
       </c>
       <c r="DF10" s="1" t="s">
-        <v>293</v>
+        <v>350</v>
       </c>
       <c r="DG10" s="1"/>
       <c r="DH10" s="1">
         <v>4</v>
       </c>
       <c r="DI10" s="1" t="s">
-        <v>294</v>
+        <v>351</v>
       </c>
       <c r="DJ10" s="1"/>
       <c r="DK10" s="1">
         <v>6</v>
       </c>
       <c r="DL10" s="1" t="s">
-        <v>295</v>
+        <v>352</v>
       </c>
       <c r="DM10" s="1"/>
       <c r="DN10" s="1">
         <v>9</v>
       </c>
       <c r="DO10" s="1" t="s">
-        <v>296</v>
+        <v>353</v>
       </c>
       <c r="DP10" s="1"/>
       <c r="DQ10" s="1">
         <v>2</v>
       </c>
       <c r="DR10" s="1" t="s">
-        <v>297</v>
+        <v>354</v>
       </c>
       <c r="DS10" s="1"/>
       <c r="DT10" s="1">
         <v>6</v>
       </c>
       <c r="DU10" s="1" t="s">
-        <v>298</v>
+        <v>355</v>
       </c>
       <c r="DV10" s="1"/>
       <c r="DW10" s="1">
         <v>5</v>
       </c>
       <c r="DX10" s="1" t="s">
-        <v>299</v>
+        <v>172</v>
       </c>
       <c r="DY10" s="1"/>
+      <c r="DZ10" s="1">
+        <v>3</v>
+      </c>
+      <c r="EA10" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="EB10" s="1"/>
+      <c r="EC10" s="2">
+        <v>18</v>
+      </c>
+      <c r="ED10" s="1"/>
+      <c r="EE10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EF10" s="2">
+        <v>18</v>
+      </c>
+      <c r="EG10" s="1"/>
+      <c r="EH10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EI10" s="1">
+        <v>4</v>
+      </c>
+      <c r="EJ10" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="EK10" s="1"/>
+      <c r="EL10" s="2">
+        <v>18</v>
+      </c>
+      <c r="EM10" s="1"/>
+      <c r="EN10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EO10" s="1">
+        <v>18</v>
+      </c>
+      <c r="EP10" s="1"/>
+      <c r="EQ10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="ER10" s="1">
+        <v>18</v>
+      </c>
+      <c r="ES10" s="1"/>
+      <c r="ET10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EU10" s="1">
+        <v>18</v>
+      </c>
+      <c r="EV10" s="1"/>
+      <c r="EW10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EX10" s="1">
+        <v>18</v>
+      </c>
+      <c r="EY10" s="1"/>
+      <c r="EZ10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="FA10" s="1">
+        <v>18</v>
+      </c>
+      <c r="FB10" s="1"/>
+      <c r="FC10" s="1" t="s">
+        <v>47</v>
+      </c>
     </row>
-    <row r="11" spans="1:129">
+    <row r="11" spans="1:159">
       <c r="A11" s="1">
         <v>9</v>
       </c>
       <c r="B11" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="C11" s="1">
-        <v>151</v>
+        <v>222</v>
       </c>
       <c r="D11" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E11" s="1"/>
       <c r="F11" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="G11" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H11" s="1"/>
       <c r="I11" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="J11" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K11" s="1"/>
       <c r="L11" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="M11" s="1">
         <v>8</v>
       </c>
       <c r="N11" s="1" t="s">
-        <v>300</v>
+        <v>358</v>
       </c>
       <c r="O11" s="1"/>
       <c r="P11" s="1">
         <v>8</v>
       </c>
       <c r="Q11" s="1" t="s">
-        <v>301</v>
+        <v>359</v>
       </c>
       <c r="R11" s="1"/>
-      <c r="S11" s="2">
+      <c r="S11" s="1">
         <v>9</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1" t="s">
-        <v>302</v>
+        <v>313</v>
       </c>
       <c r="V11" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="W11" s="1"/>
       <c r="X11" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="Y11" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Z11" s="1"/>
       <c r="AA11" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AB11" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AC11" s="1"/>
       <c r="AD11" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AE11" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AF11" s="1"/>
       <c r="AG11" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AH11" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AI11" s="1"/>
       <c r="AJ11" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AK11" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AL11" s="1"/>
       <c r="AM11" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AN11" s="1">
         <v>6</v>
       </c>
       <c r="AO11" s="1" t="s">
-        <v>303</v>
+        <v>360</v>
       </c>
       <c r="AP11" s="1"/>
       <c r="AQ11" s="1">
         <v>5</v>
       </c>
       <c r="AR11" s="1" t="s">
-        <v>304</v>
+        <v>361</v>
       </c>
       <c r="AS11" s="1"/>
       <c r="AT11" s="1">
         <v>6</v>
       </c>
       <c r="AU11" s="1" t="s">
-        <v>253</v>
+        <v>224</v>
       </c>
       <c r="AV11" s="1"/>
       <c r="AW11" s="1">
         <v>9</v>
       </c>
       <c r="AX11" s="1"/>
       <c r="AY11" s="1" t="s">
-        <v>243</v>
+        <v>273</v>
       </c>
       <c r="AZ11" s="1">
         <v>7</v>
       </c>
       <c r="BA11" s="1" t="s">
-        <v>305</v>
+        <v>362</v>
       </c>
       <c r="BB11" s="1"/>
       <c r="BC11" s="1">
         <v>6</v>
       </c>
       <c r="BD11" s="1" t="s">
-        <v>306</v>
+        <v>363</v>
       </c>
       <c r="BE11" s="1"/>
       <c r="BF11" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BG11" s="1"/>
       <c r="BH11" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BI11" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BJ11" s="1"/>
       <c r="BK11" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BL11" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BM11" s="1"/>
       <c r="BN11" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BO11" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BP11" s="1"/>
       <c r="BQ11" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BR11" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BS11" s="1"/>
       <c r="BT11" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BU11" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BV11" s="1"/>
       <c r="BW11" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BX11" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BY11" s="1"/>
       <c r="BZ11" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CA11" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CB11" s="1"/>
       <c r="CC11" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CD11" s="1">
         <v>5</v>
       </c>
       <c r="CE11" s="1" t="s">
-        <v>307</v>
+        <v>364</v>
       </c>
       <c r="CF11" s="1"/>
       <c r="CG11" s="1">
         <v>6</v>
       </c>
       <c r="CH11" s="1"/>
       <c r="CI11" s="1" t="s">
-        <v>243</v>
-[...1 lines deleted...]
-      <c r="CJ11" s="2">
+        <v>273</v>
+      </c>
+      <c r="CJ11" s="1">
         <v>13</v>
       </c>
       <c r="CK11" s="1"/>
       <c r="CL11" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CM11" s="1">
         <v>6</v>
       </c>
       <c r="CN11" s="1" t="s">
-        <v>308</v>
+        <v>365</v>
       </c>
       <c r="CO11" s="1"/>
       <c r="CP11" s="1">
         <v>6</v>
       </c>
       <c r="CQ11" s="1" t="s">
-        <v>309</v>
+        <v>366</v>
       </c>
       <c r="CR11" s="1"/>
       <c r="CS11" s="1">
         <v>8</v>
       </c>
       <c r="CT11" s="1" t="s">
-        <v>207</v>
+        <v>266</v>
       </c>
       <c r="CU11" s="1"/>
       <c r="CV11" s="1">
         <v>8</v>
       </c>
       <c r="CW11" s="1" t="s">
-        <v>310</v>
+        <v>367</v>
       </c>
       <c r="CX11" s="1"/>
       <c r="CY11" s="1">
         <v>8</v>
       </c>
       <c r="CZ11" s="1" t="s">
-        <v>311</v>
+        <v>368</v>
       </c>
       <c r="DA11" s="1"/>
       <c r="DB11" s="1">
         <v>6</v>
       </c>
       <c r="DC11" s="1" t="s">
-        <v>312</v>
+        <v>369</v>
       </c>
       <c r="DD11" s="1"/>
       <c r="DE11" s="1">
         <v>5</v>
       </c>
       <c r="DF11" s="1" t="s">
-        <v>313</v>
+        <v>370</v>
       </c>
       <c r="DG11" s="1"/>
       <c r="DH11" s="1">
         <v>8</v>
       </c>
       <c r="DI11" s="1" t="s">
-        <v>314</v>
+        <v>371</v>
       </c>
       <c r="DJ11" s="1"/>
-      <c r="DK11" s="2">
+      <c r="DK11" s="1">
         <v>10</v>
       </c>
       <c r="DL11" s="1" t="s">
-        <v>315</v>
+        <v>372</v>
       </c>
       <c r="DM11" s="1"/>
       <c r="DN11" s="1">
         <v>5</v>
       </c>
       <c r="DO11" s="1" t="s">
-        <v>316</v>
+        <v>373</v>
       </c>
       <c r="DP11" s="1"/>
       <c r="DQ11" s="1">
         <v>9</v>
       </c>
       <c r="DR11" s="1" t="s">
-        <v>317</v>
+        <v>374</v>
       </c>
       <c r="DS11" s="1"/>
       <c r="DT11" s="1">
         <v>7</v>
       </c>
       <c r="DU11" s="1" t="s">
-        <v>318</v>
+        <v>375</v>
       </c>
       <c r="DV11" s="1"/>
       <c r="DW11" s="1">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="DX11" s="1"/>
       <c r="DY11" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
+      </c>
+      <c r="DZ11" s="2">
+        <v>18</v>
+      </c>
+      <c r="EA11" s="1"/>
+      <c r="EB11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EC11" s="2">
+        <v>18</v>
+      </c>
+      <c r="ED11" s="1"/>
+      <c r="EE11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EF11" s="2">
+        <v>18</v>
+      </c>
+      <c r="EG11" s="1"/>
+      <c r="EH11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EI11" s="2">
+        <v>18</v>
+      </c>
+      <c r="EJ11" s="1"/>
+      <c r="EK11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EL11" s="2">
+        <v>18</v>
+      </c>
+      <c r="EM11" s="1"/>
+      <c r="EN11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EO11" s="2">
+        <v>18</v>
+      </c>
+      <c r="EP11" s="1"/>
+      <c r="EQ11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="ER11" s="2">
+        <v>18</v>
+      </c>
+      <c r="ES11" s="1"/>
+      <c r="ET11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EU11" s="2">
+        <v>18</v>
+      </c>
+      <c r="EV11" s="1"/>
+      <c r="EW11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EX11" s="1">
+        <v>18</v>
+      </c>
+      <c r="EY11" s="1"/>
+      <c r="EZ11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="FA11" s="1">
+        <v>18</v>
+      </c>
+      <c r="FB11" s="1"/>
+      <c r="FC11" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
-    <row r="12" spans="1:129">
+    <row r="12" spans="1:159">
       <c r="A12" s="1">
         <v>10</v>
       </c>
       <c r="B12" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="C12" s="1">
-        <v>176</v>
-[...21 lines deleted...]
-      </c>
+        <v>224</v>
+      </c>
+      <c r="D12" s="1">
+        <v>2</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="F12" s="1"/>
+      <c r="G12" s="1">
+        <v>5</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="I12" s="1"/>
+      <c r="J12" s="1">
+        <v>6</v>
+      </c>
+      <c r="K12" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="L12" s="1"/>
       <c r="M12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="N12" s="1"/>
       <c r="O12" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="P12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Q12" s="1"/>
       <c r="R12" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="S12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1" t="s">
-        <v>41</v>
-[...23 lines deleted...]
-        <v>6</v>
+        <v>47</v>
+      </c>
+      <c r="V12" s="2">
+        <v>18</v>
+      </c>
+      <c r="W12" s="1"/>
+      <c r="X12" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="Y12" s="2">
+        <v>18</v>
+      </c>
+      <c r="Z12" s="1"/>
+      <c r="AA12" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB12" s="2">
+        <v>18</v>
+      </c>
+      <c r="AC12" s="1"/>
+      <c r="AD12" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AE12" s="2">
+        <v>18</v>
       </c>
       <c r="AF12" s="1"/>
       <c r="AG12" s="1" t="s">
-        <v>243</v>
-[...14 lines deleted...]
-      <c r="AM12" s="1"/>
+        <v>47</v>
+      </c>
+      <c r="AH12" s="2">
+        <v>18</v>
+      </c>
+      <c r="AI12" s="1"/>
+      <c r="AJ12" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AK12" s="2">
+        <v>18</v>
+      </c>
+      <c r="AL12" s="1"/>
+      <c r="AM12" s="1" t="s">
+        <v>47</v>
+      </c>
       <c r="AN12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AO12" s="1"/>
       <c r="AP12" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AQ12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AR12" s="1"/>
       <c r="AS12" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AT12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AU12" s="1"/>
       <c r="AV12" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AW12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AX12" s="1"/>
       <c r="AY12" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AZ12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BA12" s="1"/>
       <c r="BB12" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BC12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BD12" s="1"/>
       <c r="BE12" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BF12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BG12" s="1"/>
       <c r="BH12" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BI12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BJ12" s="1"/>
       <c r="BK12" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BL12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BM12" s="1"/>
       <c r="BN12" s="1" t="s">
-        <v>41</v>
-[...37 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="BO12" s="1">
+        <v>1</v>
+      </c>
+      <c r="BP12" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="BQ12" s="1"/>
+      <c r="BR12" s="1">
+        <v>1</v>
+      </c>
+      <c r="BS12" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="BT12" s="1"/>
+      <c r="BU12" s="1">
+        <v>3</v>
+      </c>
+      <c r="BV12" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="BW12" s="1"/>
+      <c r="BX12" s="1">
+        <v>2</v>
+      </c>
+      <c r="BY12" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="BZ12" s="1"/>
+      <c r="CA12" s="1">
+        <v>2</v>
+      </c>
+      <c r="CB12" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="CC12" s="1"/>
+      <c r="CD12" s="2">
+        <v>18</v>
       </c>
       <c r="CE12" s="1"/>
       <c r="CF12" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="CG12" s="2">
+        <v>18</v>
       </c>
       <c r="CH12" s="1"/>
       <c r="CI12" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="CJ12" s="2">
+        <v>18</v>
       </c>
       <c r="CK12" s="1"/>
       <c r="CL12" s="1" t="s">
-        <v>41</v>
-[...14 lines deleted...]
-      <c r="CR12" s="1"/>
+        <v>47</v>
+      </c>
+      <c r="CM12" s="2">
+        <v>18</v>
+      </c>
+      <c r="CN12" s="1"/>
+      <c r="CO12" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="CP12" s="2">
+        <v>18</v>
+      </c>
+      <c r="CQ12" s="1"/>
+      <c r="CR12" s="1" t="s">
+        <v>47</v>
+      </c>
       <c r="CS12" s="1">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="CT12" s="1" t="s">
-        <v>325</v>
+        <v>381</v>
       </c>
       <c r="CU12" s="1"/>
       <c r="CV12" s="1">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="CW12" s="1" t="s">
-        <v>326</v>
+        <v>382</v>
       </c>
       <c r="CX12" s="1"/>
       <c r="CY12" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="CZ12" s="1" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="DA12" s="1"/>
-      <c r="DB12" s="1">
-        <v>17</v>
+      <c r="DB12" s="2">
+        <v>18</v>
       </c>
       <c r="DC12" s="1"/>
       <c r="DD12" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="DE12" s="2">
+        <v>18</v>
       </c>
       <c r="DF12" s="1"/>
       <c r="DG12" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DH12" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DI12" s="1"/>
       <c r="DJ12" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DK12" s="1">
+        <v>18</v>
+      </c>
+      <c r="DL12" s="1"/>
+      <c r="DM12" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="DN12" s="1">
+        <v>18</v>
+      </c>
+      <c r="DO12" s="1"/>
+      <c r="DP12" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="DQ12" s="1">
+        <v>18</v>
+      </c>
+      <c r="DR12" s="1"/>
+      <c r="DS12" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="DT12" s="1">
+        <v>18</v>
+      </c>
+      <c r="DU12" s="1"/>
+      <c r="DV12" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="DW12" s="1">
+        <v>18</v>
+      </c>
+      <c r="DX12" s="1"/>
+      <c r="DY12" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="DZ12" s="1">
+        <v>18</v>
+      </c>
+      <c r="EA12" s="1"/>
+      <c r="EB12" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EC12" s="1">
+        <v>18</v>
+      </c>
+      <c r="ED12" s="1"/>
+      <c r="EE12" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EF12" s="1">
+        <v>18</v>
+      </c>
+      <c r="EG12" s="1"/>
+      <c r="EH12" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EI12" s="1">
+        <v>18</v>
+      </c>
+      <c r="EJ12" s="1"/>
+      <c r="EK12" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EL12" s="1">
+        <v>3</v>
+      </c>
+      <c r="EM12" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="EN12" s="1"/>
+      <c r="EO12" s="1">
+        <v>2</v>
+      </c>
+      <c r="EP12" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="EQ12" s="1"/>
+      <c r="ER12" s="1">
+        <v>3</v>
+      </c>
+      <c r="ES12" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="ET12" s="1"/>
+      <c r="EU12" s="1">
+        <v>2</v>
+      </c>
+      <c r="EV12" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="EW12" s="1"/>
+      <c r="EX12" s="1">
         <v>4</v>
       </c>
-      <c r="DL12" s="1" t="s">
-[...30 lines deleted...]
-      <c r="DY12" s="1"/>
+      <c r="EY12" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="EZ12" s="1"/>
+      <c r="FA12" s="1">
+        <v>1</v>
+      </c>
+      <c r="FB12" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="FC12" s="1"/>
     </row>
-    <row r="13" spans="1:129">
+    <row r="13" spans="1:159">
       <c r="A13" s="1">
         <v>11</v>
       </c>
       <c r="B13" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="C13" s="1">
-        <v>216</v>
-[...21 lines deleted...]
-      <c r="L13" s="1"/>
+        <v>232</v>
+      </c>
+      <c r="D13" s="2">
+        <v>18</v>
+      </c>
+      <c r="E13" s="1"/>
+      <c r="F13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="G13" s="2">
+        <v>18</v>
+      </c>
+      <c r="H13" s="1"/>
+      <c r="I13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="J13" s="2">
+        <v>18</v>
+      </c>
+      <c r="K13" s="1"/>
+      <c r="L13" s="1" t="s">
+        <v>47</v>
+      </c>
       <c r="M13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="N13" s="1"/>
       <c r="O13" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="P13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Q13" s="1"/>
       <c r="R13" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="S13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1" t="s">
-        <v>41</v>
-[...23 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="V13" s="1">
+        <v>6</v>
+      </c>
+      <c r="W13" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="X13" s="1"/>
+      <c r="Y13" s="1">
+        <v>3</v>
+      </c>
+      <c r="Z13" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA13" s="1"/>
+      <c r="AB13" s="1">
+        <v>3</v>
+      </c>
+      <c r="AC13" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="AD13" s="1"/>
+      <c r="AE13" s="1">
+        <v>6</v>
       </c>
       <c r="AF13" s="1"/>
       <c r="AG13" s="1" t="s">
-        <v>41</v>
-[...14 lines deleted...]
-      </c>
+        <v>273</v>
+      </c>
+      <c r="AH13" s="1">
+        <v>5</v>
+      </c>
+      <c r="AI13" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="AJ13" s="1"/>
+      <c r="AK13" s="1">
+        <v>3</v>
+      </c>
+      <c r="AL13" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="AM13" s="1"/>
       <c r="AN13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AO13" s="1"/>
       <c r="AP13" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AQ13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AR13" s="1"/>
       <c r="AS13" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AT13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AU13" s="1"/>
       <c r="AV13" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AW13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AX13" s="1"/>
       <c r="AY13" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AZ13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BA13" s="1"/>
       <c r="BB13" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BC13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BD13" s="1"/>
       <c r="BE13" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BF13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BG13" s="1"/>
       <c r="BH13" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BI13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BJ13" s="1"/>
       <c r="BK13" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BL13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BM13" s="1"/>
       <c r="BN13" s="1" t="s">
-        <v>41</v>
-[...35 lines deleted...]
-      <c r="CC13" s="1"/>
+        <v>47</v>
+      </c>
+      <c r="BO13" s="2">
+        <v>18</v>
+      </c>
+      <c r="BP13" s="1"/>
+      <c r="BQ13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="BR13" s="2">
+        <v>18</v>
+      </c>
+      <c r="BS13" s="1"/>
+      <c r="BT13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="BU13" s="2">
+        <v>18</v>
+      </c>
+      <c r="BV13" s="1"/>
+      <c r="BW13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="BX13" s="2">
+        <v>18</v>
+      </c>
+      <c r="BY13" s="1"/>
+      <c r="BZ13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="CA13" s="2">
+        <v>18</v>
+      </c>
+      <c r="CB13" s="1"/>
+      <c r="CC13" s="1" t="s">
+        <v>47</v>
+      </c>
       <c r="CD13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CE13" s="1"/>
       <c r="CF13" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CG13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CH13" s="1"/>
       <c r="CI13" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="CJ13" s="2">
+        <v>18</v>
       </c>
       <c r="CK13" s="1"/>
       <c r="CL13" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CM13" s="1">
-        <v>17</v>
-[...4 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="CN13" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="CO13" s="1"/>
       <c r="CP13" s="1">
-        <v>17</v>
-[...4 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="CQ13" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="CR13" s="1"/>
       <c r="CS13" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="CT13" s="1" t="s">
-        <v>337</v>
+        <v>395</v>
       </c>
       <c r="CU13" s="1"/>
       <c r="CV13" s="1">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="CW13" s="1" t="s">
-        <v>338</v>
+        <v>396</v>
       </c>
       <c r="CX13" s="1"/>
       <c r="CY13" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="CZ13" s="1" t="s">
-        <v>49</v>
+        <v>397</v>
       </c>
       <c r="DA13" s="1"/>
-      <c r="DB13" s="1">
-        <v>17</v>
+      <c r="DB13" s="2">
+        <v>18</v>
       </c>
       <c r="DC13" s="1"/>
       <c r="DD13" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="DE13" s="2">
+        <v>18</v>
       </c>
       <c r="DF13" s="1"/>
       <c r="DG13" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DH13" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DI13" s="1"/>
       <c r="DJ13" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DK13" s="1">
-        <v>17</v>
-[...4 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="DL13" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="DM13" s="1"/>
       <c r="DN13" s="1">
-        <v>17</v>
-[...4 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="DO13" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="DP13" s="1"/>
       <c r="DQ13" s="1">
-        <v>17</v>
-[...4 lines deleted...]
-      </c>
+        <v>6</v>
+      </c>
+      <c r="DR13" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="DS13" s="1"/>
       <c r="DT13" s="1">
-        <v>17</v>
-[...4 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="DU13" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="DV13" s="1"/>
       <c r="DW13" s="1">
-        <v>17</v>
-[...3 lines deleted...]
-        <v>41</v>
+        <v>3</v>
+      </c>
+      <c r="DX13" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="DY13" s="1"/>
+      <c r="DZ13" s="1">
+        <v>5</v>
+      </c>
+      <c r="EA13" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="EB13" s="1"/>
+      <c r="EC13" s="1">
+        <v>5</v>
+      </c>
+      <c r="ED13" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="EE13" s="1"/>
+      <c r="EF13" s="1">
+        <v>4</v>
+      </c>
+      <c r="EG13" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="EH13" s="1"/>
+      <c r="EI13" s="1">
+        <v>18</v>
+      </c>
+      <c r="EJ13" s="1"/>
+      <c r="EK13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EL13" s="1">
+        <v>18</v>
+      </c>
+      <c r="EM13" s="1"/>
+      <c r="EN13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EO13" s="1">
+        <v>18</v>
+      </c>
+      <c r="EP13" s="1"/>
+      <c r="EQ13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="ER13" s="1">
+        <v>18</v>
+      </c>
+      <c r="ES13" s="1"/>
+      <c r="ET13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EU13" s="1">
+        <v>18</v>
+      </c>
+      <c r="EV13" s="1"/>
+      <c r="EW13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EX13" s="1">
+        <v>18</v>
+      </c>
+      <c r="EY13" s="1"/>
+      <c r="EZ13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="FA13" s="1">
+        <v>18</v>
+      </c>
+      <c r="FB13" s="1"/>
+      <c r="FC13" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
-    <row r="14" spans="1:129">
+    <row r="14" spans="1:159">
       <c r="A14" s="1">
         <v>12</v>
       </c>
       <c r="B14" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="C14" s="1">
-        <v>251</v>
+        <v>352</v>
       </c>
       <c r="D14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E14" s="1"/>
       <c r="F14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="G14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H14" s="1"/>
       <c r="I14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="J14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K14" s="1"/>
       <c r="L14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="M14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="N14" s="1"/>
       <c r="O14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="P14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Q14" s="1"/>
       <c r="R14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="S14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="V14" s="1">
         <v>3</v>
       </c>
       <c r="W14" s="1" t="s">
-        <v>339</v>
+        <v>138</v>
       </c>
       <c r="X14" s="1"/>
       <c r="Y14" s="1">
         <v>7</v>
       </c>
       <c r="Z14" s="1" t="s">
-        <v>340</v>
+        <v>404</v>
       </c>
       <c r="AA14" s="1"/>
       <c r="AB14" s="1">
         <v>7</v>
       </c>
       <c r="AC14" s="1" t="s">
-        <v>341</v>
+        <v>405</v>
       </c>
       <c r="AD14" s="1"/>
       <c r="AE14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AF14" s="1"/>
       <c r="AG14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AH14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AI14" s="1"/>
       <c r="AJ14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AK14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AL14" s="1"/>
       <c r="AM14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AN14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AO14" s="1"/>
       <c r="AP14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AQ14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AR14" s="1"/>
       <c r="AS14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AT14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AU14" s="1"/>
       <c r="AV14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AW14" s="1">
         <v>4</v>
       </c>
       <c r="AX14" s="1" t="s">
-        <v>342</v>
+        <v>406</v>
       </c>
       <c r="AY14" s="1"/>
       <c r="AZ14" s="1">
         <v>3</v>
       </c>
       <c r="BA14" s="1" t="s">
-        <v>343</v>
+        <v>407</v>
       </c>
       <c r="BB14" s="1"/>
       <c r="BC14" s="1">
         <v>8</v>
       </c>
       <c r="BD14" s="1" t="s">
-        <v>344</v>
+        <v>408</v>
       </c>
       <c r="BE14" s="1"/>
       <c r="BF14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BG14" s="1"/>
       <c r="BH14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BI14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BJ14" s="1"/>
       <c r="BK14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BL14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BM14" s="1"/>
       <c r="BN14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BO14" s="1">
         <v>6</v>
       </c>
       <c r="BP14" s="1" t="s">
-        <v>345</v>
+        <v>409</v>
       </c>
       <c r="BQ14" s="1"/>
       <c r="BR14" s="1">
         <v>5</v>
       </c>
       <c r="BS14" s="1" t="s">
-        <v>346</v>
+        <v>410</v>
       </c>
       <c r="BT14" s="1"/>
       <c r="BU14" s="1">
         <v>5</v>
       </c>
       <c r="BV14" s="1" t="s">
-        <v>347</v>
+        <v>411</v>
       </c>
       <c r="BW14" s="1"/>
       <c r="BX14" s="1">
         <v>8</v>
       </c>
       <c r="BY14" s="1" t="s">
-        <v>348</v>
+        <v>412</v>
       </c>
       <c r="BZ14" s="1"/>
       <c r="CA14" s="1">
         <v>8</v>
       </c>
       <c r="CB14" s="1" t="s">
-        <v>349</v>
+        <v>413</v>
       </c>
       <c r="CC14" s="1"/>
       <c r="CD14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CE14" s="1"/>
       <c r="CF14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CG14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CH14" s="1"/>
       <c r="CI14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CJ14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CK14" s="1"/>
       <c r="CL14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CM14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CN14" s="1"/>
       <c r="CO14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CP14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CQ14" s="1"/>
       <c r="CR14" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="CS14" s="2">
+        <v>18</v>
       </c>
       <c r="CT14" s="1"/>
       <c r="CU14" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="CV14" s="2">
+        <v>18</v>
       </c>
       <c r="CW14" s="1"/>
       <c r="CX14" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="CY14" s="2">
+        <v>18</v>
       </c>
       <c r="CZ14" s="1"/>
       <c r="DA14" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="DB14" s="2">
+        <v>18</v>
       </c>
       <c r="DC14" s="1"/>
       <c r="DD14" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="DE14" s="2">
+        <v>18</v>
       </c>
       <c r="DF14" s="1"/>
       <c r="DG14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DH14" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DI14" s="1"/>
       <c r="DJ14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DK14" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DL14" s="1"/>
       <c r="DM14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DN14" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DO14" s="1"/>
       <c r="DP14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DQ14" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DR14" s="1"/>
       <c r="DS14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DT14" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DU14" s="1"/>
       <c r="DV14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DW14" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DX14" s="1"/>
       <c r="DY14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
+      </c>
+      <c r="DZ14" s="1">
+        <v>18</v>
+      </c>
+      <c r="EA14" s="1"/>
+      <c r="EB14" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EC14" s="1">
+        <v>18</v>
+      </c>
+      <c r="ED14" s="1"/>
+      <c r="EE14" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EF14" s="1">
+        <v>18</v>
+      </c>
+      <c r="EG14" s="1"/>
+      <c r="EH14" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EI14" s="1">
+        <v>18</v>
+      </c>
+      <c r="EJ14" s="1"/>
+      <c r="EK14" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EL14" s="1">
+        <v>18</v>
+      </c>
+      <c r="EM14" s="1"/>
+      <c r="EN14" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EO14" s="1">
+        <v>18</v>
+      </c>
+      <c r="EP14" s="1"/>
+      <c r="EQ14" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="ER14" s="1">
+        <v>18</v>
+      </c>
+      <c r="ES14" s="1"/>
+      <c r="ET14" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EU14" s="1">
+        <v>18</v>
+      </c>
+      <c r="EV14" s="1"/>
+      <c r="EW14" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EX14" s="1">
+        <v>18</v>
+      </c>
+      <c r="EY14" s="1"/>
+      <c r="EZ14" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="FA14" s="1">
+        <v>18</v>
+      </c>
+      <c r="FB14" s="1"/>
+      <c r="FC14" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
-    <row r="15" spans="1:129">
+    <row r="15" spans="1:159">
       <c r="A15" s="1">
         <v>13</v>
       </c>
       <c r="B15" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="C15" s="1">
-        <v>328</v>
+        <v>437</v>
       </c>
       <c r="D15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E15" s="1"/>
       <c r="F15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="G15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H15" s="1"/>
       <c r="I15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="J15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K15" s="1"/>
       <c r="L15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="M15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="N15" s="1"/>
       <c r="O15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="P15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Q15" s="1"/>
       <c r="R15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="S15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="V15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="W15" s="1"/>
       <c r="X15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="Y15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Z15" s="1"/>
       <c r="AA15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AB15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AC15" s="1"/>
       <c r="AD15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AE15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AF15" s="1"/>
       <c r="AG15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AH15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AI15" s="1"/>
       <c r="AJ15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AK15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AL15" s="1"/>
       <c r="AM15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AN15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AO15" s="1"/>
       <c r="AP15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AQ15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AR15" s="1"/>
       <c r="AS15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AT15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AU15" s="1"/>
       <c r="AV15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AW15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AX15" s="1"/>
       <c r="AY15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AZ15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BA15" s="1"/>
       <c r="BB15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BC15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BD15" s="1"/>
       <c r="BE15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BF15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BG15" s="1"/>
       <c r="BH15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BI15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BJ15" s="1"/>
       <c r="BK15" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="BL15" s="2">
+        <v>18</v>
       </c>
       <c r="BM15" s="1"/>
       <c r="BN15" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="BO15" s="2">
+        <v>18</v>
       </c>
       <c r="BP15" s="1"/>
       <c r="BQ15" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="BR15" s="2">
+        <v>18</v>
       </c>
       <c r="BS15" s="1"/>
       <c r="BT15" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="BU15" s="2">
+        <v>18</v>
       </c>
       <c r="BV15" s="1"/>
       <c r="BW15" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="BX15" s="2">
+        <v>18</v>
       </c>
       <c r="BY15" s="1"/>
       <c r="BZ15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CA15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CB15" s="1"/>
       <c r="CC15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CD15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CE15" s="1"/>
       <c r="CF15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CG15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CH15" s="1"/>
       <c r="CI15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CJ15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CK15" s="1"/>
       <c r="CL15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CM15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CN15" s="1"/>
       <c r="CO15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CP15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CQ15" s="1"/>
       <c r="CR15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CS15" s="1">
         <v>1</v>
       </c>
       <c r="CT15" s="1" t="s">
-        <v>350</v>
+        <v>414</v>
       </c>
       <c r="CU15" s="1"/>
       <c r="CV15" s="1">
         <v>3</v>
       </c>
       <c r="CW15" s="1" t="s">
-        <v>351</v>
+        <v>415</v>
       </c>
       <c r="CX15" s="1"/>
       <c r="CY15" s="1">
         <v>1</v>
       </c>
       <c r="CZ15" s="1" t="s">
-        <v>352</v>
+        <v>416</v>
       </c>
       <c r="DA15" s="1"/>
       <c r="DB15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DC15" s="1"/>
       <c r="DD15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DE15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DF15" s="1"/>
       <c r="DG15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DH15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DI15" s="1"/>
       <c r="DJ15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DK15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DL15" s="1"/>
       <c r="DM15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DN15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DO15" s="1"/>
       <c r="DP15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DQ15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DR15" s="1"/>
       <c r="DS15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DT15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DU15" s="1"/>
       <c r="DV15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DW15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DX15" s="1"/>
       <c r="DY15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
+      </c>
+      <c r="DZ15" s="1">
+        <v>18</v>
+      </c>
+      <c r="EA15" s="1"/>
+      <c r="EB15" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EC15" s="1">
+        <v>18</v>
+      </c>
+      <c r="ED15" s="1"/>
+      <c r="EE15" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EF15" s="1">
+        <v>18</v>
+      </c>
+      <c r="EG15" s="1"/>
+      <c r="EH15" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EI15" s="1">
+        <v>18</v>
+      </c>
+      <c r="EJ15" s="1"/>
+      <c r="EK15" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EL15" s="1">
+        <v>18</v>
+      </c>
+      <c r="EM15" s="1"/>
+      <c r="EN15" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EO15" s="1">
+        <v>18</v>
+      </c>
+      <c r="EP15" s="1"/>
+      <c r="EQ15" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="ER15" s="1">
+        <v>18</v>
+      </c>
+      <c r="ES15" s="1"/>
+      <c r="ET15" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EU15" s="1">
+        <v>18</v>
+      </c>
+      <c r="EV15" s="1"/>
+      <c r="EW15" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EX15" s="1">
+        <v>18</v>
+      </c>
+      <c r="EY15" s="1"/>
+      <c r="EZ15" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="FA15" s="1">
+        <v>18</v>
+      </c>
+      <c r="FB15" s="1"/>
+      <c r="FC15" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
-    <row r="16" spans="1:129">
+    <row r="16" spans="1:159">
       <c r="A16" s="1">
         <v>14</v>
       </c>
       <c r="B16" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="C16" s="1">
-        <v>332</v>
+        <v>441</v>
       </c>
       <c r="D16" s="1">
         <v>1</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>353</v>
+        <v>417</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1">
         <v>7</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>354</v>
+        <v>418</v>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1">
         <v>1</v>
       </c>
       <c r="K16" s="1" t="s">
-        <v>355</v>
+        <v>419</v>
       </c>
       <c r="L16" s="1"/>
       <c r="M16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="N16" s="1"/>
       <c r="O16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="P16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Q16" s="1"/>
       <c r="R16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="S16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="V16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="W16" s="1"/>
       <c r="X16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="Y16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Z16" s="1"/>
       <c r="AA16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AB16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AC16" s="1"/>
       <c r="AD16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AE16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AF16" s="1"/>
       <c r="AG16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AH16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AI16" s="1"/>
       <c r="AJ16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AK16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AL16" s="1"/>
       <c r="AM16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AN16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AO16" s="1"/>
       <c r="AP16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AQ16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AR16" s="1"/>
       <c r="AS16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AT16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AU16" s="1"/>
       <c r="AV16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AW16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AX16" s="1"/>
       <c r="AY16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AZ16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BA16" s="1"/>
       <c r="BB16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BC16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BD16" s="1"/>
       <c r="BE16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BF16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BG16" s="1"/>
       <c r="BH16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BI16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BJ16" s="1"/>
       <c r="BK16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BL16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BM16" s="1"/>
       <c r="BN16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BO16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BP16" s="1"/>
       <c r="BQ16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BR16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BS16" s="1"/>
       <c r="BT16" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="BU16" s="2">
+        <v>18</v>
       </c>
       <c r="BV16" s="1"/>
       <c r="BW16" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="BX16" s="2">
+        <v>18</v>
       </c>
       <c r="BY16" s="1"/>
       <c r="BZ16" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="CA16" s="2">
+        <v>18</v>
       </c>
       <c r="CB16" s="1"/>
       <c r="CC16" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="CD16" s="2">
+        <v>18</v>
       </c>
       <c r="CE16" s="1"/>
       <c r="CF16" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="CG16" s="2">
+        <v>18</v>
       </c>
       <c r="CH16" s="1"/>
       <c r="CI16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CJ16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CK16" s="1"/>
       <c r="CL16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CM16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CN16" s="1"/>
       <c r="CO16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CP16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CQ16" s="1"/>
       <c r="CR16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CS16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CT16" s="1"/>
       <c r="CU16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CV16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CW16" s="1"/>
       <c r="CX16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CY16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CZ16" s="1"/>
       <c r="DA16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DB16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DC16" s="1"/>
       <c r="DD16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DE16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DF16" s="1"/>
       <c r="DG16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DH16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DI16" s="1"/>
       <c r="DJ16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DK16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DL16" s="1"/>
       <c r="DM16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DN16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DO16" s="1"/>
       <c r="DP16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DQ16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DR16" s="1"/>
       <c r="DS16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DT16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DU16" s="1"/>
       <c r="DV16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DW16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DX16" s="1"/>
       <c r="DY16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
+      </c>
+      <c r="DZ16" s="1">
+        <v>18</v>
+      </c>
+      <c r="EA16" s="1"/>
+      <c r="EB16" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EC16" s="1">
+        <v>18</v>
+      </c>
+      <c r="ED16" s="1"/>
+      <c r="EE16" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EF16" s="1">
+        <v>18</v>
+      </c>
+      <c r="EG16" s="1"/>
+      <c r="EH16" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EI16" s="1">
+        <v>18</v>
+      </c>
+      <c r="EJ16" s="1"/>
+      <c r="EK16" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EL16" s="1">
+        <v>18</v>
+      </c>
+      <c r="EM16" s="1"/>
+      <c r="EN16" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EO16" s="1">
+        <v>18</v>
+      </c>
+      <c r="EP16" s="1"/>
+      <c r="EQ16" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="ER16" s="1">
+        <v>18</v>
+      </c>
+      <c r="ES16" s="1"/>
+      <c r="ET16" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EU16" s="1">
+        <v>18</v>
+      </c>
+      <c r="EV16" s="1"/>
+      <c r="EW16" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EX16" s="1">
+        <v>18</v>
+      </c>
+      <c r="EY16" s="1"/>
+      <c r="EZ16" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="FA16" s="1">
+        <v>18</v>
+      </c>
+      <c r="FB16" s="1"/>
+      <c r="FC16" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
-    <row r="17" spans="1:129">
+    <row r="17" spans="1:159">
       <c r="A17" s="1">
         <v>15</v>
       </c>
       <c r="B17" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="C17" s="1">
-        <v>355</v>
+        <v>448</v>
       </c>
       <c r="D17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E17" s="1"/>
       <c r="F17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="G17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H17" s="1"/>
       <c r="I17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="J17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K17" s="1"/>
       <c r="L17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="M17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="N17" s="1"/>
       <c r="O17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="P17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Q17" s="1"/>
       <c r="R17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="S17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="V17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="W17" s="1"/>
       <c r="X17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="Y17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Z17" s="1"/>
       <c r="AA17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AB17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AC17" s="1"/>
       <c r="AD17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AE17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AF17" s="1"/>
       <c r="AG17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AH17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AI17" s="1"/>
       <c r="AJ17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AK17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AL17" s="1"/>
       <c r="AM17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AN17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AO17" s="1"/>
       <c r="AP17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AQ17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AR17" s="1"/>
       <c r="AS17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AT17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AU17" s="1"/>
       <c r="AV17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AW17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AX17" s="1"/>
       <c r="AY17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AZ17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BA17" s="1"/>
       <c r="BB17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BC17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BD17" s="1"/>
       <c r="BE17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BF17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BG17" s="1"/>
       <c r="BH17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BI17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BJ17" s="1"/>
       <c r="BK17" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="BL17" s="2">
+        <v>18</v>
       </c>
       <c r="BM17" s="1"/>
       <c r="BN17" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>47</v>
+      </c>
+      <c r="BO17" s="2">
+        <v>18</v>
       </c>
       <c r="BP17" s="1"/>
       <c r="BQ17" s="1" t="s">
-        <v>243</v>
-[...9 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="BR17" s="2">
+        <v>18</v>
+      </c>
+      <c r="BS17" s="1"/>
+      <c r="BT17" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="BU17" s="2">
+        <v>18</v>
       </c>
       <c r="BV17" s="1"/>
       <c r="BW17" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="BX17" s="2">
+        <v>18</v>
       </c>
       <c r="BY17" s="1"/>
       <c r="BZ17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CA17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CB17" s="1"/>
       <c r="CC17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CD17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CE17" s="1"/>
       <c r="CF17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CG17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CH17" s="1"/>
       <c r="CI17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CJ17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CK17" s="1"/>
       <c r="CL17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CM17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CN17" s="1"/>
       <c r="CO17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CP17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CQ17" s="1"/>
       <c r="CR17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CS17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CT17" s="1"/>
       <c r="CU17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CV17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CW17" s="1"/>
       <c r="CX17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CY17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CZ17" s="1"/>
       <c r="DA17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DB17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DC17" s="1"/>
       <c r="DD17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DE17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DF17" s="1"/>
       <c r="DG17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DH17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DI17" s="1"/>
       <c r="DJ17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DK17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DL17" s="1"/>
       <c r="DM17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DN17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DO17" s="1"/>
       <c r="DP17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DQ17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DR17" s="1"/>
       <c r="DS17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DT17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DU17" s="1"/>
       <c r="DV17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DW17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DX17" s="1"/>
       <c r="DY17" s="1" t="s">
-        <v>41</v>
-      </c>
+        <v>47</v>
+      </c>
+      <c r="DZ17" s="1">
+        <v>18</v>
+      </c>
+      <c r="EA17" s="1"/>
+      <c r="EB17" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EC17" s="1">
+        <v>18</v>
+      </c>
+      <c r="ED17" s="1"/>
+      <c r="EE17" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EF17" s="1">
+        <v>18</v>
+      </c>
+      <c r="EG17" s="1"/>
+      <c r="EH17" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EI17" s="1">
+        <v>18</v>
+      </c>
+      <c r="EJ17" s="1"/>
+      <c r="EK17" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EL17" s="1">
+        <v>18</v>
+      </c>
+      <c r="EM17" s="1"/>
+      <c r="EN17" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EO17" s="1">
+        <v>18</v>
+      </c>
+      <c r="EP17" s="1"/>
+      <c r="EQ17" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="ER17" s="1">
+        <v>18</v>
+      </c>
+      <c r="ES17" s="1"/>
+      <c r="ET17" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EU17" s="1">
+        <v>5</v>
+      </c>
+      <c r="EV17" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="EW17" s="1"/>
+      <c r="EX17" s="1">
+        <v>6</v>
+      </c>
+      <c r="EY17" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="EZ17" s="1"/>
+      <c r="FA17" s="1">
+        <v>5</v>
+      </c>
+      <c r="FB17" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="FC17" s="1"/>
     </row>
-    <row r="18" spans="1:129">
+    <row r="18" spans="1:159">
       <c r="A18" s="1">
         <v>16</v>
       </c>
       <c r="B18" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C18" s="1">
-        <v>356</v>
+        <v>465</v>
       </c>
       <c r="D18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E18" s="1"/>
       <c r="F18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="G18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H18" s="1"/>
       <c r="I18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="J18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K18" s="1"/>
       <c r="L18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="M18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="N18" s="1"/>
       <c r="O18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="P18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Q18" s="1"/>
       <c r="R18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="S18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="V18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="W18" s="1"/>
       <c r="X18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="Y18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Z18" s="1"/>
       <c r="AA18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AB18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AC18" s="1"/>
       <c r="AD18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AE18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AF18" s="1"/>
       <c r="AG18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AH18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AI18" s="1"/>
       <c r="AJ18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AK18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AL18" s="1"/>
       <c r="AM18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AN18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AO18" s="1"/>
       <c r="AP18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AQ18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AR18" s="1"/>
       <c r="AS18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AT18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AU18" s="1"/>
       <c r="AV18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AW18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AX18" s="1"/>
       <c r="AY18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AZ18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BA18" s="1"/>
       <c r="BB18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BC18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BD18" s="1"/>
       <c r="BE18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BF18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BG18" s="1"/>
       <c r="BH18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BI18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BJ18" s="1"/>
       <c r="BK18" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="BL18" s="2">
+        <v>18</v>
       </c>
       <c r="BM18" s="1"/>
       <c r="BN18" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="BO18" s="2">
+        <v>18</v>
       </c>
       <c r="BP18" s="1"/>
       <c r="BQ18" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="BR18" s="2">
+        <v>18</v>
       </c>
       <c r="BS18" s="1"/>
       <c r="BT18" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="BU18" s="2">
+        <v>18</v>
       </c>
       <c r="BV18" s="1"/>
       <c r="BW18" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="BX18" s="2">
+        <v>18</v>
       </c>
       <c r="BY18" s="1"/>
       <c r="BZ18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CA18" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CB18" s="1"/>
       <c r="CC18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CD18" s="1">
         <v>7</v>
       </c>
       <c r="CE18" s="1"/>
       <c r="CF18" s="1" t="s">
-        <v>243</v>
+        <v>273</v>
       </c>
       <c r="CG18" s="1">
         <v>13</v>
       </c>
       <c r="CH18" s="1"/>
       <c r="CI18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CJ18" s="1">
         <v>13</v>
       </c>
       <c r="CK18" s="1"/>
       <c r="CL18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CM18" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CN18" s="1"/>
       <c r="CO18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CP18" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CQ18" s="1"/>
       <c r="CR18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CS18" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CT18" s="1"/>
       <c r="CU18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CV18" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CW18" s="1"/>
       <c r="CX18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CY18" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CZ18" s="1"/>
       <c r="DA18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DB18" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DC18" s="1"/>
       <c r="DD18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DE18" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DF18" s="1"/>
       <c r="DG18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DH18" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DI18" s="1"/>
       <c r="DJ18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DK18" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DL18" s="1"/>
       <c r="DM18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DN18" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DO18" s="1"/>
       <c r="DP18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DQ18" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DR18" s="1"/>
       <c r="DS18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DT18" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DU18" s="1"/>
       <c r="DV18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DW18" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DX18" s="1"/>
       <c r="DY18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
+      </c>
+      <c r="DZ18" s="1">
+        <v>18</v>
+      </c>
+      <c r="EA18" s="1"/>
+      <c r="EB18" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EC18" s="1">
+        <v>18</v>
+      </c>
+      <c r="ED18" s="1"/>
+      <c r="EE18" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EF18" s="1">
+        <v>18</v>
+      </c>
+      <c r="EG18" s="1"/>
+      <c r="EH18" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EI18" s="1">
+        <v>18</v>
+      </c>
+      <c r="EJ18" s="1"/>
+      <c r="EK18" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EL18" s="1">
+        <v>18</v>
+      </c>
+      <c r="EM18" s="1"/>
+      <c r="EN18" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EO18" s="1">
+        <v>18</v>
+      </c>
+      <c r="EP18" s="1"/>
+      <c r="EQ18" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="ER18" s="1">
+        <v>18</v>
+      </c>
+      <c r="ES18" s="1"/>
+      <c r="ET18" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EU18" s="1">
+        <v>18</v>
+      </c>
+      <c r="EV18" s="1"/>
+      <c r="EW18" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EX18" s="1">
+        <v>18</v>
+      </c>
+      <c r="EY18" s="1"/>
+      <c r="EZ18" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="FA18" s="1">
+        <v>18</v>
+      </c>
+      <c r="FB18" s="1"/>
+      <c r="FC18" s="1" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="19" spans="1:159">
+      <c r="A19" s="1">
+        <v>16</v>
+      </c>
+      <c r="B19" t="s">
+        <v>42</v>
+      </c>
+      <c r="C19" s="1">
+        <v>465</v>
+      </c>
+      <c r="D19" s="2">
+        <v>18</v>
+      </c>
+      <c r="E19" s="1"/>
+      <c r="F19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="G19" s="2">
+        <v>18</v>
+      </c>
+      <c r="H19" s="1"/>
+      <c r="I19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="J19" s="2">
+        <v>18</v>
+      </c>
+      <c r="K19" s="1"/>
+      <c r="L19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="M19" s="2">
+        <v>18</v>
+      </c>
+      <c r="N19" s="1"/>
+      <c r="O19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="P19" s="2">
+        <v>18</v>
+      </c>
+      <c r="Q19" s="1"/>
+      <c r="R19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="S19" s="2">
+        <v>18</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="V19" s="2">
+        <v>18</v>
+      </c>
+      <c r="W19" s="1"/>
+      <c r="X19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="Y19" s="2">
+        <v>18</v>
+      </c>
+      <c r="Z19" s="1"/>
+      <c r="AA19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB19" s="2">
+        <v>18</v>
+      </c>
+      <c r="AC19" s="1"/>
+      <c r="AD19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AE19" s="2">
+        <v>18</v>
+      </c>
+      <c r="AF19" s="1"/>
+      <c r="AG19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AH19" s="2">
+        <v>18</v>
+      </c>
+      <c r="AI19" s="1"/>
+      <c r="AJ19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AK19" s="2">
+        <v>18</v>
+      </c>
+      <c r="AL19" s="1"/>
+      <c r="AM19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AN19" s="2">
+        <v>18</v>
+      </c>
+      <c r="AO19" s="1"/>
+      <c r="AP19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AQ19" s="2">
+        <v>18</v>
+      </c>
+      <c r="AR19" s="1"/>
+      <c r="AS19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AT19" s="2">
+        <v>18</v>
+      </c>
+      <c r="AU19" s="1"/>
+      <c r="AV19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW19" s="2">
+        <v>18</v>
+      </c>
+      <c r="AX19" s="1"/>
+      <c r="AY19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AZ19" s="2">
+        <v>18</v>
+      </c>
+      <c r="BA19" s="1"/>
+      <c r="BB19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="BC19" s="2">
+        <v>18</v>
+      </c>
+      <c r="BD19" s="1"/>
+      <c r="BE19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="BF19" s="2">
+        <v>18</v>
+      </c>
+      <c r="BG19" s="1"/>
+      <c r="BH19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="BI19" s="2">
+        <v>18</v>
+      </c>
+      <c r="BJ19" s="1"/>
+      <c r="BK19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="BL19" s="2">
+        <v>18</v>
+      </c>
+      <c r="BM19" s="1"/>
+      <c r="BN19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="BO19" s="1">
+        <v>8</v>
+      </c>
+      <c r="BP19" s="1"/>
+      <c r="BQ19" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="BR19" s="1">
+        <v>7</v>
+      </c>
+      <c r="BS19" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="BT19" s="1"/>
+      <c r="BU19" s="2">
+        <v>18</v>
+      </c>
+      <c r="BV19" s="1"/>
+      <c r="BW19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="BX19" s="2">
+        <v>18</v>
+      </c>
+      <c r="BY19" s="1"/>
+      <c r="BZ19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="CA19" s="2">
+        <v>18</v>
+      </c>
+      <c r="CB19" s="1"/>
+      <c r="CC19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="CD19" s="2">
+        <v>18</v>
+      </c>
+      <c r="CE19" s="1"/>
+      <c r="CF19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="CG19" s="1">
+        <v>18</v>
+      </c>
+      <c r="CH19" s="1"/>
+      <c r="CI19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="CJ19" s="1">
+        <v>18</v>
+      </c>
+      <c r="CK19" s="1"/>
+      <c r="CL19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="CM19" s="1">
+        <v>18</v>
+      </c>
+      <c r="CN19" s="1"/>
+      <c r="CO19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="CP19" s="1">
+        <v>18</v>
+      </c>
+      <c r="CQ19" s="1"/>
+      <c r="CR19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="CS19" s="1">
+        <v>18</v>
+      </c>
+      <c r="CT19" s="1"/>
+      <c r="CU19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="CV19" s="1">
+        <v>18</v>
+      </c>
+      <c r="CW19" s="1"/>
+      <c r="CX19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="CY19" s="1">
+        <v>18</v>
+      </c>
+      <c r="CZ19" s="1"/>
+      <c r="DA19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="DB19" s="1">
+        <v>18</v>
+      </c>
+      <c r="DC19" s="1"/>
+      <c r="DD19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="DE19" s="1">
+        <v>18</v>
+      </c>
+      <c r="DF19" s="1"/>
+      <c r="DG19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="DH19" s="1">
+        <v>18</v>
+      </c>
+      <c r="DI19" s="1"/>
+      <c r="DJ19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="DK19" s="1">
+        <v>18</v>
+      </c>
+      <c r="DL19" s="1"/>
+      <c r="DM19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="DN19" s="1">
+        <v>18</v>
+      </c>
+      <c r="DO19" s="1"/>
+      <c r="DP19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="DQ19" s="1">
+        <v>18</v>
+      </c>
+      <c r="DR19" s="1"/>
+      <c r="DS19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="DT19" s="1">
+        <v>18</v>
+      </c>
+      <c r="DU19" s="1"/>
+      <c r="DV19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="DW19" s="1">
+        <v>18</v>
+      </c>
+      <c r="DX19" s="1"/>
+      <c r="DY19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="DZ19" s="1">
+        <v>18</v>
+      </c>
+      <c r="EA19" s="1"/>
+      <c r="EB19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EC19" s="1">
+        <v>18</v>
+      </c>
+      <c r="ED19" s="1"/>
+      <c r="EE19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EF19" s="1">
+        <v>18</v>
+      </c>
+      <c r="EG19" s="1"/>
+      <c r="EH19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EI19" s="1">
+        <v>18</v>
+      </c>
+      <c r="EJ19" s="1"/>
+      <c r="EK19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EL19" s="1">
+        <v>18</v>
+      </c>
+      <c r="EM19" s="1"/>
+      <c r="EN19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EO19" s="1">
+        <v>18</v>
+      </c>
+      <c r="EP19" s="1"/>
+      <c r="EQ19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="ER19" s="1">
+        <v>18</v>
+      </c>
+      <c r="ES19" s="1"/>
+      <c r="ET19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EU19" s="1">
+        <v>18</v>
+      </c>
+      <c r="EV19" s="1"/>
+      <c r="EW19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EX19" s="1">
+        <v>18</v>
+      </c>
+      <c r="EY19" s="1"/>
+      <c r="EZ19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="FA19" s="1">
+        <v>18</v>
+      </c>
+      <c r="FB19" s="1"/>
+      <c r="FC19" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="D1:F1"/>
     <mergeCell ref="G1:I1"/>
     <mergeCell ref="J1:L1"/>
     <mergeCell ref="M1:O1"/>
     <mergeCell ref="P1:R1"/>
     <mergeCell ref="S1:U1"/>
     <mergeCell ref="V1:X1"/>
     <mergeCell ref="Y1:AA1"/>
     <mergeCell ref="AB1:AD1"/>
     <mergeCell ref="AE1:AG1"/>
     <mergeCell ref="AH1:AJ1"/>
     <mergeCell ref="AK1:AM1"/>
     <mergeCell ref="AN1:AP1"/>
     <mergeCell ref="AQ1:AS1"/>
     <mergeCell ref="AT1:AV1"/>
     <mergeCell ref="AW1:AY1"/>
     <mergeCell ref="AZ1:BB1"/>
     <mergeCell ref="BC1:BE1"/>
     <mergeCell ref="BF1:BH1"/>
     <mergeCell ref="BI1:BK1"/>
     <mergeCell ref="BL1:BN1"/>
     <mergeCell ref="BO1:BQ1"/>
     <mergeCell ref="BR1:BT1"/>
     <mergeCell ref="BU1:BW1"/>
     <mergeCell ref="BX1:BZ1"/>
     <mergeCell ref="CA1:CC1"/>
     <mergeCell ref="CD1:CF1"/>
     <mergeCell ref="CG1:CI1"/>
     <mergeCell ref="CJ1:CL1"/>
     <mergeCell ref="CM1:CO1"/>
     <mergeCell ref="CP1:CR1"/>
     <mergeCell ref="CS1:CU1"/>
     <mergeCell ref="CV1:CX1"/>
     <mergeCell ref="CY1:DA1"/>
     <mergeCell ref="DB1:DD1"/>
     <mergeCell ref="DE1:DG1"/>
     <mergeCell ref="DH1:DJ1"/>
     <mergeCell ref="DK1:DM1"/>
     <mergeCell ref="DN1:DP1"/>
     <mergeCell ref="DQ1:DS1"/>
     <mergeCell ref="DT1:DV1"/>
     <mergeCell ref="DW1:DY1"/>
+    <mergeCell ref="DZ1:EB1"/>
+    <mergeCell ref="EC1:EE1"/>
+    <mergeCell ref="EF1:EH1"/>
+    <mergeCell ref="EI1:EK1"/>
+    <mergeCell ref="EL1:EN1"/>
+    <mergeCell ref="EO1:EQ1"/>
+    <mergeCell ref="ER1:ET1"/>
+    <mergeCell ref="EU1:EW1"/>
+    <mergeCell ref="EX1:EZ1"/>
+    <mergeCell ref="FA1:FC1"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AS18"/>
+  <dimension ref="A1:BC19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="2" topLeftCell="D3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="D3" sqref="D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.281" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="20.566" bestFit="true" customWidth="true" style="0"/>
@@ -10761,55 +13559,65 @@
     <col min="21" max="21" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="46" max="46" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="47" max="47" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="48" max="48" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="49" max="49" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="51" max="51" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="52" max="52" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="53" max="53" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="54" max="54" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="55" max="55" width="25.708" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:45">
+    <row r="1" spans="1:55">
       <c r="A1" s="5" t="s">
-        <v>357</v>
+        <v>423</v>
       </c>
       <c r="B1" s="5"/>
       <c r="C1" s="3"/>
       <c r="D1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="4" t="s">
@@ -10895,52 +13703,82 @@
       </c>
       <c r="AL1" s="4" t="s">
         <v>19</v>
       </c>
       <c r="AM1" s="4" t="s">
         <v>19</v>
       </c>
       <c r="AN1" s="4" t="s">
         <v>19</v>
       </c>
       <c r="AO1" s="4" t="s">
         <v>20</v>
       </c>
       <c r="AP1" s="4" t="s">
         <v>20</v>
       </c>
       <c r="AQ1" s="4" t="s">
         <v>20</v>
       </c>
       <c r="AR1" s="4" t="s">
         <v>21</v>
       </c>
       <c r="AS1" s="4" t="s">
         <v>21</v>
       </c>
+      <c r="AT1" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="AU1" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="AV1" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="AW1" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="AX1" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="AY1" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="AZ1" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="BA1" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="BB1" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="BC1" s="4" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:45">
+    <row r="2" spans="1:55">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I2" s="3" t="s">
@@ -11032,60 +13870,90 @@
       </c>
       <c r="AL2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="AM2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="AN2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="AO2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="AP2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="AQ2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="AR2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="AS2" s="3" t="s">
         <v>6</v>
       </c>
+      <c r="AT2" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="AU2" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="AV2" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="AW2" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="AX2" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="AY2" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="AZ2" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="BA2" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="BB2" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="BC2" s="3" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="3" spans="1:45">
+    <row r="3" spans="1:55">
       <c r="A3" s="1">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="D3" s="2">
         <v>7</v>
       </c>
       <c r="E3" s="1">
         <v>1</v>
       </c>
       <c r="F3" s="1">
         <v>2</v>
       </c>
       <c r="G3" s="2">
         <v>7</v>
       </c>
       <c r="H3" s="1">
         <v>2</v>
       </c>
       <c r="I3" s="1">
         <v>1</v>
       </c>
       <c r="J3" s="1">
         <v>1</v>
       </c>
       <c r="K3" s="1">
         <v>1</v>
       </c>
@@ -11100,2200 +13968,2847 @@
       </c>
       <c r="O3" s="2">
         <v>5</v>
       </c>
       <c r="P3" s="1">
         <v>2</v>
       </c>
       <c r="Q3" s="2">
         <v>5</v>
       </c>
       <c r="R3" s="1">
         <v>1</v>
       </c>
       <c r="S3" s="1">
         <v>3</v>
       </c>
       <c r="T3" s="1">
         <v>1</v>
       </c>
       <c r="U3" s="1">
         <v>4</v>
       </c>
       <c r="V3" s="2">
         <v>5</v>
       </c>
-      <c r="W3" s="2">
+      <c r="W3" s="1">
         <v>5</v>
       </c>
       <c r="X3" s="1">
         <v>2</v>
       </c>
       <c r="Y3" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Z3" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AA3" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AB3" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AC3" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AD3" s="1">
         <v>5</v>
       </c>
       <c r="AE3" s="1">
         <v>3</v>
       </c>
       <c r="AF3" s="1">
         <v>4</v>
       </c>
       <c r="AG3" s="1">
         <v>2</v>
       </c>
       <c r="AH3" s="1">
         <v>2</v>
       </c>
       <c r="AI3" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AJ3" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AK3" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AL3" s="2">
         <v>8</v>
       </c>
       <c r="AM3" s="2">
         <v>8</v>
       </c>
       <c r="AN3" s="1">
         <v>5</v>
       </c>
       <c r="AO3" s="2">
         <v>10</v>
       </c>
       <c r="AP3" s="1">
         <v>5</v>
       </c>
       <c r="AQ3" s="2">
         <v>11</v>
       </c>
       <c r="AR3" s="2">
         <v>8</v>
       </c>
       <c r="AS3" s="2">
-        <v>9</v>
+        <v>12</v>
+      </c>
+      <c r="AT3" s="2">
+        <v>18</v>
+      </c>
+      <c r="AU3" s="2">
+        <v>18</v>
+      </c>
+      <c r="AV3" s="2">
+        <v>18</v>
+      </c>
+      <c r="AW3" s="2">
+        <v>18</v>
+      </c>
+      <c r="AX3" s="1">
+        <v>2</v>
+      </c>
+      <c r="AY3" s="1">
+        <v>1</v>
+      </c>
+      <c r="AZ3" s="1">
+        <v>1</v>
+      </c>
+      <c r="BA3" s="1">
+        <v>2</v>
+      </c>
+      <c r="BB3" s="2">
+        <v>7</v>
+      </c>
+      <c r="BC3" s="2">
+        <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:45">
+    <row r="4" spans="1:55">
       <c r="A4" s="1">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="C4" s="1">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="D4" s="2">
         <v>8</v>
       </c>
       <c r="E4" s="2">
         <v>5</v>
       </c>
       <c r="F4" s="1">
         <v>3</v>
       </c>
       <c r="G4" s="2">
         <v>8</v>
       </c>
       <c r="H4" s="2">
         <v>5</v>
       </c>
       <c r="I4" s="1">
         <v>2</v>
       </c>
       <c r="J4" s="2">
         <v>7</v>
       </c>
       <c r="K4" s="2">
         <v>4</v>
       </c>
-      <c r="L4" s="1">
+      <c r="L4" s="2">
         <v>4</v>
       </c>
       <c r="M4" s="1">
         <v>1</v>
       </c>
       <c r="N4" s="1">
         <v>1</v>
       </c>
       <c r="O4" s="1">
         <v>1</v>
       </c>
       <c r="P4" s="1">
         <v>3</v>
       </c>
       <c r="Q4" s="1">
         <v>2</v>
       </c>
       <c r="R4" s="2">
         <v>5</v>
       </c>
       <c r="S4" s="2">
         <v>7</v>
       </c>
       <c r="T4" s="2">
         <v>9</v>
       </c>
       <c r="U4" s="1">
         <v>1</v>
       </c>
-      <c r="V4" s="1">
+      <c r="V4" s="2">
         <v>4</v>
       </c>
       <c r="W4" s="2">
         <v>6</v>
       </c>
       <c r="X4" s="1">
         <v>4</v>
       </c>
       <c r="Y4" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Z4" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AA4" s="1">
         <v>2</v>
       </c>
       <c r="AB4" s="2">
         <v>6</v>
       </c>
       <c r="AC4" s="2">
         <v>7</v>
       </c>
       <c r="AD4" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AE4" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AF4" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AG4" s="1">
         <v>3</v>
       </c>
       <c r="AH4" s="1">
         <v>3</v>
       </c>
       <c r="AI4" s="1">
         <v>2</v>
       </c>
       <c r="AJ4" s="1">
         <v>1</v>
       </c>
       <c r="AK4" s="1">
         <v>4</v>
       </c>
       <c r="AL4" s="1">
         <v>4</v>
       </c>
       <c r="AM4" s="1">
         <v>3</v>
       </c>
       <c r="AN4" s="2">
         <v>7</v>
       </c>
       <c r="AO4" s="1">
         <v>4</v>
       </c>
       <c r="AP4" s="2">
         <v>9</v>
       </c>
       <c r="AQ4" s="1">
         <v>3</v>
       </c>
       <c r="AR4" s="2">
         <v>6</v>
       </c>
       <c r="AS4" s="1">
         <v>4</v>
       </c>
+      <c r="AT4" s="1">
+        <v>3</v>
+      </c>
+      <c r="AU4" s="1">
+        <v>1</v>
+      </c>
+      <c r="AV4" s="1">
+        <v>2</v>
+      </c>
+      <c r="AW4" s="1">
+        <v>4</v>
+      </c>
+      <c r="AX4" s="1">
+        <v>3</v>
+      </c>
+      <c r="AY4" s="2">
+        <v>6</v>
+      </c>
+      <c r="AZ4" s="2">
+        <v>5</v>
+      </c>
+      <c r="BA4" s="2">
+        <v>7</v>
+      </c>
+      <c r="BB4" s="1">
+        <v>2</v>
+      </c>
+      <c r="BC4" s="1">
+        <v>2</v>
+      </c>
     </row>
-    <row r="5" spans="1:45">
+    <row r="5" spans="1:55">
       <c r="A5" s="1">
         <v>3</v>
       </c>
       <c r="B5" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="C5" s="1">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="D5" s="2">
+        <v>5</v>
+      </c>
+      <c r="E5" s="1">
+        <v>3</v>
+      </c>
+      <c r="F5" s="1">
+        <v>4</v>
+      </c>
+      <c r="G5" s="1">
+        <v>4</v>
+      </c>
+      <c r="H5" s="2">
+        <v>7</v>
+      </c>
+      <c r="I5" s="1">
+        <v>5</v>
+      </c>
+      <c r="J5" s="1">
+        <v>3</v>
+      </c>
+      <c r="K5" s="2">
         <v>6</v>
       </c>
-      <c r="E5" s="1">
+      <c r="L5" s="2">
+        <v>6</v>
+      </c>
+      <c r="M5" s="2">
+        <v>18</v>
+      </c>
+      <c r="N5" s="2">
+        <v>18</v>
+      </c>
+      <c r="O5" s="2">
+        <v>18</v>
+      </c>
+      <c r="P5" s="2">
+        <v>6</v>
+      </c>
+      <c r="Q5" s="1">
+        <v>3</v>
+      </c>
+      <c r="R5" s="2">
+        <v>6</v>
+      </c>
+      <c r="S5" s="2">
+        <v>6</v>
+      </c>
+      <c r="T5" s="1">
+        <v>5</v>
+      </c>
+      <c r="U5" s="2">
+        <v>7</v>
+      </c>
+      <c r="V5" s="1">
+        <v>1</v>
+      </c>
+      <c r="W5" s="1">
+        <v>1</v>
+      </c>
+      <c r="X5" s="1">
+        <v>1</v>
+      </c>
+      <c r="Y5" s="1">
         <v>2</v>
       </c>
-      <c r="F5" s="2">
+      <c r="Z5" s="1">
+        <v>1</v>
+      </c>
+      <c r="AA5" s="2">
+        <v>8</v>
+      </c>
+      <c r="AB5" s="2">
+        <v>7</v>
+      </c>
+      <c r="AC5" s="2">
+        <v>6</v>
+      </c>
+      <c r="AD5" s="1">
+        <v>3</v>
+      </c>
+      <c r="AE5" s="1">
+        <v>2</v>
+      </c>
+      <c r="AF5" s="1">
+        <v>1</v>
+      </c>
+      <c r="AG5" s="1">
         <v>5</v>
       </c>
-      <c r="G5" s="1">
+      <c r="AH5" s="1">
+        <v>4</v>
+      </c>
+      <c r="AI5" s="1">
+        <v>5</v>
+      </c>
+      <c r="AJ5" s="1">
         <v>2</v>
       </c>
-      <c r="H5" s="1">
+      <c r="AK5" s="1">
+        <v>5</v>
+      </c>
+      <c r="AL5" s="2">
+        <v>7</v>
+      </c>
+      <c r="AM5" s="2">
+        <v>7</v>
+      </c>
+      <c r="AN5" s="2">
+        <v>8</v>
+      </c>
+      <c r="AO5" s="2">
+        <v>7</v>
+      </c>
+      <c r="AP5" s="2">
+        <v>6</v>
+      </c>
+      <c r="AQ5" s="2">
+        <v>6</v>
+      </c>
+      <c r="AR5" s="1">
         <v>3</v>
       </c>
-      <c r="I5" s="1">
-[...5 lines deleted...]
-      <c r="K5" s="2">
+      <c r="AS5" s="2">
+        <v>12</v>
+      </c>
+      <c r="AT5" s="2">
+        <v>7</v>
+      </c>
+      <c r="AU5" s="1">
+        <v>2</v>
+      </c>
+      <c r="AV5" s="1">
         <v>5</v>
       </c>
-      <c r="L5" s="1">
+      <c r="AW5" s="1">
+        <v>2</v>
+      </c>
+      <c r="AX5" s="1">
+        <v>1</v>
+      </c>
+      <c r="AY5" s="1">
+        <v>2</v>
+      </c>
+      <c r="AZ5" s="1">
         <v>3</v>
       </c>
-      <c r="M5" s="1">
-[...96 lines deleted...]
-        <v>1</v>
+      <c r="BA5" s="2">
+        <v>18</v>
+      </c>
+      <c r="BB5" s="2">
+        <v>18</v>
+      </c>
+      <c r="BC5" s="2">
+        <v>18</v>
       </c>
     </row>
-    <row r="6" spans="1:45">
+    <row r="6" spans="1:55">
       <c r="A6" s="1">
         <v>4</v>
       </c>
       <c r="B6" t="s">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="C6" s="1">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="D6" s="1">
+        <v>84</v>
+      </c>
+      <c r="D6" s="2">
+        <v>18</v>
+      </c>
+      <c r="E6" s="2">
+        <v>18</v>
+      </c>
+      <c r="F6" s="2">
+        <v>18</v>
+      </c>
+      <c r="G6" s="2">
         <v>5</v>
       </c>
-      <c r="E6" s="1">
+      <c r="H6" s="2">
+        <v>6</v>
+      </c>
+      <c r="I6" s="1">
         <v>3</v>
       </c>
-      <c r="F6" s="1">
+      <c r="J6" s="2">
+        <v>18</v>
+      </c>
+      <c r="K6" s="2">
+        <v>18</v>
+      </c>
+      <c r="L6" s="2">
+        <v>18</v>
+      </c>
+      <c r="M6" s="1">
         <v>4</v>
       </c>
-      <c r="G6" s="1">
+      <c r="N6" s="1">
+        <v>3</v>
+      </c>
+      <c r="O6" s="1">
+        <v>3</v>
+      </c>
+      <c r="P6" s="2">
+        <v>5</v>
+      </c>
+      <c r="Q6" s="1">
         <v>4</v>
       </c>
-      <c r="H6" s="2">
+      <c r="R6" s="1">
+        <v>4</v>
+      </c>
+      <c r="S6" s="1">
+        <v>2</v>
+      </c>
+      <c r="T6" s="2">
         <v>7</v>
       </c>
-      <c r="I6" s="1">
+      <c r="U6" s="2">
+        <v>6</v>
+      </c>
+      <c r="V6" s="2">
+        <v>7</v>
+      </c>
+      <c r="W6" s="1">
+        <v>4</v>
+      </c>
+      <c r="X6" s="2">
         <v>5</v>
       </c>
-      <c r="J6" s="1">
+      <c r="Y6" s="2">
+        <v>6</v>
+      </c>
+      <c r="Z6" s="2">
+        <v>5</v>
+      </c>
+      <c r="AA6" s="1">
+        <v>1</v>
+      </c>
+      <c r="AB6" s="1">
+        <v>2</v>
+      </c>
+      <c r="AC6" s="1">
+        <v>1</v>
+      </c>
+      <c r="AD6" s="1">
+        <v>4</v>
+      </c>
+      <c r="AE6" s="1">
+        <v>4</v>
+      </c>
+      <c r="AF6" s="1">
         <v>3</v>
       </c>
-      <c r="K6" s="2">
+      <c r="AG6" s="2">
+        <v>18</v>
+      </c>
+      <c r="AH6" s="2">
+        <v>18</v>
+      </c>
+      <c r="AI6" s="1">
+        <v>4</v>
+      </c>
+      <c r="AJ6" s="2">
+        <v>5</v>
+      </c>
+      <c r="AK6" s="1">
+        <v>3</v>
+      </c>
+      <c r="AL6" s="2">
+        <v>5</v>
+      </c>
+      <c r="AM6" s="1">
+        <v>4</v>
+      </c>
+      <c r="AN6" s="1">
+        <v>3</v>
+      </c>
+      <c r="AO6" s="1">
+        <v>2</v>
+      </c>
+      <c r="AP6" s="1">
+        <v>4</v>
+      </c>
+      <c r="AQ6" s="2">
+        <v>5</v>
+      </c>
+      <c r="AR6" s="2">
+        <v>18</v>
+      </c>
+      <c r="AS6" s="2">
+        <v>18</v>
+      </c>
+      <c r="AT6" s="1">
+        <v>1</v>
+      </c>
+      <c r="AU6" s="1">
+        <v>3</v>
+      </c>
+      <c r="AV6" s="1">
+        <v>1</v>
+      </c>
+      <c r="AW6" s="2">
+        <v>7</v>
+      </c>
+      <c r="AX6" s="2">
         <v>6</v>
       </c>
-      <c r="L6" s="2">
+      <c r="AY6" s="1">
+        <v>5</v>
+      </c>
+      <c r="AZ6" s="1">
+        <v>2</v>
+      </c>
+      <c r="BA6" s="1">
+        <v>5</v>
+      </c>
+      <c r="BB6" s="1">
+        <v>5</v>
+      </c>
+      <c r="BC6" s="2">
         <v>6</v>
       </c>
-      <c r="M6" s="2">
-[...97 lines deleted...]
-      </c>
     </row>
-    <row r="7" spans="1:45">
+    <row r="7" spans="1:55">
       <c r="A7" s="1">
         <v>5</v>
       </c>
       <c r="B7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C7" s="1">
+        <v>86</v>
+      </c>
+      <c r="D7" s="2">
+        <v>6</v>
+      </c>
+      <c r="E7" s="1">
+        <v>2</v>
+      </c>
+      <c r="F7" s="1">
+        <v>5</v>
+      </c>
+      <c r="G7" s="1">
+        <v>2</v>
+      </c>
+      <c r="H7" s="1">
         <v>3</v>
       </c>
-      <c r="C7" s="1">
-[...11 lines deleted...]
-      <c r="G7" s="2">
+      <c r="I7" s="1">
+        <v>4</v>
+      </c>
+      <c r="J7" s="2">
+        <v>6</v>
+      </c>
+      <c r="K7" s="1">
         <v>5</v>
       </c>
-      <c r="H7" s="2">
+      <c r="L7" s="1">
+        <v>3</v>
+      </c>
+      <c r="M7" s="1">
+        <v>2</v>
+      </c>
+      <c r="N7" s="1">
+        <v>4</v>
+      </c>
+      <c r="O7" s="1">
+        <v>4</v>
+      </c>
+      <c r="P7" s="2">
+        <v>18</v>
+      </c>
+      <c r="Q7" s="2">
+        <v>18</v>
+      </c>
+      <c r="R7" s="2">
+        <v>18</v>
+      </c>
+      <c r="S7" s="1">
+        <v>1</v>
+      </c>
+      <c r="T7" s="1">
+        <v>2</v>
+      </c>
+      <c r="U7" s="1">
+        <v>3</v>
+      </c>
+      <c r="V7" s="1">
+        <v>3</v>
+      </c>
+      <c r="W7" s="1">
+        <v>3</v>
+      </c>
+      <c r="X7" s="1">
+        <v>3</v>
+      </c>
+      <c r="Y7" s="1">
+        <v>5</v>
+      </c>
+      <c r="Z7" s="1">
+        <v>3</v>
+      </c>
+      <c r="AA7" s="2">
         <v>6</v>
       </c>
-      <c r="I7" s="1">
-[...11 lines deleted...]
-      <c r="M7" s="1">
+      <c r="AB7" s="1">
+        <v>5</v>
+      </c>
+      <c r="AC7" s="1">
+        <v>5</v>
+      </c>
+      <c r="AD7" s="2">
+        <v>18</v>
+      </c>
+      <c r="AE7" s="2">
+        <v>18</v>
+      </c>
+      <c r="AF7" s="2">
+        <v>18</v>
+      </c>
+      <c r="AG7" s="2">
+        <v>18</v>
+      </c>
+      <c r="AH7" s="2">
+        <v>18</v>
+      </c>
+      <c r="AI7" s="2">
+        <v>18</v>
+      </c>
+      <c r="AJ7" s="2">
+        <v>18</v>
+      </c>
+      <c r="AK7" s="2">
+        <v>18</v>
+      </c>
+      <c r="AL7" s="2">
+        <v>18</v>
+      </c>
+      <c r="AM7" s="2">
+        <v>18</v>
+      </c>
+      <c r="AN7" s="2">
+        <v>18</v>
+      </c>
+      <c r="AO7" s="2">
+        <v>6</v>
+      </c>
+      <c r="AP7" s="1">
+        <v>2</v>
+      </c>
+      <c r="AQ7" s="1">
+        <v>2</v>
+      </c>
+      <c r="AR7" s="1">
+        <v>1</v>
+      </c>
+      <c r="AS7" s="1">
+        <v>1</v>
+      </c>
+      <c r="AT7" s="2">
+        <v>18</v>
+      </c>
+      <c r="AU7" s="1">
+        <v>5</v>
+      </c>
+      <c r="AV7" s="1">
         <v>4</v>
       </c>
-      <c r="N7" s="1">
-[...8 lines deleted...]
-      <c r="Q7" s="1">
+      <c r="AW7" s="2">
+        <v>6</v>
+      </c>
+      <c r="AX7" s="2">
+        <v>8</v>
+      </c>
+      <c r="AY7" s="2">
+        <v>7</v>
+      </c>
+      <c r="AZ7" s="1">
         <v>4</v>
       </c>
-      <c r="R7" s="1">
-[...81 lines deleted...]
-        <v>17</v>
+      <c r="BA7" s="2">
+        <v>18</v>
+      </c>
+      <c r="BB7" s="2">
+        <v>18</v>
+      </c>
+      <c r="BC7" s="2">
+        <v>18</v>
       </c>
     </row>
-    <row r="8" spans="1:45">
+    <row r="8" spans="1:55">
       <c r="A8" s="1">
         <v>6</v>
       </c>
       <c r="B8" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="C8" s="1">
-        <v>94</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>98</v>
+      </c>
+      <c r="D8" s="1">
+        <v>4</v>
+      </c>
+      <c r="E8" s="1">
+        <v>4</v>
+      </c>
+      <c r="F8" s="1">
+        <v>8</v>
       </c>
       <c r="G8" s="1">
+        <v>1</v>
+      </c>
+      <c r="H8" s="1">
+        <v>4</v>
+      </c>
+      <c r="I8" s="1">
+        <v>6</v>
+      </c>
+      <c r="J8" s="2">
+        <v>18</v>
+      </c>
+      <c r="K8" s="2">
+        <v>18</v>
+      </c>
+      <c r="L8" s="2">
+        <v>18</v>
+      </c>
+      <c r="M8" s="2">
+        <v>18</v>
+      </c>
+      <c r="N8" s="2">
+        <v>18</v>
+      </c>
+      <c r="O8" s="2">
+        <v>18</v>
+      </c>
+      <c r="P8" s="2">
+        <v>18</v>
+      </c>
+      <c r="Q8" s="2">
+        <v>18</v>
+      </c>
+      <c r="R8" s="2">
+        <v>18</v>
+      </c>
+      <c r="S8" s="2">
+        <v>18</v>
+      </c>
+      <c r="T8" s="2">
+        <v>18</v>
+      </c>
+      <c r="U8" s="2">
+        <v>18</v>
+      </c>
+      <c r="V8" s="1">
+        <v>2</v>
+      </c>
+      <c r="W8" s="1">
+        <v>2</v>
+      </c>
+      <c r="X8" s="2">
+        <v>12</v>
+      </c>
+      <c r="Y8" s="1">
+        <v>1</v>
+      </c>
+      <c r="Z8" s="1">
+        <v>7</v>
+      </c>
+      <c r="AA8" s="1">
+        <v>5</v>
+      </c>
+      <c r="AB8" s="1">
         <v>3</v>
       </c>
-      <c r="H8" s="1">
+      <c r="AC8" s="1">
+        <v>3</v>
+      </c>
+      <c r="AD8" s="1">
         <v>1</v>
       </c>
-      <c r="I8" s="2">
+      <c r="AE8" s="1">
+        <v>1</v>
+      </c>
+      <c r="AF8" s="1">
+        <v>2</v>
+      </c>
+      <c r="AG8" s="2">
+        <v>18</v>
+      </c>
+      <c r="AH8" s="2">
+        <v>18</v>
+      </c>
+      <c r="AI8" s="2">
+        <v>18</v>
+      </c>
+      <c r="AJ8" s="2">
+        <v>18</v>
+      </c>
+      <c r="AK8" s="2">
+        <v>18</v>
+      </c>
+      <c r="AL8" s="1">
+        <v>6</v>
+      </c>
+      <c r="AM8" s="1">
+        <v>6</v>
+      </c>
+      <c r="AN8" s="1">
+        <v>2</v>
+      </c>
+      <c r="AO8" s="2">
         <v>9</v>
       </c>
-      <c r="J8" s="2">
-[...17 lines deleted...]
-      <c r="P8" s="1">
+      <c r="AP8" s="2">
+        <v>11</v>
+      </c>
+      <c r="AQ8" s="1">
+        <v>8</v>
+      </c>
+      <c r="AR8" s="2">
+        <v>18</v>
+      </c>
+      <c r="AS8" s="2">
+        <v>18</v>
+      </c>
+      <c r="AT8" s="2">
+        <v>18</v>
+      </c>
+      <c r="AU8" s="2">
+        <v>18</v>
+      </c>
+      <c r="AV8" s="2">
+        <v>18</v>
+      </c>
+      <c r="AW8" s="1">
         <v>1</v>
       </c>
-      <c r="Q8" s="1">
+      <c r="AX8" s="1">
+        <v>4</v>
+      </c>
+      <c r="AY8" s="1">
+        <v>4</v>
+      </c>
+      <c r="AZ8" s="1">
+        <v>8</v>
+      </c>
+      <c r="BA8" s="1">
         <v>1</v>
       </c>
-      <c r="R8" s="1">
-[...44 lines deleted...]
-      <c r="AG8" s="1">
+      <c r="BB8" s="1">
         <v>1</v>
       </c>
-      <c r="AH8" s="1">
-[...33 lines deleted...]
-        <v>9</v>
+      <c r="BC8" s="1">
+        <v>3</v>
       </c>
     </row>
-    <row r="9" spans="1:45">
+    <row r="9" spans="1:55">
       <c r="A9" s="1">
         <v>7</v>
       </c>
       <c r="B9" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C9" s="1">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="D9" s="1">
+        <v>159</v>
+      </c>
+      <c r="D9" s="2">
+        <v>18</v>
+      </c>
+      <c r="E9" s="2">
+        <v>18</v>
+      </c>
+      <c r="F9" s="2">
+        <v>18</v>
+      </c>
+      <c r="G9" s="1">
+        <v>6</v>
+      </c>
+      <c r="H9" s="1">
+        <v>8</v>
+      </c>
+      <c r="I9" s="1">
+        <v>7</v>
+      </c>
+      <c r="J9" s="1">
+        <v>2</v>
+      </c>
+      <c r="K9" s="1">
+        <v>2</v>
+      </c>
+      <c r="L9" s="1">
+        <v>5</v>
+      </c>
+      <c r="M9" s="2">
+        <v>18</v>
+      </c>
+      <c r="N9" s="2">
+        <v>18</v>
+      </c>
+      <c r="O9" s="2">
+        <v>18</v>
+      </c>
+      <c r="P9" s="1">
         <v>4</v>
       </c>
-      <c r="E9" s="1">
+      <c r="Q9" s="1">
+        <v>6</v>
+      </c>
+      <c r="R9" s="1">
+        <v>3</v>
+      </c>
+      <c r="S9" s="2">
+        <v>18</v>
+      </c>
+      <c r="T9" s="2">
+        <v>18</v>
+      </c>
+      <c r="U9" s="2">
+        <v>18</v>
+      </c>
+      <c r="V9" s="2">
+        <v>18</v>
+      </c>
+      <c r="W9" s="2">
+        <v>18</v>
+      </c>
+      <c r="X9" s="2">
+        <v>18</v>
+      </c>
+      <c r="Y9" s="2">
+        <v>18</v>
+      </c>
+      <c r="Z9" s="2">
+        <v>18</v>
+      </c>
+      <c r="AA9" s="2">
+        <v>18</v>
+      </c>
+      <c r="AB9" s="2">
+        <v>18</v>
+      </c>
+      <c r="AC9" s="2">
+        <v>18</v>
+      </c>
+      <c r="AD9" s="2">
+        <v>18</v>
+      </c>
+      <c r="AE9" s="2">
+        <v>18</v>
+      </c>
+      <c r="AF9" s="2">
+        <v>18</v>
+      </c>
+      <c r="AG9" s="1">
+        <v>6</v>
+      </c>
+      <c r="AH9" s="1">
+        <v>1</v>
+      </c>
+      <c r="AI9" s="2">
+        <v>18</v>
+      </c>
+      <c r="AJ9" s="2">
+        <v>18</v>
+      </c>
+      <c r="AK9" s="2">
+        <v>18</v>
+      </c>
+      <c r="AL9" s="1">
+        <v>3</v>
+      </c>
+      <c r="AM9" s="1">
+        <v>5</v>
+      </c>
+      <c r="AN9" s="1">
+        <v>6</v>
+      </c>
+      <c r="AO9" s="1">
+        <v>1</v>
+      </c>
+      <c r="AP9" s="1">
+        <v>7</v>
+      </c>
+      <c r="AQ9" s="1">
+        <v>7</v>
+      </c>
+      <c r="AR9" s="1">
+        <v>2</v>
+      </c>
+      <c r="AS9" s="1">
+        <v>3</v>
+      </c>
+      <c r="AT9" s="1">
+        <v>5</v>
+      </c>
+      <c r="AU9" s="2">
+        <v>18</v>
+      </c>
+      <c r="AV9" s="2">
+        <v>18</v>
+      </c>
+      <c r="AW9" s="1">
+        <v>5</v>
+      </c>
+      <c r="AX9" s="1">
+        <v>18</v>
+      </c>
+      <c r="AY9" s="1">
+        <v>18</v>
+      </c>
+      <c r="AZ9" s="1">
+        <v>18</v>
+      </c>
+      <c r="BA9" s="1">
         <v>4</v>
       </c>
-      <c r="F9" s="1">
-[...5 lines deleted...]
-      <c r="H9" s="1">
+      <c r="BB9" s="1">
+        <v>3</v>
+      </c>
+      <c r="BC9" s="1">
         <v>4</v>
       </c>
-      <c r="I9" s="1">
-[...109 lines deleted...]
-      </c>
     </row>
-    <row r="10" spans="1:45">
+    <row r="10" spans="1:55">
       <c r="A10" s="1">
         <v>8</v>
       </c>
       <c r="B10" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="C10" s="1">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="D10" s="1">
+        <v>164</v>
+      </c>
+      <c r="D10" s="2">
+        <v>18</v>
+      </c>
+      <c r="E10" s="2">
+        <v>18</v>
+      </c>
+      <c r="F10" s="2">
+        <v>18</v>
+      </c>
+      <c r="G10" s="1">
         <v>3</v>
       </c>
-      <c r="E10" s="1">
+      <c r="H10" s="1">
+        <v>1</v>
+      </c>
+      <c r="I10" s="1">
+        <v>9</v>
+      </c>
+      <c r="J10" s="2">
+        <v>18</v>
+      </c>
+      <c r="K10" s="2">
+        <v>18</v>
+      </c>
+      <c r="L10" s="2">
+        <v>18</v>
+      </c>
+      <c r="M10" s="2">
+        <v>18</v>
+      </c>
+      <c r="N10" s="2">
+        <v>18</v>
+      </c>
+      <c r="O10" s="2">
+        <v>18</v>
+      </c>
+      <c r="P10" s="1">
+        <v>1</v>
+      </c>
+      <c r="Q10" s="1">
+        <v>1</v>
+      </c>
+      <c r="R10" s="1">
+        <v>2</v>
+      </c>
+      <c r="S10" s="1">
+        <v>9</v>
+      </c>
+      <c r="T10" s="1">
+        <v>6</v>
+      </c>
+      <c r="U10" s="1">
+        <v>2</v>
+      </c>
+      <c r="V10" s="2">
+        <v>18</v>
+      </c>
+      <c r="W10" s="2">
+        <v>18</v>
+      </c>
+      <c r="X10" s="2">
+        <v>18</v>
+      </c>
+      <c r="Y10" s="2">
+        <v>18</v>
+      </c>
+      <c r="Z10" s="2">
+        <v>18</v>
+      </c>
+      <c r="AA10" s="2">
+        <v>18</v>
+      </c>
+      <c r="AB10" s="2">
+        <v>18</v>
+      </c>
+      <c r="AC10" s="2">
+        <v>18</v>
+      </c>
+      <c r="AD10" s="1">
+        <v>2</v>
+      </c>
+      <c r="AE10" s="1">
+        <v>6</v>
+      </c>
+      <c r="AF10" s="1">
+        <v>13</v>
+      </c>
+      <c r="AG10" s="1">
+        <v>1</v>
+      </c>
+      <c r="AH10" s="1">
+        <v>6</v>
+      </c>
+      <c r="AI10" s="1">
         <v>8</v>
       </c>
-      <c r="F10" s="1">
-[...38 lines deleted...]
-      <c r="S10" s="1">
+      <c r="AJ10" s="1">
+        <v>7</v>
+      </c>
+      <c r="AK10" s="1">
+        <v>7</v>
+      </c>
+      <c r="AL10" s="1">
+        <v>2</v>
+      </c>
+      <c r="AM10" s="1">
+        <v>1</v>
+      </c>
+      <c r="AN10" s="1">
         <v>4</v>
       </c>
-      <c r="T10" s="1">
-[...23 lines deleted...]
-      <c r="AB10" s="1">
+      <c r="AO10" s="1">
+        <v>8</v>
+      </c>
+      <c r="AP10" s="1">
         <v>1</v>
       </c>
-      <c r="AC10" s="1">
-[...40 lines deleted...]
-      </c>
       <c r="AQ10" s="1">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="AR10" s="1">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="AS10" s="1">
-        <v>5</v>
+        <v>12</v>
+      </c>
+      <c r="AT10" s="2">
+        <v>18</v>
+      </c>
+      <c r="AU10" s="2">
+        <v>18</v>
+      </c>
+      <c r="AV10" s="2">
+        <v>18</v>
+      </c>
+      <c r="AW10" s="2">
+        <v>18</v>
+      </c>
+      <c r="AX10" s="2">
+        <v>18</v>
+      </c>
+      <c r="AY10" s="2">
+        <v>18</v>
+      </c>
+      <c r="AZ10" s="2">
+        <v>18</v>
+      </c>
+      <c r="BA10" s="2">
+        <v>18</v>
+      </c>
+      <c r="BB10" s="1">
+        <v>18</v>
+      </c>
+      <c r="BC10" s="1">
+        <v>18</v>
       </c>
     </row>
-    <row r="11" spans="1:45">
+    <row r="11" spans="1:55">
       <c r="A11" s="1">
         <v>9</v>
       </c>
       <c r="B11" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="C11" s="1">
-        <v>135</v>
-[...10 lines deleted...]
-      <c r="G11" s="1">
+        <v>165</v>
+      </c>
+      <c r="D11" s="1">
+        <v>3</v>
+      </c>
+      <c r="E11" s="1">
+        <v>8</v>
+      </c>
+      <c r="F11" s="1">
         <v>6</v>
       </c>
-      <c r="H11" s="1">
+      <c r="G11" s="2">
+        <v>18</v>
+      </c>
+      <c r="H11" s="2">
+        <v>18</v>
+      </c>
+      <c r="I11" s="2">
+        <v>18</v>
+      </c>
+      <c r="J11" s="2">
+        <v>18</v>
+      </c>
+      <c r="K11" s="2">
+        <v>18</v>
+      </c>
+      <c r="L11" s="2">
+        <v>18</v>
+      </c>
+      <c r="M11" s="2">
+        <v>18</v>
+      </c>
+      <c r="N11" s="2">
+        <v>18</v>
+      </c>
+      <c r="O11" s="2">
+        <v>18</v>
+      </c>
+      <c r="P11" s="2">
+        <v>18</v>
+      </c>
+      <c r="Q11" s="2">
+        <v>18</v>
+      </c>
+      <c r="R11" s="2">
+        <v>18</v>
+      </c>
+      <c r="S11" s="1">
+        <v>4</v>
+      </c>
+      <c r="T11" s="1">
+        <v>3</v>
+      </c>
+      <c r="U11" s="1">
+        <v>5</v>
+      </c>
+      <c r="V11" s="2">
+        <v>18</v>
+      </c>
+      <c r="W11" s="2">
+        <v>18</v>
+      </c>
+      <c r="X11" s="2">
+        <v>18</v>
+      </c>
+      <c r="Y11" s="2">
+        <v>18</v>
+      </c>
+      <c r="Z11" s="2">
+        <v>18</v>
+      </c>
+      <c r="AA11" s="1">
+        <v>4</v>
+      </c>
+      <c r="AB11" s="1">
+        <v>1</v>
+      </c>
+      <c r="AC11" s="1">
+        <v>2</v>
+      </c>
+      <c r="AD11" s="2">
+        <v>18</v>
+      </c>
+      <c r="AE11" s="2">
+        <v>18</v>
+      </c>
+      <c r="AF11" s="2">
+        <v>18</v>
+      </c>
+      <c r="AG11" s="2">
+        <v>18</v>
+      </c>
+      <c r="AH11" s="2">
+        <v>18</v>
+      </c>
+      <c r="AI11" s="1">
+        <v>1</v>
+      </c>
+      <c r="AJ11" s="1">
+        <v>3</v>
+      </c>
+      <c r="AK11" s="1">
+        <v>2</v>
+      </c>
+      <c r="AL11" s="1">
+        <v>1</v>
+      </c>
+      <c r="AM11" s="1">
+        <v>2</v>
+      </c>
+      <c r="AN11" s="1">
+        <v>1</v>
+      </c>
+      <c r="AO11" s="1">
+        <v>5</v>
+      </c>
+      <c r="AP11" s="1">
         <v>8</v>
       </c>
-      <c r="I11" s="1">
-[...2 lines deleted...]
-      <c r="J11" s="1">
+      <c r="AQ11" s="1">
+        <v>1</v>
+      </c>
+      <c r="AR11" s="1">
+        <v>5</v>
+      </c>
+      <c r="AS11" s="1">
+        <v>5</v>
+      </c>
+      <c r="AT11" s="1">
         <v>2</v>
       </c>
-      <c r="K11" s="1">
-[...20 lines deleted...]
-      <c r="R11" s="1">
+      <c r="AU11" s="2">
+        <v>18</v>
+      </c>
+      <c r="AV11" s="2">
+        <v>18</v>
+      </c>
+      <c r="AW11" s="1">
         <v>3</v>
       </c>
-      <c r="S11" s="2">
-[...78 lines deleted...]
-        <v>3</v>
+      <c r="AX11" s="2">
+        <v>18</v>
+      </c>
+      <c r="AY11" s="1">
+        <v>18</v>
+      </c>
+      <c r="AZ11" s="1">
+        <v>18</v>
+      </c>
+      <c r="BA11" s="1">
+        <v>18</v>
+      </c>
+      <c r="BB11" s="1">
+        <v>18</v>
+      </c>
+      <c r="BC11" s="1">
+        <v>18</v>
       </c>
     </row>
-    <row r="12" spans="1:45">
+    <row r="12" spans="1:55">
       <c r="A12" s="1">
         <v>10</v>
       </c>
       <c r="B12" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="C12" s="1">
-        <v>163</v>
+        <v>216</v>
       </c>
       <c r="D12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J12" s="1">
         <v>5</v>
       </c>
       <c r="K12" s="1">
         <v>3</v>
       </c>
       <c r="L12" s="1">
         <v>2</v>
       </c>
       <c r="M12" s="1">
         <v>6</v>
       </c>
       <c r="N12" s="1">
         <v>5</v>
       </c>
       <c r="O12" s="1">
         <v>2</v>
       </c>
       <c r="P12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Q12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="R12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="S12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="T12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="U12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="V12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="W12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="X12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Y12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Z12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AA12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AB12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AC12" s="2">
-        <v>17</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="AD12" s="2">
+        <v>18</v>
+      </c>
+      <c r="AE12" s="2">
+        <v>18</v>
+      </c>
+      <c r="AF12" s="2">
+        <v>18</v>
       </c>
       <c r="AG12" s="1">
         <v>4</v>
       </c>
       <c r="AH12" s="1">
         <v>5</v>
       </c>
       <c r="AI12" s="1">
         <v>6</v>
       </c>
       <c r="AJ12" s="1">
         <v>6</v>
       </c>
       <c r="AK12" s="1">
         <v>1</v>
       </c>
-      <c r="AL12" s="1">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="AL12" s="2">
+        <v>18</v>
+      </c>
+      <c r="AM12" s="2">
+        <v>18</v>
       </c>
       <c r="AN12" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AO12" s="1">
         <v>3</v>
       </c>
       <c r="AP12" s="1">
         <v>3</v>
       </c>
       <c r="AQ12" s="1">
         <v>4</v>
       </c>
       <c r="AR12" s="1">
         <v>4</v>
       </c>
       <c r="AS12" s="1">
         <v>2</v>
       </c>
+      <c r="AT12" s="1">
+        <v>4</v>
+      </c>
+      <c r="AU12" s="1">
+        <v>4</v>
+      </c>
+      <c r="AV12" s="1">
+        <v>3</v>
+      </c>
+      <c r="AW12" s="1">
+        <v>18</v>
+      </c>
+      <c r="AX12" s="1">
+        <v>18</v>
+      </c>
+      <c r="AY12" s="1">
+        <v>18</v>
+      </c>
+      <c r="AZ12" s="1">
+        <v>18</v>
+      </c>
+      <c r="BA12" s="1">
+        <v>18</v>
+      </c>
+      <c r="BB12" s="1">
+        <v>18</v>
+      </c>
+      <c r="BC12" s="1">
+        <v>18</v>
+      </c>
     </row>
-    <row r="13" spans="1:45">
+    <row r="13" spans="1:55">
       <c r="A13" s="1">
         <v>11</v>
       </c>
       <c r="B13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="C13" s="1">
-        <v>235</v>
+        <v>250</v>
       </c>
       <c r="D13" s="1">
         <v>2</v>
       </c>
       <c r="E13" s="1">
         <v>6</v>
       </c>
       <c r="F13" s="1">
         <v>7</v>
       </c>
       <c r="G13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="M13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="N13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="O13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="P13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Q13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="R13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="S13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="T13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="U13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="V13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="W13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="X13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Y13" s="1">
         <v>3</v>
       </c>
       <c r="Z13" s="1">
         <v>2</v>
       </c>
       <c r="AA13" s="1">
         <v>7</v>
       </c>
       <c r="AB13" s="1">
         <v>4</v>
       </c>
       <c r="AC13" s="1">
         <v>4</v>
       </c>
       <c r="AD13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AE13" s="2">
-        <v>17</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="AF13" s="2">
+        <v>18</v>
+      </c>
+      <c r="AG13" s="2">
+        <v>18</v>
+      </c>
+      <c r="AH13" s="2">
+        <v>18</v>
       </c>
       <c r="AI13" s="1">
         <v>3</v>
       </c>
       <c r="AJ13" s="1">
         <v>4</v>
       </c>
       <c r="AK13" s="1">
         <v>6</v>
       </c>
-      <c r="AL13" s="1">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="AL13" s="2">
+        <v>18</v>
+      </c>
+      <c r="AM13" s="2">
+        <v>18</v>
       </c>
       <c r="AN13" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AO13" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AP13" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AQ13" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AR13" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AS13" s="1">
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="AT13" s="1">
+        <v>18</v>
+      </c>
+      <c r="AU13" s="1">
+        <v>18</v>
+      </c>
+      <c r="AV13" s="1">
+        <v>18</v>
+      </c>
+      <c r="AW13" s="1">
+        <v>18</v>
+      </c>
+      <c r="AX13" s="1">
+        <v>5</v>
+      </c>
+      <c r="AY13" s="1">
+        <v>3</v>
+      </c>
+      <c r="AZ13" s="1">
+        <v>6</v>
+      </c>
+      <c r="BA13" s="1">
+        <v>3</v>
+      </c>
+      <c r="BB13" s="1">
+        <v>4</v>
+      </c>
+      <c r="BC13" s="1">
+        <v>1</v>
       </c>
     </row>
-    <row r="14" spans="1:45">
+    <row r="14" spans="1:55">
       <c r="A14" s="1">
         <v>12</v>
       </c>
       <c r="B14" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="C14" s="1">
-        <v>249</v>
+        <v>350</v>
       </c>
       <c r="D14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J14" s="1">
         <v>4</v>
       </c>
       <c r="K14" s="1">
         <v>7</v>
       </c>
       <c r="L14" s="1">
         <v>7</v>
       </c>
       <c r="M14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="N14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="O14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="P14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Q14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="R14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="S14" s="1">
         <v>5</v>
       </c>
       <c r="T14" s="1">
         <v>4</v>
       </c>
       <c r="U14" s="1">
         <v>8</v>
       </c>
       <c r="V14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="W14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="X14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Y14" s="1">
         <v>4</v>
       </c>
       <c r="Z14" s="1">
         <v>4</v>
       </c>
       <c r="AA14" s="1">
         <v>3</v>
       </c>
       <c r="AB14" s="1">
         <v>8</v>
       </c>
       <c r="AC14" s="1">
         <v>8</v>
       </c>
       <c r="AD14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AE14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AF14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AG14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AH14" s="2">
-        <v>17</v>
-[...14 lines deleted...]
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="AI14" s="2">
+        <v>18</v>
+      </c>
+      <c r="AJ14" s="2">
+        <v>18</v>
+      </c>
+      <c r="AK14" s="2">
+        <v>18</v>
+      </c>
+      <c r="AL14" s="2">
+        <v>18</v>
+      </c>
+      <c r="AM14" s="2">
+        <v>18</v>
       </c>
       <c r="AN14" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AO14" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AP14" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AQ14" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AR14" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AS14" s="1">
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="AT14" s="1">
+        <v>18</v>
+      </c>
+      <c r="AU14" s="1">
+        <v>18</v>
+      </c>
+      <c r="AV14" s="1">
+        <v>18</v>
+      </c>
+      <c r="AW14" s="1">
+        <v>18</v>
+      </c>
+      <c r="AX14" s="1">
+        <v>18</v>
+      </c>
+      <c r="AY14" s="1">
+        <v>18</v>
+      </c>
+      <c r="AZ14" s="1">
+        <v>18</v>
+      </c>
+      <c r="BA14" s="1">
+        <v>18</v>
+      </c>
+      <c r="BB14" s="1">
+        <v>18</v>
+      </c>
+      <c r="BC14" s="1">
+        <v>18</v>
       </c>
     </row>
-    <row r="15" spans="1:45">
+    <row r="15" spans="1:55">
       <c r="A15" s="1">
         <v>13</v>
       </c>
       <c r="B15" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="C15" s="1">
-        <v>332</v>
+        <v>441</v>
       </c>
       <c r="D15" s="1">
         <v>1</v>
       </c>
       <c r="E15" s="1">
         <v>7</v>
       </c>
       <c r="F15" s="1">
         <v>1</v>
       </c>
       <c r="G15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="M15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="N15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="O15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="P15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Q15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="R15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="S15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="T15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="U15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="V15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="W15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="X15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Y15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Z15" s="2">
-        <v>17</v>
-[...14 lines deleted...]
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="AA15" s="2">
+        <v>18</v>
+      </c>
+      <c r="AB15" s="2">
+        <v>18</v>
+      </c>
+      <c r="AC15" s="2">
+        <v>18</v>
+      </c>
+      <c r="AD15" s="2">
+        <v>18</v>
+      </c>
+      <c r="AE15" s="2">
+        <v>18</v>
       </c>
       <c r="AF15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AG15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AH15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AI15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AJ15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AK15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AL15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AM15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AN15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AO15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AP15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AQ15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AR15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AS15" s="1">
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="AT15" s="1">
+        <v>18</v>
+      </c>
+      <c r="AU15" s="1">
+        <v>18</v>
+      </c>
+      <c r="AV15" s="1">
+        <v>18</v>
+      </c>
+      <c r="AW15" s="1">
+        <v>18</v>
+      </c>
+      <c r="AX15" s="1">
+        <v>18</v>
+      </c>
+      <c r="AY15" s="1">
+        <v>18</v>
+      </c>
+      <c r="AZ15" s="1">
+        <v>18</v>
+      </c>
+      <c r="BA15" s="1">
+        <v>18</v>
+      </c>
+      <c r="BB15" s="1">
+        <v>18</v>
+      </c>
+      <c r="BC15" s="1">
+        <v>18</v>
       </c>
     </row>
-    <row r="16" spans="1:45">
+    <row r="16" spans="1:55">
       <c r="A16" s="1">
         <v>14</v>
       </c>
       <c r="B16" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="C16" s="1">
-        <v>346</v>
+        <v>449</v>
       </c>
       <c r="D16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="M16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="N16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="O16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="P16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Q16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="R16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="S16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="T16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="U16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="V16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="W16" s="2">
-        <v>17</v>
-[...14 lines deleted...]
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="X16" s="2">
+        <v>18</v>
+      </c>
+      <c r="Y16" s="2">
+        <v>18</v>
+      </c>
+      <c r="Z16" s="2">
+        <v>18</v>
+      </c>
+      <c r="AA16" s="2">
+        <v>18</v>
+      </c>
+      <c r="AB16" s="2">
+        <v>18</v>
       </c>
       <c r="AC16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AD16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AE16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AF16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AG16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AH16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AI16" s="1">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="AJ16" s="1">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="AK16" s="1">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="AL16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AM16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AN16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AO16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AP16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AQ16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AR16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AS16" s="1">
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="AT16" s="1">
+        <v>18</v>
+      </c>
+      <c r="AU16" s="1">
+        <v>18</v>
+      </c>
+      <c r="AV16" s="1">
+        <v>18</v>
+      </c>
+      <c r="AW16" s="1">
+        <v>18</v>
+      </c>
+      <c r="AX16" s="1">
+        <v>18</v>
+      </c>
+      <c r="AY16" s="1">
+        <v>18</v>
+      </c>
+      <c r="AZ16" s="1">
+        <v>18</v>
+      </c>
+      <c r="BA16" s="1">
+        <v>6</v>
+      </c>
+      <c r="BB16" s="1">
+        <v>6</v>
+      </c>
+      <c r="BC16" s="1">
+        <v>5</v>
       </c>
     </row>
-    <row r="17" spans="1:45">
+    <row r="17" spans="1:55">
       <c r="A17" s="1">
         <v>15</v>
       </c>
       <c r="B17" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C17" s="1">
-        <v>354</v>
+        <v>455</v>
       </c>
       <c r="D17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="M17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="N17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="O17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="P17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Q17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="R17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="S17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="T17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="U17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="V17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="W17" s="2">
-        <v>17</v>
-[...4 lines deleted...]
-      <c r="Y17" s="1">
+        <v>18</v>
+      </c>
+      <c r="X17" s="2">
+        <v>18</v>
+      </c>
+      <c r="Y17" s="2">
+        <v>18</v>
+      </c>
+      <c r="Z17" s="2">
+        <v>18</v>
+      </c>
+      <c r="AA17" s="2">
+        <v>18</v>
+      </c>
+      <c r="AB17" s="2">
+        <v>18</v>
+      </c>
+      <c r="AC17" s="1">
+        <v>18</v>
+      </c>
+      <c r="AD17" s="1">
+        <v>18</v>
+      </c>
+      <c r="AE17" s="1">
+        <v>18</v>
+      </c>
+      <c r="AF17" s="1">
+        <v>18</v>
+      </c>
+      <c r="AG17" s="1">
+        <v>18</v>
+      </c>
+      <c r="AH17" s="1">
+        <v>18</v>
+      </c>
+      <c r="AI17" s="1">
+        <v>7</v>
+      </c>
+      <c r="AJ17" s="1">
         <v>8</v>
       </c>
-      <c r="Z17" s="1">
-[...31 lines deleted...]
-      </c>
       <c r="AK17" s="1">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="AL17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AM17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AN17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AO17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AP17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AQ17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AR17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AS17" s="1">
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="AT17" s="1">
+        <v>18</v>
+      </c>
+      <c r="AU17" s="1">
+        <v>18</v>
+      </c>
+      <c r="AV17" s="1">
+        <v>18</v>
+      </c>
+      <c r="AW17" s="1">
+        <v>18</v>
+      </c>
+      <c r="AX17" s="1">
+        <v>18</v>
+      </c>
+      <c r="AY17" s="1">
+        <v>18</v>
+      </c>
+      <c r="AZ17" s="1">
+        <v>18</v>
+      </c>
+      <c r="BA17" s="1">
+        <v>18</v>
+      </c>
+      <c r="BB17" s="1">
+        <v>18</v>
+      </c>
+      <c r="BC17" s="1">
+        <v>18</v>
       </c>
     </row>
-    <row r="18" spans="1:45">
+    <row r="18" spans="1:55">
       <c r="A18" s="1">
         <v>16</v>
       </c>
       <c r="B18" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="C18" s="1">
-        <v>356</v>
+        <v>464</v>
       </c>
       <c r="D18" s="2">
+        <v>18</v>
+      </c>
+      <c r="E18" s="2">
+        <v>18</v>
+      </c>
+      <c r="F18" s="2">
+        <v>18</v>
+      </c>
+      <c r="G18" s="2">
+        <v>18</v>
+      </c>
+      <c r="H18" s="2">
+        <v>18</v>
+      </c>
+      <c r="I18" s="2">
+        <v>18</v>
+      </c>
+      <c r="J18" s="2">
+        <v>18</v>
+      </c>
+      <c r="K18" s="2">
+        <v>18</v>
+      </c>
+      <c r="L18" s="2">
+        <v>18</v>
+      </c>
+      <c r="M18" s="2">
+        <v>18</v>
+      </c>
+      <c r="N18" s="2">
+        <v>18</v>
+      </c>
+      <c r="O18" s="2">
+        <v>18</v>
+      </c>
+      <c r="P18" s="2">
+        <v>18</v>
+      </c>
+      <c r="Q18" s="2">
+        <v>18</v>
+      </c>
+      <c r="R18" s="2">
+        <v>18</v>
+      </c>
+      <c r="S18" s="2">
+        <v>18</v>
+      </c>
+      <c r="T18" s="2">
+        <v>18</v>
+      </c>
+      <c r="U18" s="2">
+        <v>18</v>
+      </c>
+      <c r="V18" s="2">
+        <v>18</v>
+      </c>
+      <c r="W18" s="2">
+        <v>18</v>
+      </c>
+      <c r="X18" s="2">
+        <v>18</v>
+      </c>
+      <c r="Y18" s="1">
+        <v>8</v>
+      </c>
+      <c r="Z18" s="1">
+        <v>6</v>
+      </c>
+      <c r="AA18" s="2">
+        <v>18</v>
+      </c>
+      <c r="AB18" s="2">
+        <v>18</v>
+      </c>
+      <c r="AC18" s="2">
+        <v>18</v>
+      </c>
+      <c r="AD18" s="2">
+        <v>18</v>
+      </c>
+      <c r="AE18" s="1">
+        <v>18</v>
+      </c>
+      <c r="AF18" s="1">
+        <v>18</v>
+      </c>
+      <c r="AG18" s="1">
+        <v>18</v>
+      </c>
+      <c r="AH18" s="1">
+        <v>18</v>
+      </c>
+      <c r="AI18" s="1">
+        <v>18</v>
+      </c>
+      <c r="AJ18" s="1">
+        <v>18</v>
+      </c>
+      <c r="AK18" s="1">
+        <v>18</v>
+      </c>
+      <c r="AL18" s="1">
+        <v>18</v>
+      </c>
+      <c r="AM18" s="1">
+        <v>18</v>
+      </c>
+      <c r="AN18" s="1">
+        <v>18</v>
+      </c>
+      <c r="AO18" s="1">
+        <v>18</v>
+      </c>
+      <c r="AP18" s="1">
+        <v>18</v>
+      </c>
+      <c r="AQ18" s="1">
+        <v>18</v>
+      </c>
+      <c r="AR18" s="1">
+        <v>18</v>
+      </c>
+      <c r="AS18" s="1">
+        <v>18</v>
+      </c>
+      <c r="AT18" s="1">
+        <v>18</v>
+      </c>
+      <c r="AU18" s="1">
+        <v>18</v>
+      </c>
+      <c r="AV18" s="1">
+        <v>18</v>
+      </c>
+      <c r="AW18" s="1">
+        <v>18</v>
+      </c>
+      <c r="AX18" s="1">
+        <v>18</v>
+      </c>
+      <c r="AY18" s="1">
+        <v>18</v>
+      </c>
+      <c r="AZ18" s="1">
+        <v>18</v>
+      </c>
+      <c r="BA18" s="1">
+        <v>18</v>
+      </c>
+      <c r="BB18" s="1">
+        <v>18</v>
+      </c>
+      <c r="BC18" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="19" spans="1:55">
+      <c r="A19" s="1">
         <v>17</v>
       </c>
-      <c r="E18" s="2">
-[...74 lines deleted...]
-      <c r="AD18" s="1">
+      <c r="B19" t="s">
+        <v>41</v>
+      </c>
+      <c r="C19" s="1">
+        <v>465</v>
+      </c>
+      <c r="D19" s="2">
+        <v>18</v>
+      </c>
+      <c r="E19" s="2">
+        <v>18</v>
+      </c>
+      <c r="F19" s="2">
+        <v>18</v>
+      </c>
+      <c r="G19" s="2">
+        <v>18</v>
+      </c>
+      <c r="H19" s="2">
+        <v>18</v>
+      </c>
+      <c r="I19" s="2">
+        <v>18</v>
+      </c>
+      <c r="J19" s="2">
+        <v>18</v>
+      </c>
+      <c r="K19" s="2">
+        <v>18</v>
+      </c>
+      <c r="L19" s="2">
+        <v>18</v>
+      </c>
+      <c r="M19" s="2">
+        <v>18</v>
+      </c>
+      <c r="N19" s="2">
+        <v>18</v>
+      </c>
+      <c r="O19" s="2">
+        <v>18</v>
+      </c>
+      <c r="P19" s="2">
+        <v>18</v>
+      </c>
+      <c r="Q19" s="2">
+        <v>18</v>
+      </c>
+      <c r="R19" s="2">
+        <v>18</v>
+      </c>
+      <c r="S19" s="2">
+        <v>18</v>
+      </c>
+      <c r="T19" s="2">
+        <v>18</v>
+      </c>
+      <c r="U19" s="2">
+        <v>18</v>
+      </c>
+      <c r="V19" s="2">
+        <v>18</v>
+      </c>
+      <c r="W19" s="2">
+        <v>18</v>
+      </c>
+      <c r="X19" s="2">
+        <v>18</v>
+      </c>
+      <c r="Y19" s="2">
+        <v>18</v>
+      </c>
+      <c r="Z19" s="2">
+        <v>18</v>
+      </c>
+      <c r="AA19" s="2">
+        <v>18</v>
+      </c>
+      <c r="AB19" s="2">
+        <v>18</v>
+      </c>
+      <c r="AC19" s="1">
+        <v>18</v>
+      </c>
+      <c r="AD19" s="1">
         <v>7</v>
       </c>
-      <c r="AE18" s="1">
+      <c r="AE19" s="1">
         <v>13</v>
       </c>
-      <c r="AF18" s="1">
+      <c r="AF19" s="1">
         <v>13</v>
       </c>
-      <c r="AG18" s="1">
-[...36 lines deleted...]
-        <v>17</v>
+      <c r="AG19" s="1">
+        <v>18</v>
+      </c>
+      <c r="AH19" s="1">
+        <v>18</v>
+      </c>
+      <c r="AI19" s="1">
+        <v>18</v>
+      </c>
+      <c r="AJ19" s="1">
+        <v>18</v>
+      </c>
+      <c r="AK19" s="1">
+        <v>18</v>
+      </c>
+      <c r="AL19" s="1">
+        <v>18</v>
+      </c>
+      <c r="AM19" s="1">
+        <v>18</v>
+      </c>
+      <c r="AN19" s="1">
+        <v>18</v>
+      </c>
+      <c r="AO19" s="1">
+        <v>18</v>
+      </c>
+      <c r="AP19" s="1">
+        <v>18</v>
+      </c>
+      <c r="AQ19" s="1">
+        <v>18</v>
+      </c>
+      <c r="AR19" s="1">
+        <v>18</v>
+      </c>
+      <c r="AS19" s="1">
+        <v>18</v>
+      </c>
+      <c r="AT19" s="1">
+        <v>18</v>
+      </c>
+      <c r="AU19" s="1">
+        <v>18</v>
+      </c>
+      <c r="AV19" s="1">
+        <v>18</v>
+      </c>
+      <c r="AW19" s="1">
+        <v>18</v>
+      </c>
+      <c r="AX19" s="1">
+        <v>18</v>
+      </c>
+      <c r="AY19" s="1">
+        <v>18</v>
+      </c>
+      <c r="AZ19" s="1">
+        <v>18</v>
+      </c>
+      <c r="BA19" s="1">
+        <v>18</v>
+      </c>
+      <c r="BB19" s="1">
+        <v>18</v>
+      </c>
+      <c r="BC19" s="1">
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:FO18"/>
+  <dimension ref="A1:HC19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="2" topLeftCell="D3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="D3" sqref="D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="14.568" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="14.568" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="14.568" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="8.141" bestFit="true" customWidth="true" style="0"/>
@@ -13431,7028 +16946,9093 @@
     <col min="147" max="147" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="148" max="148" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="149" max="149" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="150" max="150" width="14.568" bestFit="true" customWidth="true" style="0"/>
     <col min="151" max="151" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="152" max="152" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="153" max="153" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="154" max="154" width="14.568" bestFit="true" customWidth="true" style="0"/>
     <col min="155" max="155" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="156" max="156" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="157" max="157" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="158" max="158" width="14.568" bestFit="true" customWidth="true" style="0"/>
     <col min="159" max="159" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="160" max="160" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="161" max="161" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="162" max="162" width="14.568" bestFit="true" customWidth="true" style="0"/>
     <col min="163" max="163" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="164" max="164" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="165" max="165" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="166" max="166" width="14.568" bestFit="true" customWidth="true" style="0"/>
     <col min="167" max="167" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="168" max="168" width="7.998" bestFit="true" customWidth="true" style="0"/>
     <col min="169" max="169" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="170" max="170" width="14.568" bestFit="true" customWidth="true" style="0"/>
     <col min="171" max="171" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="172" max="172" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="173" max="173" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="174" max="174" width="14.568" bestFit="true" customWidth="true" style="0"/>
+    <col min="175" max="175" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="176" max="176" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="177" max="177" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="178" max="178" width="14.568" bestFit="true" customWidth="true" style="0"/>
+    <col min="179" max="179" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="180" max="180" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="181" max="181" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="182" max="182" width="14.568" bestFit="true" customWidth="true" style="0"/>
+    <col min="183" max="183" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="184" max="184" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="185" max="185" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="186" max="186" width="14.568" bestFit="true" customWidth="true" style="0"/>
+    <col min="187" max="187" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="188" max="188" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="189" max="189" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="190" max="190" width="14.568" bestFit="true" customWidth="true" style="0"/>
+    <col min="191" max="191" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="192" max="192" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="193" max="193" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="194" max="194" width="14.568" bestFit="true" customWidth="true" style="0"/>
+    <col min="195" max="195" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="196" max="196" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="197" max="197" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="198" max="198" width="14.568" bestFit="true" customWidth="true" style="0"/>
+    <col min="199" max="199" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="200" max="200" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="201" max="201" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="202" max="202" width="14.568" bestFit="true" customWidth="true" style="0"/>
+    <col min="203" max="203" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="204" max="204" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="205" max="205" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="206" max="206" width="14.568" bestFit="true" customWidth="true" style="0"/>
+    <col min="207" max="207" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="208" max="208" width="7.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="209" max="209" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="210" max="210" width="14.568" bestFit="true" customWidth="true" style="0"/>
+    <col min="211" max="211" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:171" customHeight="1" ht="42">
+    <row r="1" spans="1:211" customHeight="1" ht="42">
       <c r="A1" s="5" t="s">
-        <v>357</v>
+        <v>423</v>
       </c>
       <c r="B1" s="5"/>
       <c r="C1" s="3"/>
       <c r="D1" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="Q1" s="3"/>
       <c r="R1" s="3"/>
       <c r="S1" s="3"/>
       <c r="T1" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="U1" s="3"/>
       <c r="V1" s="3"/>
       <c r="W1" s="3"/>
       <c r="X1" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="Y1" s="3"/>
       <c r="Z1" s="3"/>
       <c r="AA1" s="3"/>
       <c r="AB1" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="AC1" s="3"/>
       <c r="AD1" s="3"/>
       <c r="AE1" s="3"/>
       <c r="AF1" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="AG1" s="3"/>
       <c r="AH1" s="3"/>
       <c r="AI1" s="3"/>
       <c r="AJ1" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="AK1" s="3"/>
       <c r="AL1" s="3"/>
       <c r="AM1" s="3"/>
       <c r="AN1" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="AO1" s="3"/>
       <c r="AP1" s="3"/>
       <c r="AQ1" s="3"/>
       <c r="AR1" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="AS1" s="3"/>
       <c r="AT1" s="3"/>
       <c r="AU1" s="3"/>
       <c r="AV1" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="AW1" s="3"/>
       <c r="AX1" s="3"/>
       <c r="AY1" s="3"/>
       <c r="AZ1" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="BA1" s="3"/>
       <c r="BB1" s="3"/>
       <c r="BC1" s="3"/>
       <c r="BD1" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="BE1" s="3"/>
       <c r="BF1" s="3"/>
       <c r="BG1" s="3"/>
       <c r="BH1" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="BI1" s="3"/>
       <c r="BJ1" s="3"/>
       <c r="BK1" s="3"/>
       <c r="BL1" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="BM1" s="3"/>
       <c r="BN1" s="3"/>
       <c r="BO1" s="3"/>
       <c r="BP1" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="BQ1" s="3"/>
       <c r="BR1" s="3"/>
       <c r="BS1" s="3"/>
       <c r="BT1" s="4" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="BU1" s="3"/>
       <c r="BV1" s="3"/>
       <c r="BW1" s="3"/>
       <c r="BX1" s="4" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="BY1" s="3"/>
       <c r="BZ1" s="3"/>
       <c r="CA1" s="3"/>
       <c r="CB1" s="4" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="CC1" s="3"/>
       <c r="CD1" s="3"/>
       <c r="CE1" s="3"/>
       <c r="CF1" s="4" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="CG1" s="3"/>
       <c r="CH1" s="3"/>
       <c r="CI1" s="3"/>
       <c r="CJ1" s="4" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="CK1" s="3"/>
       <c r="CL1" s="3"/>
       <c r="CM1" s="3"/>
       <c r="CN1" s="4" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="CO1" s="3"/>
       <c r="CP1" s="3"/>
       <c r="CQ1" s="3"/>
       <c r="CR1" s="4" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="CS1" s="3"/>
       <c r="CT1" s="3"/>
       <c r="CU1" s="3"/>
       <c r="CV1" s="4" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="CW1" s="3"/>
       <c r="CX1" s="3"/>
       <c r="CY1" s="3"/>
       <c r="CZ1" s="4" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="DA1" s="3"/>
       <c r="DB1" s="3"/>
       <c r="DC1" s="3"/>
       <c r="DD1" s="4" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="DE1" s="3"/>
       <c r="DF1" s="3"/>
       <c r="DG1" s="3"/>
       <c r="DH1" s="4" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="DI1" s="3"/>
       <c r="DJ1" s="3"/>
       <c r="DK1" s="3"/>
       <c r="DL1" s="4" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="DM1" s="3"/>
       <c r="DN1" s="3"/>
       <c r="DO1" s="3"/>
       <c r="DP1" s="4" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="DQ1" s="3"/>
       <c r="DR1" s="3"/>
       <c r="DS1" s="3"/>
       <c r="DT1" s="4" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="DU1" s="3"/>
       <c r="DV1" s="3"/>
       <c r="DW1" s="3"/>
       <c r="DX1" s="4" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="DY1" s="3"/>
       <c r="DZ1" s="3"/>
       <c r="EA1" s="3"/>
       <c r="EB1" s="4" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="EC1" s="3"/>
       <c r="ED1" s="3"/>
       <c r="EE1" s="3"/>
       <c r="EF1" s="4" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="EG1" s="3"/>
       <c r="EH1" s="3"/>
       <c r="EI1" s="3"/>
       <c r="EJ1" s="4" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="EK1" s="3"/>
       <c r="EL1" s="3"/>
       <c r="EM1" s="3"/>
       <c r="EN1" s="4" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="EO1" s="3"/>
       <c r="EP1" s="3"/>
       <c r="EQ1" s="3"/>
       <c r="ER1" s="4" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="ES1" s="3"/>
       <c r="ET1" s="3"/>
       <c r="EU1" s="3"/>
       <c r="EV1" s="4" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="EW1" s="3"/>
       <c r="EX1" s="3"/>
       <c r="EY1" s="3"/>
       <c r="EZ1" s="4" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="FA1" s="3"/>
       <c r="FB1" s="3"/>
       <c r="FC1" s="3"/>
       <c r="FD1" s="4" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="FE1" s="3"/>
       <c r="FF1" s="3"/>
       <c r="FG1" s="3"/>
       <c r="FH1" s="4" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="FI1" s="3"/>
       <c r="FJ1" s="3"/>
       <c r="FK1" s="3"/>
       <c r="FL1" s="4" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="FM1" s="3"/>
       <c r="FN1" s="3"/>
       <c r="FO1" s="3"/>
+      <c r="FP1" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="FQ1" s="3"/>
+      <c r="FR1" s="3"/>
+      <c r="FS1" s="3"/>
+      <c r="FT1" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="FU1" s="3"/>
+      <c r="FV1" s="3"/>
+      <c r="FW1" s="3"/>
+      <c r="FX1" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="FY1" s="3"/>
+      <c r="FZ1" s="3"/>
+      <c r="GA1" s="3"/>
+      <c r="GB1" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="GC1" s="3"/>
+      <c r="GD1" s="3"/>
+      <c r="GE1" s="3"/>
+      <c r="GF1" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="GG1" s="3"/>
+      <c r="GH1" s="3"/>
+      <c r="GI1" s="3"/>
+      <c r="GJ1" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="GK1" s="3"/>
+      <c r="GL1" s="3"/>
+      <c r="GM1" s="3"/>
+      <c r="GN1" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="GO1" s="3"/>
+      <c r="GP1" s="3"/>
+      <c r="GQ1" s="3"/>
+      <c r="GR1" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="GS1" s="3"/>
+      <c r="GT1" s="3"/>
+      <c r="GU1" s="3"/>
+      <c r="GV1" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="GW1" s="3"/>
+      <c r="GX1" s="3"/>
+      <c r="GY1" s="3"/>
+      <c r="GZ1" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="HA1" s="3"/>
+      <c r="HB1" s="3"/>
+      <c r="HC1" s="3"/>
     </row>
-    <row r="2" spans="1:171">
+    <row r="2" spans="1:211">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E2" s="3" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="F2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="G2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="I2" s="3" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="J2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="K2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="L2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="M2" s="3" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="N2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="O2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="P2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="Q2" s="3" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="R2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="S2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="T2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="U2" s="3" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="V2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="W2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="X2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="Y2" s="3" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="Z2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="AA2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="AB2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AC2" s="3" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="AD2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="AE2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="AF2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AG2" s="3" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="AH2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="AI2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="AJ2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AK2" s="3" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="AL2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="AM2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="AN2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AO2" s="3" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="AP2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="AQ2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="AR2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AS2" s="3" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="AT2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="AU2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="AV2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AW2" s="3" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="AX2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="AY2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="AZ2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BA2" s="3" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="BB2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="BC2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="BD2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BE2" s="3" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="BF2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="BG2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="BH2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BI2" s="3" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="BJ2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="BK2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="BL2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BM2" s="3" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="BN2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="BO2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="BP2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BQ2" s="3" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="BR2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="BS2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="BT2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BU2" s="3" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="BV2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="BW2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="BX2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="BY2" s="3" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="BZ2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="CA2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="CB2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="CC2" s="3" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="CD2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="CE2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="CF2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="CG2" s="3" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="CH2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="CI2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="CJ2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="CK2" s="3" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="CL2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="CM2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="CN2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="CO2" s="3" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="CP2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="CQ2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="CR2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="CS2" s="3" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="CT2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="CU2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="CV2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="CW2" s="3" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="CX2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="CY2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="CZ2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="DA2" s="3" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="DB2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="DC2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="DD2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="DE2" s="3" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="DF2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="DG2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="DH2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="DI2" s="3" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="DJ2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="DK2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="DL2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="DM2" s="3" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="DN2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="DO2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="DP2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="DQ2" s="3" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="DR2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="DS2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="DT2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="DU2" s="3" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="DV2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="DW2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="DX2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="DY2" s="3" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="DZ2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="EA2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="EB2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="EC2" s="3" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="ED2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="EE2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="EF2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="EG2" s="3" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="EH2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="EI2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="EJ2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="EK2" s="3" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="EL2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="EM2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="EN2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="EO2" s="3" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="EP2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="EQ2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="ER2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="ES2" s="3" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="ET2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="EU2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="EV2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="EW2" s="3" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="EX2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="EY2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="EZ2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="FA2" s="3" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="FB2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="FC2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="FD2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="FE2" s="3" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="FF2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="FG2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="FH2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="FI2" s="3" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="FJ2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="FK2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="FL2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="FM2" s="3" t="s">
-        <v>358</v>
+        <v>424</v>
       </c>
       <c r="FN2" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="FO2" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
+      </c>
+      <c r="FP2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="FQ2" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="FR2" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="FS2" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="FT2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="FU2" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="FV2" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="FW2" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="FX2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="FY2" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="FZ2" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="GA2" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="GB2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="GC2" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="GD2" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="GE2" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="GF2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="GG2" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="GH2" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="GI2" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="GJ2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="GK2" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="GL2" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="GM2" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="GN2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="GO2" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="GP2" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="GQ2" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="GR2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="GS2" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="GT2" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="GU2" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="GV2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="GW2" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="GX2" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="GY2" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="GZ2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="HA2" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="HB2" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="HC2" s="3" t="s">
+        <v>46</v>
       </c>
     </row>
-    <row r="3" spans="1:171">
+    <row r="3" spans="1:211">
       <c r="A3" s="1">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="D3" s="2">
         <v>7</v>
       </c>
       <c r="E3" s="6">
         <v>1.0737</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>359</v>
+        <v>425</v>
       </c>
       <c r="G3" s="1"/>
       <c r="H3" s="1">
         <v>1</v>
       </c>
       <c r="I3" s="6">
         <v>1.0737</v>
       </c>
       <c r="J3" s="1" t="s">
-        <v>360</v>
+        <v>426</v>
       </c>
       <c r="K3" s="1"/>
       <c r="L3" s="1">
         <v>2</v>
       </c>
       <c r="M3" s="6">
         <v>1.0737</v>
       </c>
       <c r="N3" s="1" t="s">
-        <v>361</v>
+        <v>427</v>
       </c>
       <c r="O3" s="1"/>
       <c r="P3" s="2">
         <v>7</v>
       </c>
       <c r="Q3" s="6">
         <v>1.078</v>
       </c>
       <c r="R3" s="1" t="s">
-        <v>362</v>
+        <v>428</v>
       </c>
       <c r="S3" s="1"/>
       <c r="T3" s="1">
         <v>2</v>
       </c>
       <c r="U3" s="6">
         <v>1.078</v>
       </c>
       <c r="V3" s="1" t="s">
-        <v>363</v>
+        <v>429</v>
       </c>
       <c r="W3" s="1"/>
       <c r="X3" s="1">
         <v>1</v>
       </c>
       <c r="Y3" s="6">
         <v>1.078</v>
       </c>
       <c r="Z3" s="1" t="s">
-        <v>364</v>
+        <v>430</v>
       </c>
       <c r="AA3" s="1"/>
       <c r="AB3" s="1">
         <v>1</v>
       </c>
       <c r="AC3" s="6">
         <v>1.0862</v>
       </c>
       <c r="AD3" s="1" t="s">
-        <v>365</v>
+        <v>431</v>
       </c>
       <c r="AE3" s="1"/>
       <c r="AF3" s="1">
         <v>1</v>
       </c>
       <c r="AG3" s="6">
         <v>1.0862</v>
       </c>
       <c r="AH3" s="1" t="s">
-        <v>366</v>
+        <v>432</v>
       </c>
       <c r="AI3" s="1"/>
       <c r="AJ3" s="1">
         <v>1</v>
       </c>
       <c r="AK3" s="6">
         <v>1.0862</v>
       </c>
       <c r="AL3" s="1" t="s">
-        <v>367</v>
+        <v>433</v>
       </c>
       <c r="AM3" s="1"/>
       <c r="AN3" s="1">
         <v>3</v>
       </c>
       <c r="AO3" s="6">
         <v>1.0311</v>
       </c>
       <c r="AP3" s="1" t="s">
-        <v>368</v>
+        <v>434</v>
       </c>
       <c r="AQ3" s="1"/>
       <c r="AR3" s="1">
         <v>2</v>
       </c>
       <c r="AS3" s="6">
         <v>1.0311</v>
       </c>
       <c r="AT3" s="1" t="s">
-        <v>369</v>
+        <v>435</v>
       </c>
       <c r="AU3" s="1"/>
       <c r="AV3" s="2">
         <v>5</v>
       </c>
       <c r="AW3" s="6">
         <v>1.0311</v>
       </c>
       <c r="AX3" s="1" t="s">
-        <v>370</v>
+        <v>436</v>
       </c>
       <c r="AY3" s="1"/>
       <c r="AZ3" s="1">
         <v>2</v>
       </c>
       <c r="BA3" s="6">
         <v>1.0459</v>
       </c>
       <c r="BB3" s="1" t="s">
-        <v>371</v>
+        <v>437</v>
       </c>
       <c r="BC3" s="1"/>
       <c r="BD3" s="2">
         <v>5</v>
       </c>
       <c r="BE3" s="6">
         <v>1.0459</v>
       </c>
       <c r="BF3" s="1" t="s">
-        <v>372</v>
+        <v>438</v>
       </c>
       <c r="BG3" s="1"/>
       <c r="BH3" s="1">
         <v>1</v>
       </c>
       <c r="BI3" s="6">
         <v>1.0459</v>
       </c>
       <c r="BJ3" s="1" t="s">
-        <v>373</v>
+        <v>439</v>
       </c>
       <c r="BK3" s="1"/>
       <c r="BL3" s="1">
         <v>3</v>
       </c>
       <c r="BM3" s="6">
         <v>1.0385</v>
       </c>
       <c r="BN3" s="1" t="s">
-        <v>374</v>
+        <v>440</v>
       </c>
       <c r="BO3" s="1"/>
       <c r="BP3" s="1">
         <v>1</v>
       </c>
       <c r="BQ3" s="6">
         <v>1.0385</v>
       </c>
       <c r="BR3" s="1" t="s">
-        <v>375</v>
+        <v>441</v>
       </c>
       <c r="BS3" s="1"/>
       <c r="BT3" s="1">
         <v>4</v>
       </c>
       <c r="BU3" s="6">
         <v>1.0385</v>
       </c>
       <c r="BV3" s="1" t="s">
-        <v>376</v>
+        <v>442</v>
       </c>
       <c r="BW3" s="1"/>
       <c r="BX3" s="2">
         <v>5</v>
       </c>
       <c r="BY3" s="6">
         <v>1.0245</v>
       </c>
       <c r="BZ3" s="1" t="s">
-        <v>377</v>
+        <v>443</v>
       </c>
       <c r="CA3" s="1"/>
-      <c r="CB3" s="2">
+      <c r="CB3" s="1">
         <v>5</v>
       </c>
       <c r="CC3" s="6">
         <v>1.0245</v>
       </c>
       <c r="CD3" s="1" t="s">
-        <v>378</v>
+        <v>444</v>
       </c>
       <c r="CE3" s="1"/>
       <c r="CF3" s="1">
         <v>2</v>
       </c>
       <c r="CG3" s="6">
         <v>1.0245</v>
       </c>
       <c r="CH3" s="1" t="s">
-        <v>379</v>
+        <v>445</v>
       </c>
       <c r="CI3" s="1"/>
       <c r="CJ3" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CK3" s="6"/>
       <c r="CL3" s="1"/>
       <c r="CM3" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CN3" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CO3" s="6"/>
       <c r="CP3" s="1"/>
       <c r="CQ3" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CR3" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CS3" s="6"/>
       <c r="CT3" s="1"/>
       <c r="CU3" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CV3" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CW3" s="6"/>
       <c r="CX3" s="1"/>
       <c r="CY3" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CZ3" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DA3" s="6"/>
       <c r="DB3" s="1"/>
       <c r="DC3" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DD3" s="1">
         <v>5</v>
       </c>
       <c r="DE3" s="6">
         <v>1.0194</v>
       </c>
       <c r="DF3" s="1" t="s">
-        <v>380</v>
+        <v>446</v>
       </c>
       <c r="DG3" s="1"/>
       <c r="DH3" s="1">
         <v>3</v>
       </c>
       <c r="DI3" s="6">
         <v>1.0194</v>
       </c>
       <c r="DJ3" s="1" t="s">
-        <v>381</v>
+        <v>447</v>
       </c>
       <c r="DK3" s="1"/>
       <c r="DL3" s="1">
         <v>4</v>
       </c>
       <c r="DM3" s="6">
         <v>1.0194</v>
       </c>
       <c r="DN3" s="1" t="s">
-        <v>382</v>
+        <v>448</v>
       </c>
       <c r="DO3" s="1"/>
       <c r="DP3" s="1">
         <v>2</v>
       </c>
       <c r="DQ3" s="6">
         <v>1.0329</v>
       </c>
       <c r="DR3" s="1" t="s">
-        <v>383</v>
+        <v>449</v>
       </c>
       <c r="DS3" s="1"/>
       <c r="DT3" s="1">
         <v>2</v>
       </c>
       <c r="DU3" s="6">
         <v>1.0329</v>
       </c>
       <c r="DV3" s="1" t="s">
-        <v>384</v>
+        <v>450</v>
       </c>
       <c r="DW3" s="1"/>
       <c r="DX3" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DY3" s="6"/>
       <c r="DZ3" s="1"/>
       <c r="EA3" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="EB3" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="EC3" s="6"/>
       <c r="ED3" s="1"/>
       <c r="EE3" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="EF3" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="EG3" s="6"/>
       <c r="EH3" s="1"/>
       <c r="EI3" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="EJ3" s="2">
         <v>8</v>
       </c>
       <c r="EK3" s="6">
         <v>1.019</v>
       </c>
       <c r="EL3" s="1" t="s">
-        <v>385</v>
+        <v>451</v>
       </c>
       <c r="EM3" s="1"/>
       <c r="EN3" s="2">
         <v>8</v>
       </c>
       <c r="EO3" s="6">
         <v>1.019</v>
       </c>
       <c r="EP3" s="1" t="s">
-        <v>386</v>
+        <v>452</v>
       </c>
       <c r="EQ3" s="1"/>
       <c r="ER3" s="1">
         <v>5</v>
       </c>
       <c r="ES3" s="6">
         <v>1.019</v>
       </c>
       <c r="ET3" s="1" t="s">
-        <v>387</v>
+        <v>453</v>
       </c>
       <c r="EU3" s="1"/>
       <c r="EV3" s="2">
         <v>10</v>
       </c>
       <c r="EW3" s="6">
         <v>1.039</v>
       </c>
       <c r="EX3" s="1" t="s">
-        <v>388</v>
+        <v>454</v>
       </c>
       <c r="EY3" s="1"/>
       <c r="EZ3" s="1">
         <v>5</v>
       </c>
       <c r="FA3" s="6">
         <v>1.039</v>
       </c>
       <c r="FB3" s="1" t="s">
-        <v>389</v>
+        <v>455</v>
       </c>
       <c r="FC3" s="1"/>
       <c r="FD3" s="2">
         <v>11</v>
       </c>
       <c r="FE3" s="6">
         <v>1.039</v>
       </c>
       <c r="FF3" s="1"/>
       <c r="FG3" s="1" t="s">
-        <v>243</v>
+        <v>273</v>
       </c>
       <c r="FH3" s="2">
         <v>8</v>
       </c>
       <c r="FI3" s="6">
         <v>1.0615</v>
       </c>
       <c r="FJ3" s="1" t="s">
-        <v>390</v>
+        <v>456</v>
       </c>
       <c r="FK3" s="1"/>
       <c r="FL3" s="2">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="FM3" s="6">
         <v>1.0615</v>
       </c>
       <c r="FN3" s="1"/>
       <c r="FO3" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
+      </c>
+      <c r="FP3" s="2">
+        <v>18</v>
+      </c>
+      <c r="FQ3" s="6"/>
+      <c r="FR3" s="1"/>
+      <c r="FS3" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="FT3" s="2">
+        <v>18</v>
+      </c>
+      <c r="FU3" s="6"/>
+      <c r="FV3" s="1"/>
+      <c r="FW3" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="FX3" s="2">
+        <v>18</v>
+      </c>
+      <c r="FY3" s="6"/>
+      <c r="FZ3" s="1"/>
+      <c r="GA3" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GB3" s="2">
+        <v>18</v>
+      </c>
+      <c r="GC3" s="6"/>
+      <c r="GD3" s="1"/>
+      <c r="GE3" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GF3" s="1">
+        <v>2</v>
+      </c>
+      <c r="GG3" s="6">
+        <v>1.1117</v>
+      </c>
+      <c r="GH3" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="GI3" s="1"/>
+      <c r="GJ3" s="1">
+        <v>1</v>
+      </c>
+      <c r="GK3" s="6">
+        <v>1.1117</v>
+      </c>
+      <c r="GL3" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="GM3" s="1"/>
+      <c r="GN3" s="1">
+        <v>1</v>
+      </c>
+      <c r="GO3" s="6">
+        <v>1.1117</v>
+      </c>
+      <c r="GP3" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="GQ3" s="1"/>
+      <c r="GR3" s="1">
+        <v>2</v>
+      </c>
+      <c r="GS3" s="6">
+        <v>1.1095</v>
+      </c>
+      <c r="GT3" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="GU3" s="1"/>
+      <c r="GV3" s="2">
+        <v>7</v>
+      </c>
+      <c r="GW3" s="6">
+        <v>1.1095</v>
+      </c>
+      <c r="GX3" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="GY3" s="1"/>
+      <c r="GZ3" s="2">
+        <v>8</v>
+      </c>
+      <c r="HA3" s="6">
+        <v>1.1095</v>
+      </c>
+      <c r="HB3" s="1"/>
+      <c r="HC3" s="1" t="s">
+        <v>313</v>
       </c>
     </row>
-    <row r="4" spans="1:171">
+    <row r="4" spans="1:211">
       <c r="A4" s="1">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="C4" s="1">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="D4" s="2">
         <v>8</v>
       </c>
       <c r="E4" s="6">
         <v>0.969</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>391</v>
+        <v>462</v>
       </c>
       <c r="G4" s="1"/>
       <c r="H4" s="2">
         <v>5</v>
       </c>
       <c r="I4" s="6">
         <v>0.969</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>392</v>
+        <v>463</v>
       </c>
       <c r="K4" s="1"/>
       <c r="L4" s="1">
         <v>3</v>
       </c>
       <c r="M4" s="6">
         <v>0.969</v>
       </c>
       <c r="N4" s="1" t="s">
-        <v>393</v>
+        <v>464</v>
       </c>
       <c r="O4" s="1"/>
       <c r="P4" s="2">
         <v>8</v>
       </c>
       <c r="Q4" s="6">
         <v>0.9915</v>
       </c>
       <c r="R4" s="1" t="s">
-        <v>394</v>
+        <v>465</v>
       </c>
       <c r="S4" s="1"/>
       <c r="T4" s="2">
         <v>5</v>
       </c>
       <c r="U4" s="6">
         <v>0.9915</v>
       </c>
       <c r="V4" s="1" t="s">
-        <v>395</v>
+        <v>466</v>
       </c>
       <c r="W4" s="1"/>
       <c r="X4" s="1">
         <v>2</v>
       </c>
       <c r="Y4" s="6">
         <v>0.9915</v>
       </c>
       <c r="Z4" s="1" t="s">
-        <v>396</v>
+        <v>467</v>
       </c>
       <c r="AA4" s="1"/>
       <c r="AB4" s="2">
         <v>7</v>
       </c>
       <c r="AC4" s="6">
         <v>1.0043</v>
       </c>
       <c r="AD4" s="1" t="s">
-        <v>397</v>
+        <v>468</v>
       </c>
       <c r="AE4" s="1"/>
       <c r="AF4" s="2">
         <v>4</v>
       </c>
       <c r="AG4" s="6">
         <v>1.0043</v>
       </c>
       <c r="AH4" s="1" t="s">
-        <v>398</v>
+        <v>469</v>
       </c>
       <c r="AI4" s="1"/>
-      <c r="AJ4" s="1">
+      <c r="AJ4" s="2">
         <v>4</v>
       </c>
       <c r="AK4" s="6">
         <v>1.0043</v>
       </c>
       <c r="AL4" s="1" t="s">
-        <v>399</v>
+        <v>470</v>
       </c>
       <c r="AM4" s="1"/>
       <c r="AN4" s="1">
         <v>1</v>
       </c>
       <c r="AO4" s="6">
         <v>1.0109</v>
       </c>
       <c r="AP4" s="1" t="s">
-        <v>400</v>
+        <v>471</v>
       </c>
       <c r="AQ4" s="1"/>
       <c r="AR4" s="1">
         <v>1</v>
       </c>
       <c r="AS4" s="6">
         <v>1.0109</v>
       </c>
       <c r="AT4" s="1" t="s">
-        <v>401</v>
+        <v>472</v>
       </c>
       <c r="AU4" s="1"/>
       <c r="AV4" s="1">
         <v>1</v>
       </c>
       <c r="AW4" s="6">
         <v>1.0109</v>
       </c>
       <c r="AX4" s="1" t="s">
-        <v>402</v>
+        <v>473</v>
       </c>
       <c r="AY4" s="1"/>
       <c r="AZ4" s="1">
         <v>3</v>
       </c>
       <c r="BA4" s="6">
         <v>1.0001</v>
       </c>
       <c r="BB4" s="1" t="s">
-        <v>403</v>
+        <v>474</v>
       </c>
       <c r="BC4" s="1"/>
       <c r="BD4" s="1">
         <v>2</v>
       </c>
       <c r="BE4" s="6">
         <v>1.0001</v>
       </c>
       <c r="BF4" s="1" t="s">
-        <v>404</v>
+        <v>475</v>
       </c>
       <c r="BG4" s="1"/>
       <c r="BH4" s="2">
         <v>5</v>
       </c>
       <c r="BI4" s="6">
         <v>1.0001</v>
       </c>
       <c r="BJ4" s="1" t="s">
-        <v>405</v>
+        <v>476</v>
       </c>
       <c r="BK4" s="1"/>
       <c r="BL4" s="2">
         <v>7</v>
       </c>
       <c r="BM4" s="6">
         <v>0.9917</v>
       </c>
       <c r="BN4" s="1" t="s">
-        <v>406</v>
+        <v>477</v>
       </c>
       <c r="BO4" s="1"/>
       <c r="BP4" s="2">
         <v>9</v>
       </c>
       <c r="BQ4" s="6">
         <v>0.9917</v>
       </c>
       <c r="BR4" s="1"/>
       <c r="BS4" s="1" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="BT4" s="1">
         <v>1</v>
       </c>
       <c r="BU4" s="6">
         <v>0.9917</v>
       </c>
       <c r="BV4" s="1" t="s">
-        <v>407</v>
+        <v>478</v>
       </c>
       <c r="BW4" s="1"/>
-      <c r="BX4" s="1">
+      <c r="BX4" s="2">
         <v>4</v>
       </c>
       <c r="BY4" s="6">
         <v>0.9879</v>
       </c>
       <c r="BZ4" s="1" t="s">
-        <v>408</v>
+        <v>479</v>
       </c>
       <c r="CA4" s="1"/>
       <c r="CB4" s="2">
         <v>6</v>
       </c>
       <c r="CC4" s="6">
         <v>0.9879</v>
       </c>
       <c r="CD4" s="1" t="s">
-        <v>409</v>
+        <v>480</v>
       </c>
       <c r="CE4" s="1"/>
       <c r="CF4" s="1">
         <v>4</v>
       </c>
       <c r="CG4" s="6">
         <v>0.9879</v>
       </c>
       <c r="CH4" s="1" t="s">
-        <v>410</v>
+        <v>481</v>
       </c>
       <c r="CI4" s="1"/>
       <c r="CJ4" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CK4" s="6"/>
       <c r="CL4" s="1"/>
       <c r="CM4" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CN4" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CO4" s="6"/>
       <c r="CP4" s="1"/>
       <c r="CQ4" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CR4" s="1">
         <v>2</v>
       </c>
       <c r="CS4" s="6">
         <v>0.9912</v>
       </c>
       <c r="CT4" s="1" t="s">
-        <v>411</v>
+        <v>482</v>
       </c>
       <c r="CU4" s="1"/>
       <c r="CV4" s="2">
         <v>6</v>
       </c>
       <c r="CW4" s="6">
         <v>0.9912</v>
       </c>
       <c r="CX4" s="1" t="s">
-        <v>412</v>
+        <v>483</v>
       </c>
       <c r="CY4" s="1"/>
       <c r="CZ4" s="2">
         <v>7</v>
       </c>
       <c r="DA4" s="6">
         <v>0.9912</v>
       </c>
       <c r="DB4" s="1" t="s">
-        <v>413</v>
+        <v>484</v>
       </c>
       <c r="DC4" s="1"/>
       <c r="DD4" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DE4" s="6"/>
       <c r="DF4" s="1"/>
       <c r="DG4" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DH4" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DI4" s="6"/>
       <c r="DJ4" s="1"/>
       <c r="DK4" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DL4" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DM4" s="6"/>
       <c r="DN4" s="1"/>
       <c r="DO4" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DP4" s="1">
         <v>3</v>
       </c>
       <c r="DQ4" s="6">
         <v>0.9841</v>
       </c>
       <c r="DR4" s="1" t="s">
-        <v>414</v>
+        <v>485</v>
       </c>
       <c r="DS4" s="1"/>
       <c r="DT4" s="1">
         <v>3</v>
       </c>
       <c r="DU4" s="6">
         <v>0.9841</v>
       </c>
       <c r="DV4" s="1" t="s">
-        <v>415</v>
+        <v>486</v>
       </c>
       <c r="DW4" s="1"/>
       <c r="DX4" s="1">
         <v>2</v>
       </c>
       <c r="DY4" s="6">
         <v>0.989</v>
       </c>
       <c r="DZ4" s="1" t="s">
-        <v>416</v>
+        <v>487</v>
       </c>
       <c r="EA4" s="1"/>
       <c r="EB4" s="1">
         <v>1</v>
       </c>
       <c r="EC4" s="6">
         <v>0.989</v>
       </c>
       <c r="ED4" s="1" t="s">
-        <v>417</v>
+        <v>488</v>
       </c>
       <c r="EE4" s="1"/>
       <c r="EF4" s="1">
         <v>4</v>
       </c>
       <c r="EG4" s="6">
         <v>0.989</v>
       </c>
       <c r="EH4" s="1" t="s">
-        <v>418</v>
+        <v>489</v>
       </c>
       <c r="EI4" s="1"/>
       <c r="EJ4" s="1">
         <v>4</v>
       </c>
       <c r="EK4" s="6">
         <v>0.9916</v>
       </c>
       <c r="EL4" s="1" t="s">
-        <v>419</v>
+        <v>490</v>
       </c>
       <c r="EM4" s="1"/>
       <c r="EN4" s="1">
         <v>3</v>
       </c>
       <c r="EO4" s="6">
         <v>0.9916</v>
       </c>
       <c r="EP4" s="1" t="s">
-        <v>420</v>
+        <v>491</v>
       </c>
       <c r="EQ4" s="1"/>
       <c r="ER4" s="2">
         <v>7</v>
       </c>
       <c r="ES4" s="6">
         <v>0.9916</v>
       </c>
       <c r="ET4" s="1" t="s">
-        <v>421</v>
+        <v>492</v>
       </c>
       <c r="EU4" s="1"/>
       <c r="EV4" s="1">
         <v>4</v>
       </c>
       <c r="EW4" s="6">
         <v>0.9907</v>
       </c>
       <c r="EX4" s="1" t="s">
-        <v>422</v>
+        <v>493</v>
       </c>
       <c r="EY4" s="1"/>
       <c r="EZ4" s="2">
         <v>9</v>
       </c>
       <c r="FA4" s="6">
         <v>0.9907</v>
       </c>
       <c r="FB4" s="1" t="s">
-        <v>423</v>
+        <v>494</v>
       </c>
       <c r="FC4" s="1"/>
       <c r="FD4" s="1">
         <v>3</v>
       </c>
       <c r="FE4" s="6">
         <v>0.9907</v>
       </c>
       <c r="FF4" s="1" t="s">
-        <v>424</v>
+        <v>495</v>
       </c>
       <c r="FG4" s="1"/>
       <c r="FH4" s="2">
         <v>6</v>
       </c>
       <c r="FI4" s="6">
         <v>0.9807</v>
       </c>
       <c r="FJ4" s="1" t="s">
-        <v>425</v>
+        <v>496</v>
       </c>
       <c r="FK4" s="1"/>
       <c r="FL4" s="1">
         <v>4</v>
       </c>
       <c r="FM4" s="6">
         <v>0.9807</v>
       </c>
       <c r="FN4" s="1" t="s">
-        <v>426</v>
+        <v>497</v>
       </c>
       <c r="FO4" s="1"/>
+      <c r="FP4" s="1">
+        <v>3</v>
+      </c>
+      <c r="FQ4" s="6">
+        <v>0.9918</v>
+      </c>
+      <c r="FR4" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="FS4" s="1"/>
+      <c r="FT4" s="1">
+        <v>1</v>
+      </c>
+      <c r="FU4" s="6">
+        <v>0.9882</v>
+      </c>
+      <c r="FV4" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="FW4" s="1"/>
+      <c r="FX4" s="1">
+        <v>2</v>
+      </c>
+      <c r="FY4" s="6">
+        <v>0.9882</v>
+      </c>
+      <c r="FZ4" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="GA4" s="1"/>
+      <c r="GB4" s="1">
+        <v>4</v>
+      </c>
+      <c r="GC4" s="6">
+        <v>0.9879</v>
+      </c>
+      <c r="GD4" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="GE4" s="1"/>
+      <c r="GF4" s="1">
+        <v>3</v>
+      </c>
+      <c r="GG4" s="6">
+        <v>0.9921</v>
+      </c>
+      <c r="GH4" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="GI4" s="1"/>
+      <c r="GJ4" s="2">
+        <v>6</v>
+      </c>
+      <c r="GK4" s="6">
+        <v>0.9921</v>
+      </c>
+      <c r="GL4" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="GM4" s="1"/>
+      <c r="GN4" s="2">
+        <v>5</v>
+      </c>
+      <c r="GO4" s="6">
+        <v>0.9921</v>
+      </c>
+      <c r="GP4" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="GQ4" s="1"/>
+      <c r="GR4" s="2">
+        <v>7</v>
+      </c>
+      <c r="GS4" s="6">
+        <v>1.0044</v>
+      </c>
+      <c r="GT4" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="GU4" s="1"/>
+      <c r="GV4" s="1">
+        <v>2</v>
+      </c>
+      <c r="GW4" s="6">
+        <v>1.0044</v>
+      </c>
+      <c r="GX4" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="GY4" s="1"/>
+      <c r="GZ4" s="1">
+        <v>2</v>
+      </c>
+      <c r="HA4" s="6">
+        <v>1.0044</v>
+      </c>
+      <c r="HB4" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="HC4" s="1"/>
     </row>
-    <row r="5" spans="1:171">
+    <row r="5" spans="1:211">
       <c r="A5" s="1">
         <v>3</v>
       </c>
       <c r="B5" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="C5" s="1">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="D5" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E5" s="6">
-        <v>0.9612</v>
+        <v>1.0201</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>427</v>
+        <v>508</v>
       </c>
       <c r="G5" s="1"/>
       <c r="H5" s="1">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I5" s="6">
-        <v>0.9612</v>
+        <v>1.0201</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>428</v>
+        <v>509</v>
       </c>
       <c r="K5" s="1"/>
-      <c r="L5" s="2">
-        <v>5</v>
+      <c r="L5" s="1">
+        <v>4</v>
       </c>
       <c r="M5" s="6">
-        <v>0.9612</v>
+        <v>1.0201</v>
       </c>
       <c r="N5" s="1" t="s">
-        <v>429</v>
+        <v>510</v>
       </c>
       <c r="O5" s="1"/>
       <c r="P5" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="Q5" s="6">
-        <v>0.9585</v>
+        <v>1.0081</v>
       </c>
       <c r="R5" s="1" t="s">
-        <v>430</v>
+        <v>511</v>
       </c>
       <c r="S5" s="1"/>
-      <c r="T5" s="1">
-        <v>3</v>
+      <c r="T5" s="2">
+        <v>7</v>
       </c>
       <c r="U5" s="6">
-        <v>0.9585</v>
+        <v>1.0081</v>
       </c>
       <c r="V5" s="1" t="s">
-        <v>431</v>
+        <v>512</v>
       </c>
       <c r="W5" s="1"/>
       <c r="X5" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="Y5" s="6">
-        <v>0.9585</v>
+        <v>1.0081</v>
       </c>
       <c r="Z5" s="1" t="s">
-        <v>432</v>
+        <v>513</v>
       </c>
       <c r="AA5" s="1"/>
-      <c r="AB5" s="2">
-        <v>6</v>
+      <c r="AB5" s="1">
+        <v>3</v>
       </c>
       <c r="AC5" s="6">
-        <v>0.9624</v>
+        <v>1.0148</v>
       </c>
       <c r="AD5" s="1" t="s">
-        <v>433</v>
+        <v>514</v>
       </c>
       <c r="AE5" s="1"/>
       <c r="AF5" s="2">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="AG5" s="6">
-        <v>0.9624</v>
+        <v>1.0148</v>
       </c>
       <c r="AH5" s="1" t="s">
-        <v>434</v>
+        <v>515</v>
       </c>
       <c r="AI5" s="1"/>
-      <c r="AJ5" s="1">
+      <c r="AJ5" s="2">
+        <v>6</v>
+      </c>
+      <c r="AK5" s="6">
+        <v>1.0148</v>
+      </c>
+      <c r="AL5" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="AM5" s="1"/>
+      <c r="AN5" s="2">
+        <v>18</v>
+      </c>
+      <c r="AO5" s="6"/>
+      <c r="AP5" s="1"/>
+      <c r="AQ5" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AR5" s="2">
+        <v>18</v>
+      </c>
+      <c r="AS5" s="6"/>
+      <c r="AT5" s="1"/>
+      <c r="AU5" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AV5" s="2">
+        <v>18</v>
+      </c>
+      <c r="AW5" s="6"/>
+      <c r="AX5" s="1"/>
+      <c r="AY5" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AZ5" s="2">
+        <v>6</v>
+      </c>
+      <c r="BA5" s="6">
+        <v>1.0126</v>
+      </c>
+      <c r="BB5" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="BC5" s="1"/>
+      <c r="BD5" s="1">
         <v>3</v>
       </c>
-      <c r="AK5" s="6">
-[...51 lines deleted...]
-      </c>
+      <c r="BE5" s="6">
+        <v>1.0126</v>
+      </c>
+      <c r="BF5" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="BG5" s="1"/>
       <c r="BH5" s="2">
-        <v>17</v>
-[...7 lines deleted...]
-        <v>1</v>
+        <v>6</v>
+      </c>
+      <c r="BI5" s="6">
+        <v>1.0126</v>
+      </c>
+      <c r="BJ5" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="BK5" s="1"/>
+      <c r="BL5" s="2">
+        <v>6</v>
       </c>
       <c r="BM5" s="6">
-        <v>0.9841</v>
+        <v>1.0252</v>
       </c>
       <c r="BN5" s="1" t="s">
-        <v>439</v>
+        <v>520</v>
       </c>
       <c r="BO5" s="1"/>
       <c r="BP5" s="1">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="BQ5" s="6">
-        <v>0.9841</v>
+        <v>1.0252</v>
       </c>
       <c r="BR5" s="1" t="s">
-        <v>440</v>
+        <v>521</v>
       </c>
       <c r="BS5" s="1"/>
-      <c r="BT5" s="1">
-        <v>3</v>
+      <c r="BT5" s="2">
+        <v>7</v>
       </c>
       <c r="BU5" s="6">
-        <v>0.9841</v>
+        <v>1.0252</v>
       </c>
       <c r="BV5" s="1" t="s">
-        <v>441</v>
+        <v>522</v>
       </c>
       <c r="BW5" s="1"/>
       <c r="BX5" s="1">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="BY5" s="6">
-        <v>0.9707</v>
+        <v>1.0322</v>
       </c>
       <c r="BZ5" s="1" t="s">
-        <v>442</v>
+        <v>523</v>
       </c>
       <c r="CA5" s="1"/>
       <c r="CB5" s="1">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="CC5" s="6">
-        <v>0.9707</v>
+        <v>1.0322</v>
       </c>
       <c r="CD5" s="1" t="s">
-        <v>443</v>
+        <v>524</v>
       </c>
       <c r="CE5" s="1"/>
       <c r="CF5" s="1">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="CG5" s="6">
-        <v>0.9707</v>
+        <v>1.0322</v>
       </c>
       <c r="CH5" s="1" t="s">
-        <v>444</v>
+        <v>525</v>
       </c>
       <c r="CI5" s="1"/>
       <c r="CJ5" s="1">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="CK5" s="6">
-        <v>0.9662</v>
+        <v>1.0275</v>
       </c>
       <c r="CL5" s="1" t="s">
-        <v>445</v>
+        <v>526</v>
       </c>
       <c r="CM5" s="1"/>
       <c r="CN5" s="1">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="CO5" s="6">
-        <v>0.9662</v>
+        <v>1.0275</v>
       </c>
       <c r="CP5" s="1" t="s">
-        <v>446</v>
+        <v>527</v>
       </c>
       <c r="CQ5" s="1"/>
       <c r="CR5" s="2">
+        <v>8</v>
+      </c>
+      <c r="CS5" s="6">
+        <v>1.0082</v>
+      </c>
+      <c r="CT5" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="CU5" s="1"/>
+      <c r="CV5" s="2">
+        <v>7</v>
+      </c>
+      <c r="CW5" s="6">
+        <v>1.0082</v>
+      </c>
+      <c r="CX5" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="CY5" s="1"/>
+      <c r="CZ5" s="2">
         <v>6</v>
       </c>
-      <c r="CS5" s="6">
-[...6 lines deleted...]
-      <c r="CV5" s="1">
+      <c r="DA5" s="6">
+        <v>1.0082</v>
+      </c>
+      <c r="DB5" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="DC5" s="1"/>
+      <c r="DD5" s="1">
+        <v>3</v>
+      </c>
+      <c r="DE5" s="6">
+        <v>1.0098</v>
+      </c>
+      <c r="DF5" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="DG5" s="1"/>
+      <c r="DH5" s="1">
+        <v>2</v>
+      </c>
+      <c r="DI5" s="6">
+        <v>1.0098</v>
+      </c>
+      <c r="DJ5" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="DK5" s="1"/>
+      <c r="DL5" s="1">
+        <v>1</v>
+      </c>
+      <c r="DM5" s="6">
+        <v>1.0098</v>
+      </c>
+      <c r="DN5" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="DO5" s="1"/>
+      <c r="DP5" s="1">
         <v>5</v>
       </c>
-      <c r="CW5" s="6">
-[...6 lines deleted...]
-      <c r="CZ5" s="1">
+      <c r="DQ5" s="6">
+        <v>0.9944</v>
+      </c>
+      <c r="DR5" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="DS5" s="1"/>
+      <c r="DT5" s="1">
+        <v>4</v>
+      </c>
+      <c r="DU5" s="6">
+        <v>0.9944</v>
+      </c>
+      <c r="DV5" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="DW5" s="1"/>
+      <c r="DX5" s="1">
         <v>5</v>
       </c>
-      <c r="DA5" s="6">
-[...69 lines deleted...]
-      </c>
+      <c r="DY5" s="6">
+        <v>0.9871</v>
+      </c>
+      <c r="DZ5" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="EA5" s="1"/>
+      <c r="EB5" s="1">
+        <v>2</v>
+      </c>
+      <c r="EC5" s="6">
+        <v>0.9871</v>
+      </c>
+      <c r="ED5" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="EE5" s="1"/>
+      <c r="EF5" s="1">
+        <v>5</v>
+      </c>
+      <c r="EG5" s="6">
+        <v>0.9871</v>
+      </c>
+      <c r="EH5" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="EI5" s="1"/>
       <c r="EJ5" s="2">
-        <v>17</v>
-[...5 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="EK5" s="6">
+        <v>0.9923</v>
+      </c>
+      <c r="EL5" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="EM5" s="1"/>
       <c r="EN5" s="2">
-        <v>17</v>
-[...5 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="EO5" s="6">
+        <v>0.9923</v>
+      </c>
+      <c r="EP5" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="EQ5" s="1"/>
       <c r="ER5" s="2">
-        <v>17</v>
-[...5 lines deleted...]
-      </c>
+        <v>8</v>
+      </c>
+      <c r="ES5" s="6">
+        <v>0.9923</v>
+      </c>
+      <c r="ET5" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="EU5" s="1"/>
       <c r="EV5" s="2">
+        <v>7</v>
+      </c>
+      <c r="EW5" s="6">
+        <v>1.0117</v>
+      </c>
+      <c r="EX5" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="EY5" s="1"/>
+      <c r="EZ5" s="2">
         <v>6</v>
       </c>
-      <c r="EW5" s="6">
-[...8 lines deleted...]
-      </c>
       <c r="FA5" s="6">
-        <v>0.9728</v>
+        <v>1.0117</v>
       </c>
       <c r="FB5" s="1" t="s">
-        <v>451</v>
+        <v>543</v>
       </c>
       <c r="FC5" s="1"/>
-      <c r="FD5" s="1">
-        <v>2</v>
+      <c r="FD5" s="2">
+        <v>6</v>
       </c>
       <c r="FE5" s="6">
-        <v>0.9728</v>
+        <v>1.0117</v>
       </c>
       <c r="FF5" s="1" t="s">
-        <v>452</v>
+        <v>544</v>
       </c>
       <c r="FG5" s="1"/>
       <c r="FH5" s="1">
+        <v>3</v>
+      </c>
+      <c r="FI5" s="6">
+        <v>1.0085</v>
+      </c>
+      <c r="FJ5" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="FK5" s="1"/>
+      <c r="FL5" s="2">
+        <v>12</v>
+      </c>
+      <c r="FM5" s="6">
+        <v>1.0085</v>
+      </c>
+      <c r="FN5" s="1"/>
+      <c r="FO5" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="FP5" s="2">
+        <v>7</v>
+      </c>
+      <c r="FQ5" s="6"/>
+      <c r="FR5" s="1"/>
+      <c r="FS5" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="FT5" s="1">
+        <v>2</v>
+      </c>
+      <c r="FU5" s="6">
+        <v>1.0135</v>
+      </c>
+      <c r="FV5" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="FW5" s="1"/>
+      <c r="FX5" s="1">
+        <v>5</v>
+      </c>
+      <c r="FY5" s="6">
+        <v>1.0135</v>
+      </c>
+      <c r="FZ5" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="GA5" s="1"/>
+      <c r="GB5" s="1">
+        <v>2</v>
+      </c>
+      <c r="GC5" s="6">
+        <v>1.0377</v>
+      </c>
+      <c r="GD5" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="GE5" s="1"/>
+      <c r="GF5" s="1">
         <v>1</v>
       </c>
-      <c r="FI5" s="6">
-[...15 lines deleted...]
-      <c r="FO5" s="1"/>
+      <c r="GG5" s="6">
+        <v>1.0378</v>
+      </c>
+      <c r="GH5" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="GI5" s="1"/>
+      <c r="GJ5" s="1">
+        <v>2</v>
+      </c>
+      <c r="GK5" s="6">
+        <v>1.0378</v>
+      </c>
+      <c r="GL5" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="GM5" s="1"/>
+      <c r="GN5" s="1">
+        <v>3</v>
+      </c>
+      <c r="GO5" s="6">
+        <v>1.0378</v>
+      </c>
+      <c r="GP5" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="GQ5" s="1"/>
+      <c r="GR5" s="2">
+        <v>18</v>
+      </c>
+      <c r="GS5" s="6"/>
+      <c r="GT5" s="1"/>
+      <c r="GU5" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GV5" s="2">
+        <v>18</v>
+      </c>
+      <c r="GW5" s="6"/>
+      <c r="GX5" s="1"/>
+      <c r="GY5" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GZ5" s="2">
+        <v>18</v>
+      </c>
+      <c r="HA5" s="6"/>
+      <c r="HB5" s="1"/>
+      <c r="HC5" s="1" t="s">
+        <v>47</v>
+      </c>
     </row>
-    <row r="6" spans="1:171">
+    <row r="6" spans="1:211">
       <c r="A6" s="1">
         <v>4</v>
       </c>
       <c r="B6" t="s">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="C6" s="1">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="D6" s="1">
+        <v>84</v>
+      </c>
+      <c r="D6" s="2">
+        <v>18</v>
+      </c>
+      <c r="E6" s="6"/>
+      <c r="F6" s="1"/>
+      <c r="G6" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H6" s="2">
+        <v>18</v>
+      </c>
+      <c r="I6" s="6"/>
+      <c r="J6" s="1"/>
+      <c r="K6" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="2">
+        <v>18</v>
+      </c>
+      <c r="M6" s="6"/>
+      <c r="N6" s="1"/>
+      <c r="O6" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="P6" s="2">
         <v>5</v>
       </c>
-      <c r="E6" s="6">
-[...28 lines deleted...]
-      </c>
       <c r="Q6" s="6">
-        <v>1.0081</v>
+        <v>0.9303</v>
       </c>
       <c r="R6" s="1" t="s">
-        <v>458</v>
+        <v>552</v>
       </c>
       <c r="S6" s="1"/>
       <c r="T6" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="U6" s="6">
-        <v>1.0081</v>
+        <v>0.9303</v>
       </c>
       <c r="V6" s="1" t="s">
-        <v>459</v>
+        <v>553</v>
       </c>
       <c r="W6" s="1"/>
       <c r="X6" s="1">
+        <v>3</v>
+      </c>
+      <c r="Y6" s="6">
+        <v>0.9303</v>
+      </c>
+      <c r="Z6" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="AA6" s="1"/>
+      <c r="AB6" s="2">
+        <v>18</v>
+      </c>
+      <c r="AC6" s="6"/>
+      <c r="AD6" s="1"/>
+      <c r="AE6" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF6" s="2">
+        <v>18</v>
+      </c>
+      <c r="AG6" s="6"/>
+      <c r="AH6" s="1"/>
+      <c r="AI6" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AJ6" s="2">
+        <v>18</v>
+      </c>
+      <c r="AK6" s="6"/>
+      <c r="AL6" s="1"/>
+      <c r="AM6" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AN6" s="1">
+        <v>4</v>
+      </c>
+      <c r="AO6" s="6">
+        <v>0.9257</v>
+      </c>
+      <c r="AP6" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="AQ6" s="1"/>
+      <c r="AR6" s="1">
+        <v>3</v>
+      </c>
+      <c r="AS6" s="6">
+        <v>0.9257</v>
+      </c>
+      <c r="AT6" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="AU6" s="1"/>
+      <c r="AV6" s="1">
+        <v>3</v>
+      </c>
+      <c r="AW6" s="6">
+        <v>0.9257</v>
+      </c>
+      <c r="AX6" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="AY6" s="1"/>
+      <c r="AZ6" s="2">
         <v>5</v>
       </c>
-      <c r="Y6" s="6">
-[...62 lines deleted...]
-      </c>
       <c r="BA6" s="6">
-        <v>1.0126</v>
+        <v>0.9405</v>
       </c>
       <c r="BB6" s="1" t="s">
-        <v>464</v>
+        <v>558</v>
       </c>
       <c r="BC6" s="1"/>
       <c r="BD6" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="BE6" s="6">
-        <v>1.0126</v>
+        <v>0.9405</v>
       </c>
       <c r="BF6" s="1" t="s">
-        <v>465</v>
+        <v>559</v>
       </c>
       <c r="BG6" s="1"/>
-      <c r="BH6" s="2">
-        <v>6</v>
+      <c r="BH6" s="1">
+        <v>4</v>
       </c>
       <c r="BI6" s="6">
-        <v>1.0126</v>
+        <v>0.9405</v>
       </c>
       <c r="BJ6" s="1" t="s">
-        <v>466</v>
+        <v>560</v>
       </c>
       <c r="BK6" s="1"/>
-      <c r="BL6" s="2">
-        <v>6</v>
+      <c r="BL6" s="1">
+        <v>2</v>
       </c>
       <c r="BM6" s="6">
-        <v>1.0252</v>
+        <v>0.9369</v>
       </c>
       <c r="BN6" s="1" t="s">
-        <v>467</v>
+        <v>561</v>
       </c>
       <c r="BO6" s="1"/>
-      <c r="BP6" s="1">
-        <v>5</v>
+      <c r="BP6" s="2">
+        <v>7</v>
       </c>
       <c r="BQ6" s="6">
-        <v>1.0252</v>
+        <v>0.9369</v>
       </c>
       <c r="BR6" s="1" t="s">
-        <v>468</v>
+        <v>562</v>
       </c>
       <c r="BS6" s="1"/>
       <c r="BT6" s="2">
+        <v>6</v>
+      </c>
+      <c r="BU6" s="6">
+        <v>0.9369</v>
+      </c>
+      <c r="BV6" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="BW6" s="1"/>
+      <c r="BX6" s="2">
         <v>7</v>
       </c>
-      <c r="BU6" s="6">
-[...6 lines deleted...]
-      <c r="BX6" s="1">
+      <c r="BY6" s="6">
+        <v>0.9426</v>
+      </c>
+      <c r="BZ6" s="1"/>
+      <c r="CA6" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB6" s="1">
+        <v>4</v>
+      </c>
+      <c r="CC6" s="6">
+        <v>0.9426</v>
+      </c>
+      <c r="CD6" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="CE6" s="1"/>
+      <c r="CF6" s="2">
+        <v>5</v>
+      </c>
+      <c r="CG6" s="6">
+        <v>0.9426</v>
+      </c>
+      <c r="CH6" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="CI6" s="1"/>
+      <c r="CJ6" s="2">
+        <v>6</v>
+      </c>
+      <c r="CK6" s="6">
+        <v>0.9474</v>
+      </c>
+      <c r="CL6" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="CM6" s="1"/>
+      <c r="CN6" s="2">
+        <v>5</v>
+      </c>
+      <c r="CO6" s="6">
+        <v>0.9474</v>
+      </c>
+      <c r="CP6" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="CQ6" s="1"/>
+      <c r="CR6" s="1">
         <v>1</v>
       </c>
-      <c r="BY6" s="6">
-[...6 lines deleted...]
-      <c r="CB6" s="1">
+      <c r="CS6" s="6">
+        <v>0.9545</v>
+      </c>
+      <c r="CT6" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="CU6" s="1"/>
+      <c r="CV6" s="1">
+        <v>2</v>
+      </c>
+      <c r="CW6" s="6">
+        <v>0.9545</v>
+      </c>
+      <c r="CX6" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="CY6" s="1"/>
+      <c r="CZ6" s="1">
         <v>1</v>
       </c>
-      <c r="CC6" s="6">
-[...58 lines deleted...]
-      </c>
       <c r="DA6" s="6">
-        <v>1.0082</v>
+        <v>0.9545</v>
       </c>
       <c r="DB6" s="1" t="s">
-        <v>477</v>
+        <v>570</v>
       </c>
       <c r="DC6" s="1"/>
       <c r="DD6" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="DE6" s="6">
-        <v>1.0098</v>
+        <v>0.9452</v>
       </c>
       <c r="DF6" s="1" t="s">
-        <v>478</v>
+        <v>571</v>
       </c>
       <c r="DG6" s="1"/>
       <c r="DH6" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="DI6" s="6">
-        <v>1.0098</v>
+        <v>0.9452</v>
       </c>
       <c r="DJ6" s="1" t="s">
-        <v>479</v>
+        <v>572</v>
       </c>
       <c r="DK6" s="1"/>
       <c r="DL6" s="1">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="DM6" s="6">
-        <v>1.0098</v>
+        <v>0.9452</v>
       </c>
       <c r="DN6" s="1" t="s">
-        <v>480</v>
+        <v>573</v>
       </c>
       <c r="DO6" s="1"/>
-      <c r="DP6" s="1">
+      <c r="DP6" s="2">
+        <v>18</v>
+      </c>
+      <c r="DQ6" s="6"/>
+      <c r="DR6" s="1"/>
+      <c r="DS6" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="DT6" s="2">
+        <v>18</v>
+      </c>
+      <c r="DU6" s="6"/>
+      <c r="DV6" s="1"/>
+      <c r="DW6" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="DX6" s="1">
+        <v>4</v>
+      </c>
+      <c r="DY6" s="6">
+        <v>0.9482</v>
+      </c>
+      <c r="DZ6" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="EA6" s="1"/>
+      <c r="EB6" s="2">
         <v>5</v>
       </c>
-      <c r="DQ6" s="6">
-[...28 lines deleted...]
-      </c>
       <c r="EC6" s="6">
-        <v>0.9871</v>
+        <v>0.9482</v>
       </c>
       <c r="ED6" s="1" t="s">
-        <v>484</v>
+        <v>575</v>
       </c>
       <c r="EE6" s="1"/>
       <c r="EF6" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="EG6" s="6">
-        <v>0.9871</v>
+        <v>0.9482</v>
       </c>
       <c r="EH6" s="1" t="s">
-        <v>485</v>
+        <v>576</v>
       </c>
       <c r="EI6" s="1"/>
       <c r="EJ6" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="EK6" s="6">
-        <v>0.9923</v>
+        <v>0.9543</v>
       </c>
       <c r="EL6" s="1" t="s">
-        <v>486</v>
+        <v>577</v>
       </c>
       <c r="EM6" s="1"/>
-      <c r="EN6" s="2">
-        <v>7</v>
+      <c r="EN6" s="1">
+        <v>4</v>
       </c>
       <c r="EO6" s="6">
-        <v>0.9923</v>
+        <v>0.9543</v>
       </c>
       <c r="EP6" s="1" t="s">
-        <v>487</v>
+        <v>578</v>
       </c>
       <c r="EQ6" s="1"/>
-      <c r="ER6" s="2">
-        <v>8</v>
+      <c r="ER6" s="1">
+        <v>3</v>
       </c>
       <c r="ES6" s="6">
-        <v>0.9923</v>
+        <v>0.9543</v>
       </c>
       <c r="ET6" s="1" t="s">
-        <v>488</v>
+        <v>579</v>
       </c>
       <c r="EU6" s="1"/>
-      <c r="EV6" s="2">
-        <v>7</v>
+      <c r="EV6" s="1">
+        <v>2</v>
       </c>
       <c r="EW6" s="6">
-        <v>1.0117</v>
+        <v>0.9488</v>
       </c>
       <c r="EX6" s="1" t="s">
-        <v>489</v>
+        <v>580</v>
       </c>
       <c r="EY6" s="1"/>
-      <c r="EZ6" s="2">
-        <v>6</v>
+      <c r="EZ6" s="1">
+        <v>4</v>
       </c>
       <c r="FA6" s="6">
-        <v>1.0117</v>
+        <v>0.9488</v>
       </c>
       <c r="FB6" s="1" t="s">
-        <v>490</v>
+        <v>581</v>
       </c>
       <c r="FC6" s="1"/>
       <c r="FD6" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="FE6" s="6">
-        <v>1.0117</v>
+        <v>0.9488</v>
       </c>
       <c r="FF6" s="1" t="s">
-        <v>491</v>
+        <v>582</v>
       </c>
       <c r="FG6" s="1"/>
-      <c r="FH6" s="1">
-[...8 lines deleted...]
-      <c r="FK6" s="1"/>
+      <c r="FH6" s="2">
+        <v>18</v>
+      </c>
+      <c r="FI6" s="6"/>
+      <c r="FJ6" s="1"/>
+      <c r="FK6" s="1" t="s">
+        <v>47</v>
+      </c>
       <c r="FL6" s="2">
-        <v>9</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="FM6" s="6"/>
       <c r="FN6" s="1"/>
       <c r="FO6" s="1" t="s">
-        <v>41</v>
-      </c>
+        <v>47</v>
+      </c>
+      <c r="FP6" s="1">
+        <v>1</v>
+      </c>
+      <c r="FQ6" s="6">
+        <v>0.9311</v>
+      </c>
+      <c r="FR6" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="FS6" s="1"/>
+      <c r="FT6" s="1">
+        <v>3</v>
+      </c>
+      <c r="FU6" s="6">
+        <v>0.9054</v>
+      </c>
+      <c r="FV6" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="FW6" s="1"/>
+      <c r="FX6" s="1">
+        <v>1</v>
+      </c>
+      <c r="FY6" s="6">
+        <v>0.9054</v>
+      </c>
+      <c r="FZ6" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="GA6" s="1"/>
+      <c r="GB6" s="2">
+        <v>7</v>
+      </c>
+      <c r="GC6" s="6">
+        <v>0.8953</v>
+      </c>
+      <c r="GD6" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="GE6" s="1"/>
+      <c r="GF6" s="2">
+        <v>6</v>
+      </c>
+      <c r="GG6" s="6">
+        <v>0.9027</v>
+      </c>
+      <c r="GH6" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="GI6" s="1"/>
+      <c r="GJ6" s="1">
+        <v>5</v>
+      </c>
+      <c r="GK6" s="6">
+        <v>0.9027</v>
+      </c>
+      <c r="GL6" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="GM6" s="1"/>
+      <c r="GN6" s="1">
+        <v>2</v>
+      </c>
+      <c r="GO6" s="6">
+        <v>0.9027</v>
+      </c>
+      <c r="GP6" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="GQ6" s="1"/>
+      <c r="GR6" s="1">
+        <v>5</v>
+      </c>
+      <c r="GS6" s="6">
+        <v>0.9038</v>
+      </c>
+      <c r="GT6" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="GU6" s="1"/>
+      <c r="GV6" s="1">
+        <v>5</v>
+      </c>
+      <c r="GW6" s="6">
+        <v>0.9038</v>
+      </c>
+      <c r="GX6" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="GY6" s="1"/>
+      <c r="GZ6" s="2">
+        <v>6</v>
+      </c>
+      <c r="HA6" s="6">
+        <v>0.9038</v>
+      </c>
+      <c r="HB6" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="HC6" s="1"/>
     </row>
-    <row r="7" spans="1:171">
+    <row r="7" spans="1:211">
       <c r="A7" s="1">
         <v>5</v>
       </c>
       <c r="B7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C7" s="1">
+        <v>86</v>
+      </c>
+      <c r="D7" s="2">
+        <v>6</v>
+      </c>
+      <c r="E7" s="6">
+        <v>0.9612</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="G7" s="1"/>
+      <c r="H7" s="1">
+        <v>2</v>
+      </c>
+      <c r="I7" s="6">
+        <v>0.9612</v>
+      </c>
+      <c r="J7" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="K7" s="1"/>
+      <c r="L7" s="1">
+        <v>5</v>
+      </c>
+      <c r="M7" s="6">
+        <v>0.9612</v>
+      </c>
+      <c r="N7" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="O7" s="1"/>
+      <c r="P7" s="1">
+        <v>2</v>
+      </c>
+      <c r="Q7" s="6">
+        <v>0.9585</v>
+      </c>
+      <c r="R7" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="S7" s="1"/>
+      <c r="T7" s="1">
         <v>3</v>
       </c>
-      <c r="C7" s="1">
-[...38 lines deleted...]
-      </c>
       <c r="U7" s="6">
-        <v>0.9303</v>
+        <v>0.9585</v>
       </c>
       <c r="V7" s="1" t="s">
-        <v>494</v>
+        <v>597</v>
       </c>
       <c r="W7" s="1"/>
       <c r="X7" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Y7" s="6">
-        <v>0.9303</v>
+        <v>0.9585</v>
       </c>
       <c r="Z7" s="1" t="s">
-        <v>495</v>
+        <v>598</v>
       </c>
       <c r="AA7" s="1"/>
       <c r="AB7" s="2">
-        <v>17</v>
-[...21 lines deleted...]
-      </c>
+        <v>6</v>
+      </c>
+      <c r="AC7" s="6">
+        <v>0.9624</v>
+      </c>
+      <c r="AD7" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="AE7" s="1"/>
+      <c r="AF7" s="1">
+        <v>5</v>
+      </c>
+      <c r="AG7" s="6">
+        <v>0.9624</v>
+      </c>
+      <c r="AH7" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="AI7" s="1"/>
+      <c r="AJ7" s="1">
+        <v>3</v>
+      </c>
+      <c r="AK7" s="6">
+        <v>0.9624</v>
+      </c>
+      <c r="AL7" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="AM7" s="1"/>
       <c r="AN7" s="1">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="AO7" s="6">
-        <v>0.9257</v>
+        <v>0.9814</v>
       </c>
       <c r="AP7" s="1" t="s">
-        <v>496</v>
+        <v>602</v>
       </c>
       <c r="AQ7" s="1"/>
       <c r="AR7" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AS7" s="6">
-        <v>0.9257</v>
+        <v>0.9814</v>
       </c>
       <c r="AT7" s="1" t="s">
-        <v>497</v>
+        <v>603</v>
       </c>
       <c r="AU7" s="1"/>
       <c r="AV7" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AW7" s="6">
-        <v>0.9257</v>
+        <v>0.9814</v>
       </c>
       <c r="AX7" s="1" t="s">
-        <v>498</v>
+        <v>604</v>
       </c>
       <c r="AY7" s="1"/>
       <c r="AZ7" s="2">
+        <v>18</v>
+      </c>
+      <c r="BA7" s="6"/>
+      <c r="BB7" s="1"/>
+      <c r="BC7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="BD7" s="2">
+        <v>18</v>
+      </c>
+      <c r="BE7" s="6"/>
+      <c r="BF7" s="1"/>
+      <c r="BG7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="BH7" s="2">
+        <v>18</v>
+      </c>
+      <c r="BI7" s="6"/>
+      <c r="BJ7" s="1"/>
+      <c r="BK7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="BL7" s="1">
+        <v>1</v>
+      </c>
+      <c r="BM7" s="6">
+        <v>0.9841</v>
+      </c>
+      <c r="BN7" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="BO7" s="1"/>
+      <c r="BP7" s="1">
+        <v>2</v>
+      </c>
+      <c r="BQ7" s="6">
+        <v>0.9841</v>
+      </c>
+      <c r="BR7" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="BS7" s="1"/>
+      <c r="BT7" s="1">
+        <v>3</v>
+      </c>
+      <c r="BU7" s="6">
+        <v>0.9841</v>
+      </c>
+      <c r="BV7" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="BW7" s="1"/>
+      <c r="BX7" s="1">
+        <v>3</v>
+      </c>
+      <c r="BY7" s="6">
+        <v>0.9707</v>
+      </c>
+      <c r="BZ7" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="CA7" s="1"/>
+      <c r="CB7" s="1">
+        <v>3</v>
+      </c>
+      <c r="CC7" s="6">
+        <v>0.9707</v>
+      </c>
+      <c r="CD7" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="CE7" s="1"/>
+      <c r="CF7" s="1">
+        <v>3</v>
+      </c>
+      <c r="CG7" s="6">
+        <v>0.9707</v>
+      </c>
+      <c r="CH7" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="CI7" s="1"/>
+      <c r="CJ7" s="1">
         <v>5</v>
       </c>
-      <c r="BA7" s="6">
-[...46 lines deleted...]
-      <c r="BT7" s="2">
+      <c r="CK7" s="6">
+        <v>0.9662</v>
+      </c>
+      <c r="CL7" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="CM7" s="1"/>
+      <c r="CN7" s="1">
+        <v>3</v>
+      </c>
+      <c r="CO7" s="6">
+        <v>0.9662</v>
+      </c>
+      <c r="CP7" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="CQ7" s="1"/>
+      <c r="CR7" s="2">
         <v>6</v>
       </c>
-      <c r="BU7" s="6">
-[...58 lines deleted...]
-      </c>
       <c r="CS7" s="6">
-        <v>0.9545</v>
+        <v>0.9752</v>
       </c>
       <c r="CT7" s="1" t="s">
-        <v>509</v>
+        <v>613</v>
       </c>
       <c r="CU7" s="1"/>
       <c r="CV7" s="1">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="CW7" s="6">
-        <v>0.9545</v>
+        <v>0.9752</v>
       </c>
       <c r="CX7" s="1" t="s">
-        <v>510</v>
+        <v>614</v>
       </c>
       <c r="CY7" s="1"/>
       <c r="CZ7" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="DA7" s="6">
-        <v>0.9545</v>
+        <v>0.9752</v>
       </c>
       <c r="DB7" s="1" t="s">
-        <v>511</v>
+        <v>615</v>
       </c>
       <c r="DC7" s="1"/>
-      <c r="DD7" s="1">
-[...28 lines deleted...]
-      <c r="DO7" s="1"/>
+      <c r="DD7" s="2">
+        <v>18</v>
+      </c>
+      <c r="DE7" s="6"/>
+      <c r="DF7" s="1"/>
+      <c r="DG7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="DH7" s="2">
+        <v>18</v>
+      </c>
+      <c r="DI7" s="6"/>
+      <c r="DJ7" s="1"/>
+      <c r="DK7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="DL7" s="2">
+        <v>18</v>
+      </c>
+      <c r="DM7" s="6"/>
+      <c r="DN7" s="1"/>
+      <c r="DO7" s="1" t="s">
+        <v>47</v>
+      </c>
       <c r="DP7" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DQ7" s="6"/>
       <c r="DR7" s="1"/>
       <c r="DS7" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DT7" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DU7" s="6"/>
       <c r="DV7" s="1"/>
       <c r="DW7" s="1" t="s">
-        <v>41</v>
-[...10 lines deleted...]
-      <c r="EA7" s="1"/>
+        <v>47</v>
+      </c>
+      <c r="DX7" s="2">
+        <v>18</v>
+      </c>
+      <c r="DY7" s="6"/>
+      <c r="DZ7" s="1"/>
+      <c r="EA7" s="1" t="s">
+        <v>47</v>
+      </c>
       <c r="EB7" s="2">
-        <v>5</v>
-[...49 lines deleted...]
-        <v>2</v>
+        <v>18</v>
+      </c>
+      <c r="EC7" s="6"/>
+      <c r="ED7" s="1"/>
+      <c r="EE7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EF7" s="2">
+        <v>18</v>
+      </c>
+      <c r="EG7" s="6"/>
+      <c r="EH7" s="1"/>
+      <c r="EI7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EJ7" s="2">
+        <v>18</v>
+      </c>
+      <c r="EK7" s="6"/>
+      <c r="EL7" s="1"/>
+      <c r="EM7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EN7" s="2">
+        <v>18</v>
+      </c>
+      <c r="EO7" s="6"/>
+      <c r="EP7" s="1"/>
+      <c r="EQ7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="ER7" s="2">
+        <v>18</v>
+      </c>
+      <c r="ES7" s="6"/>
+      <c r="ET7" s="1"/>
+      <c r="EU7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EV7" s="2">
+        <v>6</v>
       </c>
       <c r="EW7" s="6">
-        <v>0.9488</v>
+        <v>0.9728</v>
       </c>
       <c r="EX7" s="1" t="s">
-        <v>521</v>
+        <v>616</v>
       </c>
       <c r="EY7" s="1"/>
       <c r="EZ7" s="1">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="FA7" s="6">
-        <v>0.9488</v>
+        <v>0.9728</v>
       </c>
       <c r="FB7" s="1" t="s">
-        <v>522</v>
+        <v>617</v>
       </c>
       <c r="FC7" s="1"/>
       <c r="FD7" s="1">
+        <v>2</v>
+      </c>
+      <c r="FE7" s="6">
+        <v>0.9728</v>
+      </c>
+      <c r="FF7" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="FG7" s="1"/>
+      <c r="FH7" s="1">
+        <v>1</v>
+      </c>
+      <c r="FI7" s="6">
+        <v>0.9422</v>
+      </c>
+      <c r="FJ7" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="FK7" s="1"/>
+      <c r="FL7" s="1">
+        <v>1</v>
+      </c>
+      <c r="FM7" s="6">
+        <v>0.9422</v>
+      </c>
+      <c r="FN7" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="FO7" s="1"/>
+      <c r="FP7" s="2">
+        <v>18</v>
+      </c>
+      <c r="FQ7" s="6"/>
+      <c r="FR7" s="1"/>
+      <c r="FS7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="FT7" s="1">
         <v>5</v>
       </c>
-      <c r="FE7" s="6">
-[...20 lines deleted...]
-        <v>41</v>
+      <c r="FU7" s="6">
+        <v>0.9222</v>
+      </c>
+      <c r="FV7" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="FW7" s="1"/>
+      <c r="FX7" s="1">
+        <v>4</v>
+      </c>
+      <c r="FY7" s="6">
+        <v>0.9222</v>
+      </c>
+      <c r="FZ7" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="GA7" s="1"/>
+      <c r="GB7" s="2">
+        <v>6</v>
+      </c>
+      <c r="GC7" s="6">
+        <v>0.9241</v>
+      </c>
+      <c r="GD7" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="GE7" s="1"/>
+      <c r="GF7" s="2">
+        <v>8</v>
+      </c>
+      <c r="GG7" s="6">
+        <v>0.9249</v>
+      </c>
+      <c r="GH7" s="1"/>
+      <c r="GI7" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="GJ7" s="2">
+        <v>7</v>
+      </c>
+      <c r="GK7" s="6">
+        <v>0.9249</v>
+      </c>
+      <c r="GL7" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="GM7" s="1"/>
+      <c r="GN7" s="1">
+        <v>4</v>
+      </c>
+      <c r="GO7" s="6">
+        <v>0.9249</v>
+      </c>
+      <c r="GP7" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="GQ7" s="1"/>
+      <c r="GR7" s="2">
+        <v>18</v>
+      </c>
+      <c r="GS7" s="6"/>
+      <c r="GT7" s="1"/>
+      <c r="GU7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GV7" s="2">
+        <v>18</v>
+      </c>
+      <c r="GW7" s="6"/>
+      <c r="GX7" s="1"/>
+      <c r="GY7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GZ7" s="2">
+        <v>18</v>
+      </c>
+      <c r="HA7" s="6"/>
+      <c r="HB7" s="1"/>
+      <c r="HC7" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
-    <row r="8" spans="1:171">
+    <row r="8" spans="1:211">
       <c r="A8" s="1">
         <v>6</v>
       </c>
       <c r="B8" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="C8" s="1">
-        <v>94</v>
-[...24 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="D8" s="1">
+        <v>4</v>
+      </c>
+      <c r="E8" s="6">
+        <v>1.0418</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="G8" s="1"/>
+      <c r="H8" s="1">
+        <v>4</v>
+      </c>
+      <c r="I8" s="6">
+        <v>1.0418</v>
+      </c>
+      <c r="J8" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="K8" s="1"/>
+      <c r="L8" s="1">
+        <v>8</v>
+      </c>
+      <c r="M8" s="6">
+        <v>1.0418</v>
+      </c>
+      <c r="N8" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="O8" s="1"/>
       <c r="P8" s="1">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q8" s="6">
-        <v>1.1871</v>
+        <v>1.0633</v>
       </c>
       <c r="R8" s="1" t="s">
-        <v>524</v>
+        <v>629</v>
       </c>
       <c r="S8" s="1"/>
       <c r="T8" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="U8" s="6">
-        <v>1.1871</v>
+        <v>1.0633</v>
       </c>
       <c r="V8" s="1" t="s">
-        <v>525</v>
+        <v>630</v>
       </c>
       <c r="W8" s="1"/>
-      <c r="X8" s="2">
-        <v>9</v>
+      <c r="X8" s="1">
+        <v>6</v>
       </c>
       <c r="Y8" s="6">
-        <v>1.1871</v>
-[...4 lines deleted...]
-      </c>
+        <v>1.0633</v>
+      </c>
+      <c r="Z8" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="AA8" s="1"/>
       <c r="AB8" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AC8" s="6"/>
       <c r="AD8" s="1"/>
       <c r="AE8" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AF8" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AG8" s="6"/>
       <c r="AH8" s="1"/>
       <c r="AI8" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AJ8" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AK8" s="6"/>
       <c r="AL8" s="1"/>
       <c r="AM8" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AN8" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AO8" s="6"/>
       <c r="AP8" s="1"/>
       <c r="AQ8" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AR8" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AS8" s="6"/>
       <c r="AT8" s="1"/>
       <c r="AU8" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AV8" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AW8" s="6"/>
       <c r="AX8" s="1"/>
       <c r="AY8" s="1" t="s">
-        <v>41</v>
-[...30 lines deleted...]
-      <c r="BK8" s="1"/>
+        <v>47</v>
+      </c>
+      <c r="AZ8" s="2">
+        <v>18</v>
+      </c>
+      <c r="BA8" s="6"/>
+      <c r="BB8" s="1"/>
+      <c r="BC8" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="BD8" s="2">
+        <v>18</v>
+      </c>
+      <c r="BE8" s="6"/>
+      <c r="BF8" s="1"/>
+      <c r="BG8" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="BH8" s="2">
+        <v>18</v>
+      </c>
+      <c r="BI8" s="6"/>
+      <c r="BJ8" s="1"/>
+      <c r="BK8" s="1" t="s">
+        <v>47</v>
+      </c>
       <c r="BL8" s="2">
-        <v>9</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="BM8" s="6"/>
       <c r="BN8" s="1"/>
       <c r="BO8" s="1" t="s">
-        <v>243</v>
-[...11 lines deleted...]
-      <c r="BT8" s="1">
+        <v>47</v>
+      </c>
+      <c r="BP8" s="2">
+        <v>18</v>
+      </c>
+      <c r="BQ8" s="6"/>
+      <c r="BR8" s="1"/>
+      <c r="BS8" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="BT8" s="2">
+        <v>18</v>
+      </c>
+      <c r="BU8" s="6"/>
+      <c r="BV8" s="1"/>
+      <c r="BW8" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="BX8" s="1">
         <v>2</v>
       </c>
-      <c r="BU8" s="6">
-[...21 lines deleted...]
-      </c>
+      <c r="BY8" s="6">
+        <v>1.0628</v>
+      </c>
+      <c r="BZ8" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="CA8" s="1"/>
+      <c r="CB8" s="1">
+        <v>2</v>
+      </c>
+      <c r="CC8" s="6">
+        <v>1.0628</v>
+      </c>
+      <c r="CD8" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="CE8" s="1"/>
       <c r="CF8" s="2">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="CG8" s="6"/>
+        <v>12</v>
+      </c>
+      <c r="CG8" s="6">
+        <v>1.0628</v>
+      </c>
       <c r="CH8" s="1"/>
       <c r="CI8" s="1" t="s">
-        <v>41</v>
-[...40 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="CJ8" s="1">
+        <v>1</v>
+      </c>
+      <c r="CK8" s="6">
+        <v>1.0511</v>
+      </c>
+      <c r="CL8" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="CM8" s="1"/>
+      <c r="CN8" s="1">
+        <v>7</v>
+      </c>
+      <c r="CO8" s="6">
+        <v>1.0511</v>
+      </c>
+      <c r="CP8" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="CQ8" s="1"/>
+      <c r="CR8" s="1">
+        <v>5</v>
+      </c>
+      <c r="CS8" s="6">
+        <v>1.0626</v>
+      </c>
+      <c r="CT8" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="CU8" s="1"/>
+      <c r="CV8" s="1">
+        <v>3</v>
+      </c>
+      <c r="CW8" s="6">
+        <v>1.0626</v>
+      </c>
+      <c r="CX8" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="CY8" s="1"/>
+      <c r="CZ8" s="1">
+        <v>3</v>
+      </c>
+      <c r="DA8" s="6">
+        <v>1.0626</v>
+      </c>
+      <c r="DB8" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="DC8" s="1"/>
       <c r="DD8" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="DE8" s="6">
-        <v>1.1534</v>
+        <v>1.06</v>
       </c>
       <c r="DF8" s="1" t="s">
-        <v>531</v>
+        <v>639</v>
       </c>
       <c r="DG8" s="1"/>
       <c r="DH8" s="1">
+        <v>1</v>
+      </c>
+      <c r="DI8" s="6">
+        <v>1.06</v>
+      </c>
+      <c r="DJ8" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="DK8" s="1"/>
+      <c r="DL8" s="1">
+        <v>2</v>
+      </c>
+      <c r="DM8" s="6">
+        <v>1.06</v>
+      </c>
+      <c r="DN8" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="DO8" s="1"/>
+      <c r="DP8" s="2">
+        <v>18</v>
+      </c>
+      <c r="DQ8" s="6"/>
+      <c r="DR8" s="1"/>
+      <c r="DS8" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="DT8" s="2">
+        <v>18</v>
+      </c>
+      <c r="DU8" s="6"/>
+      <c r="DV8" s="1"/>
+      <c r="DW8" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="DX8" s="2">
+        <v>18</v>
+      </c>
+      <c r="DY8" s="6"/>
+      <c r="DZ8" s="1"/>
+      <c r="EA8" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EB8" s="2">
+        <v>18</v>
+      </c>
+      <c r="EC8" s="6"/>
+      <c r="ED8" s="1"/>
+      <c r="EE8" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EF8" s="2">
+        <v>18</v>
+      </c>
+      <c r="EG8" s="6"/>
+      <c r="EH8" s="1"/>
+      <c r="EI8" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EJ8" s="1">
         <v>6</v>
       </c>
-      <c r="DI8" s="6">
-[...68 lines deleted...]
-      </c>
       <c r="EK8" s="6">
-        <v>1.1322</v>
+        <v>1.0463</v>
       </c>
       <c r="EL8" s="1" t="s">
-        <v>537</v>
+        <v>642</v>
       </c>
       <c r="EM8" s="1"/>
       <c r="EN8" s="1">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="EO8" s="6">
-        <v>1.1322</v>
+        <v>1.0463</v>
       </c>
       <c r="EP8" s="1" t="s">
-        <v>538</v>
+        <v>643</v>
       </c>
       <c r="EQ8" s="1"/>
       <c r="ER8" s="1">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="ES8" s="6">
-        <v>1.1322</v>
+        <v>1.0463</v>
       </c>
       <c r="ET8" s="1" t="s">
-        <v>539</v>
+        <v>644</v>
       </c>
       <c r="EU8" s="1"/>
-      <c r="EV8" s="1">
+      <c r="EV8" s="2">
+        <v>9</v>
+      </c>
+      <c r="EW8" s="6">
+        <v>1.0445</v>
+      </c>
+      <c r="EX8" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="EY8" s="1"/>
+      <c r="EZ8" s="2">
+        <v>11</v>
+      </c>
+      <c r="FA8" s="6">
+        <v>1.0445</v>
+      </c>
+      <c r="FB8" s="1"/>
+      <c r="FC8" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="FD8" s="1">
         <v>8</v>
       </c>
-      <c r="EW8" s="6">
-[...18 lines deleted...]
-      </c>
       <c r="FE8" s="6">
-        <v>1.1199</v>
+        <v>1.0445</v>
       </c>
       <c r="FF8" s="1" t="s">
-        <v>542</v>
+        <v>646</v>
       </c>
       <c r="FG8" s="1"/>
-      <c r="FH8" s="1">
-[...14 lines deleted...]
-      </c>
+      <c r="FH8" s="2">
+        <v>18</v>
+      </c>
+      <c r="FI8" s="6"/>
+      <c r="FJ8" s="1"/>
+      <c r="FK8" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="FL8" s="2">
+        <v>18</v>
+      </c>
+      <c r="FM8" s="6"/>
       <c r="FN8" s="1"/>
       <c r="FO8" s="1" t="s">
-        <v>41</v>
-      </c>
+        <v>47</v>
+      </c>
+      <c r="FP8" s="2">
+        <v>18</v>
+      </c>
+      <c r="FQ8" s="6"/>
+      <c r="FR8" s="1"/>
+      <c r="FS8" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="FT8" s="2">
+        <v>18</v>
+      </c>
+      <c r="FU8" s="6"/>
+      <c r="FV8" s="1"/>
+      <c r="FW8" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="FX8" s="2">
+        <v>18</v>
+      </c>
+      <c r="FY8" s="6"/>
+      <c r="FZ8" s="1"/>
+      <c r="GA8" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GB8" s="1">
+        <v>1</v>
+      </c>
+      <c r="GC8" s="6">
+        <v>1.0941</v>
+      </c>
+      <c r="GD8" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="GE8" s="1"/>
+      <c r="GF8" s="1">
+        <v>4</v>
+      </c>
+      <c r="GG8" s="6">
+        <v>1.0752</v>
+      </c>
+      <c r="GH8" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="GI8" s="1"/>
+      <c r="GJ8" s="1">
+        <v>4</v>
+      </c>
+      <c r="GK8" s="6">
+        <v>1.0752</v>
+      </c>
+      <c r="GL8" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="GM8" s="1"/>
+      <c r="GN8" s="1">
+        <v>8</v>
+      </c>
+      <c r="GO8" s="6">
+        <v>1.0752</v>
+      </c>
+      <c r="GP8" s="1"/>
+      <c r="GQ8" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="GR8" s="1">
+        <v>1</v>
+      </c>
+      <c r="GS8" s="6">
+        <v>1.0832</v>
+      </c>
+      <c r="GT8" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="GU8" s="1"/>
+      <c r="GV8" s="1">
+        <v>1</v>
+      </c>
+      <c r="GW8" s="6">
+        <v>1.0832</v>
+      </c>
+      <c r="GX8" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="GY8" s="1"/>
+      <c r="GZ8" s="1">
+        <v>3</v>
+      </c>
+      <c r="HA8" s="6">
+        <v>1.0832</v>
+      </c>
+      <c r="HB8" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="HC8" s="1"/>
     </row>
-    <row r="9" spans="1:171">
+    <row r="9" spans="1:211">
       <c r="A9" s="1">
         <v>7</v>
       </c>
       <c r="B9" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C9" s="1">
-        <v>96</v>
-[...30 lines deleted...]
-      <c r="O9" s="1"/>
+        <v>159</v>
+      </c>
+      <c r="D9" s="2">
+        <v>18</v>
+      </c>
+      <c r="E9" s="6"/>
+      <c r="F9" s="1"/>
+      <c r="G9" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H9" s="2">
+        <v>18</v>
+      </c>
+      <c r="I9" s="6"/>
+      <c r="J9" s="1"/>
+      <c r="K9" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="L9" s="2">
+        <v>18</v>
+      </c>
+      <c r="M9" s="6"/>
+      <c r="N9" s="1"/>
+      <c r="O9" s="1" t="s">
+        <v>47</v>
+      </c>
       <c r="P9" s="1">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="Q9" s="6">
-        <v>1.0633</v>
+        <v>0.8902</v>
       </c>
       <c r="R9" s="1" t="s">
-        <v>547</v>
+        <v>653</v>
       </c>
       <c r="S9" s="1"/>
       <c r="T9" s="1">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="U9" s="6">
-        <v>1.0633</v>
+        <v>0.8902</v>
       </c>
       <c r="V9" s="1" t="s">
-        <v>548</v>
+        <v>654</v>
       </c>
       <c r="W9" s="1"/>
       <c r="X9" s="1">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="Y9" s="6">
-        <v>1.0633</v>
+        <v>0.8902</v>
       </c>
       <c r="Z9" s="1" t="s">
-        <v>549</v>
+        <v>655</v>
       </c>
       <c r="AA9" s="1"/>
-      <c r="AB9" s="2">
-[...22 lines deleted...]
-      </c>
+      <c r="AB9" s="1">
+        <v>2</v>
+      </c>
+      <c r="AC9" s="6">
+        <v>0.9133</v>
+      </c>
+      <c r="AD9" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="AE9" s="1"/>
+      <c r="AF9" s="1">
+        <v>2</v>
+      </c>
+      <c r="AG9" s="6">
+        <v>0.9133</v>
+      </c>
+      <c r="AH9" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="AI9" s="1"/>
+      <c r="AJ9" s="1">
+        <v>5</v>
+      </c>
+      <c r="AK9" s="6">
+        <v>0.9133</v>
+      </c>
+      <c r="AL9" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="AM9" s="1"/>
       <c r="AN9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AO9" s="6"/>
       <c r="AP9" s="1"/>
       <c r="AQ9" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AR9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AS9" s="6"/>
       <c r="AT9" s="1"/>
       <c r="AU9" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AV9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AW9" s="6"/>
       <c r="AX9" s="1"/>
       <c r="AY9" s="1" t="s">
-        <v>41</v>
-[...24 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="AZ9" s="1">
+        <v>4</v>
+      </c>
+      <c r="BA9" s="6">
+        <v>0.9122</v>
+      </c>
+      <c r="BB9" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="BC9" s="1"/>
+      <c r="BD9" s="1">
+        <v>6</v>
+      </c>
+      <c r="BE9" s="6">
+        <v>0.9122</v>
+      </c>
+      <c r="BF9" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="BG9" s="1"/>
+      <c r="BH9" s="1">
+        <v>3</v>
+      </c>
+      <c r="BI9" s="6">
+        <v>0.9122</v>
+      </c>
+      <c r="BJ9" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="BK9" s="1"/>
       <c r="BL9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BM9" s="6"/>
       <c r="BN9" s="1"/>
       <c r="BO9" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BP9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BQ9" s="6"/>
       <c r="BR9" s="1"/>
       <c r="BS9" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BT9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BU9" s="6"/>
       <c r="BV9" s="1"/>
       <c r="BW9" s="1" t="s">
-        <v>41</v>
-[...20 lines deleted...]
-      <c r="CE9" s="1"/>
+        <v>47</v>
+      </c>
+      <c r="BX9" s="2">
+        <v>18</v>
+      </c>
+      <c r="BY9" s="6"/>
+      <c r="BZ9" s="1"/>
+      <c r="CA9" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="CB9" s="2">
+        <v>18</v>
+      </c>
+      <c r="CC9" s="6"/>
+      <c r="CD9" s="1"/>
+      <c r="CE9" s="1" t="s">
+        <v>47</v>
+      </c>
       <c r="CF9" s="2">
-        <v>12</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="CG9" s="6"/>
       <c r="CH9" s="1"/>
       <c r="CI9" s="1" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="CJ9" s="1">
+        <v>47</v>
+      </c>
+      <c r="CJ9" s="2">
+        <v>18</v>
+      </c>
+      <c r="CK9" s="6"/>
+      <c r="CL9" s="1"/>
+      <c r="CM9" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="CN9" s="2">
+        <v>18</v>
+      </c>
+      <c r="CO9" s="6"/>
+      <c r="CP9" s="1"/>
+      <c r="CQ9" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="CR9" s="2">
+        <v>18</v>
+      </c>
+      <c r="CS9" s="6"/>
+      <c r="CT9" s="1"/>
+      <c r="CU9" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="CV9" s="2">
+        <v>18</v>
+      </c>
+      <c r="CW9" s="6"/>
+      <c r="CX9" s="1"/>
+      <c r="CY9" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="CZ9" s="2">
+        <v>18</v>
+      </c>
+      <c r="DA9" s="6"/>
+      <c r="DB9" s="1"/>
+      <c r="DC9" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="DD9" s="2">
+        <v>18</v>
+      </c>
+      <c r="DE9" s="6"/>
+      <c r="DF9" s="1"/>
+      <c r="DG9" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="DH9" s="2">
+        <v>18</v>
+      </c>
+      <c r="DI9" s="6"/>
+      <c r="DJ9" s="1"/>
+      <c r="DK9" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="DL9" s="2">
+        <v>18</v>
+      </c>
+      <c r="DM9" s="6"/>
+      <c r="DN9" s="1"/>
+      <c r="DO9" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="DP9" s="1">
+        <v>6</v>
+      </c>
+      <c r="DQ9" s="6">
+        <v>0.9145</v>
+      </c>
+      <c r="DR9" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="DS9" s="1"/>
+      <c r="DT9" s="1">
         <v>1</v>
       </c>
-      <c r="CK9" s="6">
-[...91 lines deleted...]
-      </c>
+      <c r="DU9" s="6">
+        <v>0.9145</v>
+      </c>
+      <c r="DV9" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="DW9" s="1"/>
       <c r="DX9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DY9" s="6"/>
       <c r="DZ9" s="1"/>
       <c r="EA9" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="EB9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="EC9" s="6"/>
       <c r="ED9" s="1"/>
       <c r="EE9" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="EF9" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="EG9" s="6"/>
       <c r="EH9" s="1"/>
       <c r="EI9" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="EJ9" s="1">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="EK9" s="6">
-        <v>1.0463</v>
+        <v>0.9139</v>
       </c>
       <c r="EL9" s="1" t="s">
-        <v>560</v>
+        <v>664</v>
       </c>
       <c r="EM9" s="1"/>
       <c r="EN9" s="1">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="EO9" s="6">
-        <v>1.0463</v>
+        <v>0.9139</v>
       </c>
       <c r="EP9" s="1" t="s">
-        <v>561</v>
+        <v>665</v>
       </c>
       <c r="EQ9" s="1"/>
       <c r="ER9" s="1">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="ES9" s="6">
-        <v>1.0463</v>
+        <v>0.9139</v>
       </c>
       <c r="ET9" s="1" t="s">
-        <v>562</v>
+        <v>666</v>
       </c>
       <c r="EU9" s="1"/>
       <c r="EV9" s="1">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="EW9" s="6">
-        <v>1.0445</v>
+        <v>0.9107</v>
       </c>
       <c r="EX9" s="1" t="s">
-        <v>563</v>
+        <v>667</v>
       </c>
       <c r="EY9" s="1"/>
       <c r="EZ9" s="1">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="FA9" s="6">
-        <v>1.0445</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.9107</v>
+      </c>
+      <c r="FB9" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="FC9" s="1"/>
       <c r="FD9" s="1">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="FE9" s="6">
-        <v>1.0445</v>
+        <v>0.9107</v>
       </c>
       <c r="FF9" s="1" t="s">
-        <v>564</v>
+        <v>669</v>
       </c>
       <c r="FG9" s="1"/>
-      <c r="FH9" s="2">
-[...14 lines deleted...]
-      </c>
+      <c r="FH9" s="1">
+        <v>2</v>
+      </c>
+      <c r="FI9" s="6">
+        <v>0.8972</v>
+      </c>
+      <c r="FJ9" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="FK9" s="1"/>
+      <c r="FL9" s="1">
+        <v>3</v>
+      </c>
+      <c r="FM9" s="6">
+        <v>0.8972</v>
+      </c>
+      <c r="FN9" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="FO9" s="1"/>
+      <c r="FP9" s="1">
+        <v>5</v>
+      </c>
+      <c r="FQ9" s="6">
+        <v>0.8933</v>
+      </c>
+      <c r="FR9" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="FS9" s="1"/>
+      <c r="FT9" s="2">
+        <v>18</v>
+      </c>
+      <c r="FU9" s="6"/>
+      <c r="FV9" s="1"/>
+      <c r="FW9" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="FX9" s="2">
+        <v>18</v>
+      </c>
+      <c r="FY9" s="6"/>
+      <c r="FZ9" s="1"/>
+      <c r="GA9" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GB9" s="1">
+        <v>5</v>
+      </c>
+      <c r="GC9" s="6">
+        <v>0.9222</v>
+      </c>
+      <c r="GD9" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="GE9" s="1"/>
+      <c r="GF9" s="1">
+        <v>18</v>
+      </c>
+      <c r="GG9" s="6"/>
+      <c r="GH9" s="1"/>
+      <c r="GI9" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GJ9" s="1">
+        <v>18</v>
+      </c>
+      <c r="GK9" s="6"/>
+      <c r="GL9" s="1"/>
+      <c r="GM9" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GN9" s="1">
+        <v>18</v>
+      </c>
+      <c r="GO9" s="6"/>
+      <c r="GP9" s="1"/>
+      <c r="GQ9" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GR9" s="1">
+        <v>4</v>
+      </c>
+      <c r="GS9" s="6">
+        <v>0.9387</v>
+      </c>
+      <c r="GT9" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="GU9" s="1"/>
+      <c r="GV9" s="1">
+        <v>3</v>
+      </c>
+      <c r="GW9" s="6">
+        <v>0.9387</v>
+      </c>
+      <c r="GX9" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="GY9" s="1"/>
+      <c r="GZ9" s="1">
+        <v>4</v>
+      </c>
+      <c r="HA9" s="6">
+        <v>0.9387</v>
+      </c>
+      <c r="HB9" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="HC9" s="1"/>
     </row>
-    <row r="10" spans="1:171">
+    <row r="10" spans="1:211">
       <c r="A10" s="1">
         <v>8</v>
       </c>
       <c r="B10" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="C10" s="1">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="D10" s="1">
+        <v>164</v>
+      </c>
+      <c r="D10" s="2">
+        <v>18</v>
+      </c>
+      <c r="E10" s="6"/>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H10" s="2">
+        <v>18</v>
+      </c>
+      <c r="I10" s="6"/>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="L10" s="2">
+        <v>18</v>
+      </c>
+      <c r="M10" s="6"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="P10" s="1">
         <v>3</v>
       </c>
-      <c r="E10" s="6">
-[...45 lines deleted...]
-      <c r="Y10" s="6"/>
+      <c r="Q10" s="6">
+        <v>1.1871</v>
+      </c>
+      <c r="R10" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1">
+        <v>1</v>
+      </c>
+      <c r="U10" s="6">
+        <v>1.1871</v>
+      </c>
+      <c r="V10" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1">
+        <v>9</v>
+      </c>
+      <c r="Y10" s="6">
+        <v>1.1871</v>
+      </c>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1" t="s">
-        <v>41</v>
+        <v>313</v>
       </c>
       <c r="AB10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AC10" s="6"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AF10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AG10" s="6"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AJ10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AK10" s="6"/>
       <c r="AL10" s="1"/>
       <c r="AM10" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AN10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AO10" s="6"/>
       <c r="AP10" s="1"/>
       <c r="AQ10" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AR10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AS10" s="6"/>
       <c r="AT10" s="1"/>
       <c r="AU10" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AV10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AW10" s="6"/>
       <c r="AX10" s="1"/>
       <c r="AY10" s="1" t="s">
-        <v>41</v>
-[...24 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="AZ10" s="1">
+        <v>1</v>
+      </c>
+      <c r="BA10" s="6">
+        <v>1.1944</v>
+      </c>
+      <c r="BB10" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="BC10" s="1"/>
+      <c r="BD10" s="1">
+        <v>1</v>
+      </c>
+      <c r="BE10" s="6">
+        <v>1.1944</v>
+      </c>
+      <c r="BF10" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="BG10" s="1"/>
+      <c r="BH10" s="1">
+        <v>2</v>
+      </c>
+      <c r="BI10" s="6">
+        <v>1.1944</v>
+      </c>
+      <c r="BJ10" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="BK10" s="1"/>
       <c r="BL10" s="1">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="BM10" s="6">
-        <v>1.0632</v>
-[...4 lines deleted...]
-      <c r="BO10" s="1"/>
+        <v>1.1706</v>
+      </c>
+      <c r="BN10" s="1"/>
+      <c r="BO10" s="1" t="s">
+        <v>273</v>
+      </c>
       <c r="BP10" s="1">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="BQ10" s="6">
-        <v>1.0632</v>
+        <v>1.1706</v>
       </c>
       <c r="BR10" s="1" t="s">
-        <v>569</v>
+        <v>682</v>
       </c>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="BU10" s="6">
-        <v>1.0632</v>
+        <v>1.1706</v>
       </c>
       <c r="BV10" s="1" t="s">
-        <v>570</v>
+        <v>683</v>
       </c>
       <c r="BW10" s="1"/>
       <c r="BX10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BY10" s="6"/>
       <c r="BZ10" s="1"/>
       <c r="CA10" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CB10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CC10" s="6"/>
       <c r="CD10" s="1"/>
       <c r="CE10" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CF10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CG10" s="6"/>
       <c r="CH10" s="1"/>
       <c r="CI10" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CJ10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CK10" s="6"/>
       <c r="CL10" s="1"/>
       <c r="CM10" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CN10" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CO10" s="6"/>
       <c r="CP10" s="1"/>
       <c r="CQ10" s="1" t="s">
-        <v>41</v>
-[...21 lines deleted...]
-      <c r="CZ10" s="1">
+        <v>47</v>
+      </c>
+      <c r="CR10" s="2">
+        <v>18</v>
+      </c>
+      <c r="CS10" s="6"/>
+      <c r="CT10" s="1"/>
+      <c r="CU10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="CV10" s="2">
+        <v>18</v>
+      </c>
+      <c r="CW10" s="6"/>
+      <c r="CX10" s="1"/>
+      <c r="CY10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="CZ10" s="2">
+        <v>18</v>
+      </c>
+      <c r="DA10" s="6"/>
+      <c r="DB10" s="1"/>
+      <c r="DC10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="DD10" s="1">
         <v>2</v>
       </c>
-      <c r="DA10" s="6">
-[...17 lines deleted...]
-      <c r="DI10" s="6"/>
+      <c r="DE10" s="6">
+        <v>1.1534</v>
+      </c>
+      <c r="DF10" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="DG10" s="1"/>
+      <c r="DH10" s="1">
+        <v>6</v>
+      </c>
+      <c r="DI10" s="6">
+        <v>1.1534</v>
+      </c>
       <c r="DJ10" s="1"/>
       <c r="DK10" s="1" t="s">
-        <v>41</v>
-[...4 lines deleted...]
-      <c r="DM10" s="6"/>
+        <v>273</v>
+      </c>
+      <c r="DL10" s="1">
+        <v>13</v>
+      </c>
+      <c r="DM10" s="6">
+        <v>1.1534</v>
+      </c>
       <c r="DN10" s="1"/>
       <c r="DO10" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DP10" s="1">
-        <v>17</v>
-[...5 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="DQ10" s="6">
+        <v>1.1239</v>
+      </c>
+      <c r="DR10" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="DS10" s="1"/>
       <c r="DT10" s="1">
-        <v>17</v>
-[...5 lines deleted...]
-      </c>
+        <v>6</v>
+      </c>
+      <c r="DU10" s="6">
+        <v>1.1239</v>
+      </c>
+      <c r="DV10" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="DW10" s="1"/>
       <c r="DX10" s="1">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="DY10" s="6">
-        <v>1.0673</v>
+        <v>1.1174</v>
       </c>
       <c r="DZ10" s="1" t="s">
-        <v>574</v>
+        <v>687</v>
       </c>
       <c r="EA10" s="1"/>
       <c r="EB10" s="1">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="EC10" s="6">
-        <v>1.0673</v>
+        <v>1.1174</v>
       </c>
       <c r="ED10" s="1" t="s">
-        <v>575</v>
+        <v>688</v>
       </c>
       <c r="EE10" s="1"/>
       <c r="EF10" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="EG10" s="6">
-        <v>1.0673</v>
+        <v>1.1174</v>
       </c>
       <c r="EH10" s="1" t="s">
-        <v>576</v>
+        <v>689</v>
       </c>
       <c r="EI10" s="1"/>
       <c r="EJ10" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="EK10" s="6">
-        <v>1.0749</v>
+        <v>1.1322</v>
       </c>
       <c r="EL10" s="1" t="s">
-        <v>577</v>
+        <v>690</v>
       </c>
       <c r="EM10" s="1"/>
       <c r="EN10" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="EO10" s="6">
-        <v>1.0749</v>
+        <v>1.1322</v>
       </c>
       <c r="EP10" s="1" t="s">
-        <v>578</v>
+        <v>691</v>
       </c>
       <c r="EQ10" s="1"/>
       <c r="ER10" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="ES10" s="6">
-        <v>1.0749</v>
+        <v>1.1322</v>
       </c>
       <c r="ET10" s="1" t="s">
-        <v>579</v>
+        <v>692</v>
       </c>
       <c r="EU10" s="1"/>
       <c r="EV10" s="1">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="EW10" s="6">
-        <v>1.0648</v>
+        <v>1.1199</v>
       </c>
       <c r="EX10" s="1" t="s">
-        <v>580</v>
+        <v>693</v>
       </c>
       <c r="EY10" s="1"/>
       <c r="EZ10" s="1">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="FA10" s="6">
-        <v>1.0648</v>
+        <v>1.1199</v>
       </c>
       <c r="FB10" s="1" t="s">
-        <v>581</v>
+        <v>694</v>
       </c>
       <c r="FC10" s="1"/>
       <c r="FD10" s="1">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="FE10" s="6">
-        <v>1.0648</v>
+        <v>1.1199</v>
       </c>
       <c r="FF10" s="1" t="s">
-        <v>582</v>
+        <v>695</v>
       </c>
       <c r="FG10" s="1"/>
       <c r="FH10" s="1">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="FI10" s="6">
-        <v>1.0119</v>
+        <v>1.1547</v>
       </c>
       <c r="FJ10" s="1" t="s">
-        <v>583</v>
+        <v>696</v>
       </c>
       <c r="FK10" s="1"/>
       <c r="FL10" s="1">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="FM10" s="6">
-        <v>1.0119</v>
-[...4 lines deleted...]
-      <c r="FO10" s="1"/>
+        <v>1.1547</v>
+      </c>
+      <c r="FN10" s="1"/>
+      <c r="FO10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="FP10" s="2">
+        <v>18</v>
+      </c>
+      <c r="FQ10" s="6"/>
+      <c r="FR10" s="1"/>
+      <c r="FS10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="FT10" s="2">
+        <v>18</v>
+      </c>
+      <c r="FU10" s="6"/>
+      <c r="FV10" s="1"/>
+      <c r="FW10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="FX10" s="2">
+        <v>18</v>
+      </c>
+      <c r="FY10" s="6"/>
+      <c r="FZ10" s="1"/>
+      <c r="GA10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GB10" s="2">
+        <v>18</v>
+      </c>
+      <c r="GC10" s="6"/>
+      <c r="GD10" s="1"/>
+      <c r="GE10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GF10" s="2">
+        <v>18</v>
+      </c>
+      <c r="GG10" s="6"/>
+      <c r="GH10" s="1"/>
+      <c r="GI10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GJ10" s="2">
+        <v>18</v>
+      </c>
+      <c r="GK10" s="6"/>
+      <c r="GL10" s="1"/>
+      <c r="GM10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GN10" s="2">
+        <v>18</v>
+      </c>
+      <c r="GO10" s="6"/>
+      <c r="GP10" s="1"/>
+      <c r="GQ10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GR10" s="2">
+        <v>18</v>
+      </c>
+      <c r="GS10" s="6"/>
+      <c r="GT10" s="1"/>
+      <c r="GU10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GV10" s="1">
+        <v>18</v>
+      </c>
+      <c r="GW10" s="6"/>
+      <c r="GX10" s="1"/>
+      <c r="GY10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GZ10" s="1">
+        <v>18</v>
+      </c>
+      <c r="HA10" s="6"/>
+      <c r="HB10" s="1"/>
+      <c r="HC10" s="1" t="s">
+        <v>47</v>
+      </c>
     </row>
-    <row r="11" spans="1:171">
+    <row r="11" spans="1:211">
       <c r="A11" s="1">
         <v>9</v>
       </c>
       <c r="B11" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="C11" s="1">
-        <v>135</v>
-[...25 lines deleted...]
-      <c r="P11" s="1">
+        <v>165</v>
+      </c>
+      <c r="D11" s="1">
+        <v>3</v>
+      </c>
+      <c r="E11" s="6">
+        <v>1.0321</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="G11" s="1"/>
+      <c r="H11" s="1">
+        <v>8</v>
+      </c>
+      <c r="I11" s="6">
+        <v>1.0321</v>
+      </c>
+      <c r="J11" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="K11" s="1"/>
+      <c r="L11" s="1">
         <v>6</v>
       </c>
-      <c r="Q11" s="6">
-[...55 lines deleted...]
-      <c r="AM11" s="1"/>
+      <c r="M11" s="6">
+        <v>1.0321</v>
+      </c>
+      <c r="N11" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="O11" s="1"/>
+      <c r="P11" s="2">
+        <v>18</v>
+      </c>
+      <c r="Q11" s="6"/>
+      <c r="R11" s="1"/>
+      <c r="S11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="T11" s="2">
+        <v>18</v>
+      </c>
+      <c r="U11" s="6"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="X11" s="2">
+        <v>18</v>
+      </c>
+      <c r="Y11" s="6"/>
+      <c r="Z11" s="1"/>
+      <c r="AA11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB11" s="2">
+        <v>18</v>
+      </c>
+      <c r="AC11" s="6"/>
+      <c r="AD11" s="1"/>
+      <c r="AE11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF11" s="2">
+        <v>18</v>
+      </c>
+      <c r="AG11" s="6"/>
+      <c r="AH11" s="1"/>
+      <c r="AI11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AJ11" s="2">
+        <v>18</v>
+      </c>
+      <c r="AK11" s="6"/>
+      <c r="AL11" s="1"/>
+      <c r="AM11" s="1" t="s">
+        <v>47</v>
+      </c>
       <c r="AN11" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AO11" s="6"/>
       <c r="AP11" s="1"/>
       <c r="AQ11" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AR11" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AS11" s="6"/>
       <c r="AT11" s="1"/>
       <c r="AU11" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AV11" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AW11" s="6"/>
       <c r="AX11" s="1"/>
       <c r="AY11" s="1" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="AZ11" s="1">
+        <v>47</v>
+      </c>
+      <c r="AZ11" s="2">
+        <v>18</v>
+      </c>
+      <c r="BA11" s="6"/>
+      <c r="BB11" s="1"/>
+      <c r="BC11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="BD11" s="2">
+        <v>18</v>
+      </c>
+      <c r="BE11" s="6"/>
+      <c r="BF11" s="1"/>
+      <c r="BG11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="BH11" s="2">
+        <v>18</v>
+      </c>
+      <c r="BI11" s="6"/>
+      <c r="BJ11" s="1"/>
+      <c r="BK11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="BL11" s="1">
         <v>4</v>
       </c>
-      <c r="BA11" s="6">
-[...16 lines deleted...]
-      <c r="BH11" s="1">
+      <c r="BM11" s="6">
+        <v>1.0632</v>
+      </c>
+      <c r="BN11" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="BO11" s="1"/>
+      <c r="BP11" s="1">
         <v>3</v>
       </c>
-      <c r="BI11" s="6">
-[...29 lines deleted...]
-      </c>
+      <c r="BQ11" s="6">
+        <v>1.0632</v>
+      </c>
+      <c r="BR11" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="BS11" s="1"/>
+      <c r="BT11" s="1">
+        <v>5</v>
+      </c>
+      <c r="BU11" s="6">
+        <v>1.0632</v>
+      </c>
+      <c r="BV11" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="BW11" s="1"/>
       <c r="BX11" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BY11" s="6"/>
       <c r="BZ11" s="1"/>
       <c r="CA11" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CB11" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CC11" s="6"/>
       <c r="CD11" s="1"/>
       <c r="CE11" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CF11" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CG11" s="6"/>
       <c r="CH11" s="1"/>
       <c r="CI11" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CJ11" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CK11" s="6"/>
       <c r="CL11" s="1"/>
       <c r="CM11" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CN11" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CO11" s="6"/>
       <c r="CP11" s="1"/>
       <c r="CQ11" s="1" t="s">
-        <v>41</v>
-[...24 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="CR11" s="1">
+        <v>4</v>
+      </c>
+      <c r="CS11" s="6">
+        <v>1.0619</v>
+      </c>
+      <c r="CT11" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="CU11" s="1"/>
+      <c r="CV11" s="1">
+        <v>1</v>
+      </c>
+      <c r="CW11" s="6">
+        <v>1.0619</v>
+      </c>
+      <c r="CX11" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="CY11" s="1"/>
+      <c r="CZ11" s="1">
+        <v>2</v>
+      </c>
+      <c r="DA11" s="6">
+        <v>1.0619</v>
+      </c>
+      <c r="DB11" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="DC11" s="1"/>
       <c r="DD11" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DE11" s="6"/>
       <c r="DF11" s="1"/>
       <c r="DG11" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DH11" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DI11" s="6"/>
       <c r="DJ11" s="1"/>
       <c r="DK11" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DL11" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DM11" s="6"/>
       <c r="DN11" s="1"/>
       <c r="DO11" s="1" t="s">
-        <v>41</v>
-[...11 lines deleted...]
-      <c r="DT11" s="1">
+        <v>47</v>
+      </c>
+      <c r="DP11" s="2">
+        <v>18</v>
+      </c>
+      <c r="DQ11" s="6"/>
+      <c r="DR11" s="1"/>
+      <c r="DS11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="DT11" s="2">
+        <v>18</v>
+      </c>
+      <c r="DU11" s="6"/>
+      <c r="DV11" s="1"/>
+      <c r="DW11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="DX11" s="1">
         <v>1</v>
       </c>
-      <c r="DU11" s="6">
-[...13 lines deleted...]
-      </c>
+      <c r="DY11" s="6">
+        <v>1.0673</v>
+      </c>
+      <c r="DZ11" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="EA11" s="1"/>
       <c r="EB11" s="1">
-        <v>17</v>
-[...5 lines deleted...]
-      </c>
+        <v>3</v>
+      </c>
+      <c r="EC11" s="6">
+        <v>1.0673</v>
+      </c>
+      <c r="ED11" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="EE11" s="1"/>
       <c r="EF11" s="1">
-        <v>17</v>
-[...5 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="EG11" s="6">
+        <v>1.0673</v>
+      </c>
+      <c r="EH11" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="EI11" s="1"/>
       <c r="EJ11" s="1">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="EK11" s="6">
-        <v>0.9139</v>
+        <v>1.0749</v>
       </c>
       <c r="EL11" s="1" t="s">
-        <v>596</v>
+        <v>709</v>
       </c>
       <c r="EM11" s="1"/>
       <c r="EN11" s="1">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="EO11" s="6">
-        <v>0.9139</v>
+        <v>1.0749</v>
       </c>
       <c r="EP11" s="1" t="s">
-        <v>597</v>
+        <v>710</v>
       </c>
       <c r="EQ11" s="1"/>
       <c r="ER11" s="1">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="ES11" s="6">
-        <v>0.9139</v>
+        <v>1.0749</v>
       </c>
       <c r="ET11" s="1" t="s">
-        <v>598</v>
+        <v>711</v>
       </c>
       <c r="EU11" s="1"/>
       <c r="EV11" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="EW11" s="6">
-        <v>0.9107</v>
+        <v>1.0648</v>
       </c>
       <c r="EX11" s="1" t="s">
-        <v>599</v>
+        <v>712</v>
       </c>
       <c r="EY11" s="1"/>
       <c r="EZ11" s="1">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="FA11" s="6">
-        <v>0.9107</v>
+        <v>1.0648</v>
       </c>
       <c r="FB11" s="1" t="s">
-        <v>600</v>
+        <v>713</v>
       </c>
       <c r="FC11" s="1"/>
       <c r="FD11" s="1">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="FE11" s="6">
-        <v>0.9107</v>
+        <v>1.0648</v>
       </c>
       <c r="FF11" s="1" t="s">
-        <v>601</v>
+        <v>714</v>
       </c>
       <c r="FG11" s="1"/>
       <c r="FH11" s="1">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="FI11" s="6">
-        <v>0.8972</v>
+        <v>1.0119</v>
       </c>
       <c r="FJ11" s="1" t="s">
-        <v>602</v>
+        <v>715</v>
       </c>
       <c r="FK11" s="1"/>
       <c r="FL11" s="1">
+        <v>5</v>
+      </c>
+      <c r="FM11" s="6">
+        <v>1.0119</v>
+      </c>
+      <c r="FN11" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="FO11" s="1"/>
+      <c r="FP11" s="1">
+        <v>2</v>
+      </c>
+      <c r="FQ11" s="6">
+        <v>1.0385</v>
+      </c>
+      <c r="FR11" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="FS11" s="1"/>
+      <c r="FT11" s="2">
+        <v>18</v>
+      </c>
+      <c r="FU11" s="6"/>
+      <c r="FV11" s="1"/>
+      <c r="FW11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="FX11" s="2">
+        <v>18</v>
+      </c>
+      <c r="FY11" s="6"/>
+      <c r="FZ11" s="1"/>
+      <c r="GA11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GB11" s="1">
         <v>3</v>
       </c>
-      <c r="FM11" s="6">
-[...5 lines deleted...]
-      <c r="FO11" s="1"/>
+      <c r="GC11" s="6">
+        <v>1.028</v>
+      </c>
+      <c r="GD11" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="GE11" s="1"/>
+      <c r="GF11" s="2">
+        <v>18</v>
+      </c>
+      <c r="GG11" s="6"/>
+      <c r="GH11" s="1"/>
+      <c r="GI11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GJ11" s="1">
+        <v>18</v>
+      </c>
+      <c r="GK11" s="6"/>
+      <c r="GL11" s="1"/>
+      <c r="GM11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GN11" s="1">
+        <v>18</v>
+      </c>
+      <c r="GO11" s="6"/>
+      <c r="GP11" s="1"/>
+      <c r="GQ11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GR11" s="1">
+        <v>18</v>
+      </c>
+      <c r="GS11" s="6"/>
+      <c r="GT11" s="1"/>
+      <c r="GU11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GV11" s="1">
+        <v>18</v>
+      </c>
+      <c r="GW11" s="6"/>
+      <c r="GX11" s="1"/>
+      <c r="GY11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GZ11" s="1">
+        <v>18</v>
+      </c>
+      <c r="HA11" s="6"/>
+      <c r="HB11" s="1"/>
+      <c r="HC11" s="1" t="s">
+        <v>47</v>
+      </c>
     </row>
-    <row r="12" spans="1:171">
+    <row r="12" spans="1:211">
       <c r="A12" s="1">
         <v>10</v>
       </c>
       <c r="B12" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="C12" s="1">
-        <v>163</v>
+        <v>216</v>
       </c>
       <c r="D12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="H12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I12" s="6"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="L12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="M12" s="6"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="P12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Q12" s="6"/>
       <c r="R12" s="1"/>
       <c r="S12" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="T12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="U12" s="6"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="X12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Y12" s="6"/>
       <c r="Z12" s="1"/>
       <c r="AA12" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AB12" s="1">
         <v>5</v>
       </c>
       <c r="AC12" s="6">
         <v>1.0134</v>
       </c>
       <c r="AD12" s="1" t="s">
-        <v>604</v>
+        <v>719</v>
       </c>
       <c r="AE12" s="1"/>
       <c r="AF12" s="1">
         <v>3</v>
       </c>
       <c r="AG12" s="6">
         <v>1.0134</v>
       </c>
       <c r="AH12" s="1" t="s">
-        <v>605</v>
+        <v>720</v>
       </c>
       <c r="AI12" s="1"/>
       <c r="AJ12" s="1">
         <v>2</v>
       </c>
       <c r="AK12" s="6">
         <v>1.0134</v>
       </c>
       <c r="AL12" s="1" t="s">
-        <v>606</v>
+        <v>721</v>
       </c>
       <c r="AM12" s="1"/>
       <c r="AN12" s="1">
         <v>6</v>
       </c>
       <c r="AO12" s="6">
         <v>1.0199</v>
       </c>
       <c r="AP12" s="1"/>
       <c r="AQ12" s="1" t="s">
-        <v>243</v>
+        <v>273</v>
       </c>
       <c r="AR12" s="1">
         <v>5</v>
       </c>
       <c r="AS12" s="6">
         <v>1.0199</v>
       </c>
       <c r="AT12" s="1" t="s">
-        <v>607</v>
+        <v>722</v>
       </c>
       <c r="AU12" s="1"/>
       <c r="AV12" s="1">
         <v>2</v>
       </c>
       <c r="AW12" s="6">
         <v>1.0199</v>
       </c>
       <c r="AX12" s="1" t="s">
-        <v>608</v>
+        <v>723</v>
       </c>
       <c r="AY12" s="1"/>
       <c r="AZ12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BA12" s="6"/>
       <c r="BB12" s="1"/>
       <c r="BC12" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BD12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BE12" s="6"/>
       <c r="BF12" s="1"/>
       <c r="BG12" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BH12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BI12" s="6"/>
       <c r="BJ12" s="1"/>
       <c r="BK12" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BL12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BM12" s="6"/>
       <c r="BN12" s="1"/>
       <c r="BO12" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BP12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BQ12" s="6"/>
       <c r="BR12" s="1"/>
       <c r="BS12" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BT12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BU12" s="6"/>
       <c r="BV12" s="1"/>
       <c r="BW12" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BX12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BY12" s="6"/>
       <c r="BZ12" s="1"/>
       <c r="CA12" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CB12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CC12" s="6"/>
       <c r="CD12" s="1"/>
       <c r="CE12" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CF12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CG12" s="6"/>
       <c r="CH12" s="1"/>
       <c r="CI12" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CJ12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CK12" s="6"/>
       <c r="CL12" s="1"/>
       <c r="CM12" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CN12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CO12" s="6"/>
       <c r="CP12" s="1"/>
       <c r="CQ12" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CR12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CS12" s="6"/>
       <c r="CT12" s="1"/>
       <c r="CU12" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CV12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CW12" s="6"/>
       <c r="CX12" s="1"/>
       <c r="CY12" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CZ12" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DA12" s="6"/>
       <c r="DB12" s="1"/>
       <c r="DC12" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="DD12" s="2">
+        <v>18</v>
       </c>
       <c r="DE12" s="6"/>
       <c r="DF12" s="1"/>
       <c r="DG12" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="DH12" s="2">
+        <v>18</v>
       </c>
       <c r="DI12" s="6"/>
       <c r="DJ12" s="1"/>
       <c r="DK12" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="DL12" s="2">
+        <v>18</v>
       </c>
       <c r="DM12" s="6"/>
       <c r="DN12" s="1"/>
       <c r="DO12" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DP12" s="1">
         <v>4</v>
       </c>
       <c r="DQ12" s="6">
         <v>1.0166</v>
       </c>
       <c r="DR12" s="1" t="s">
-        <v>609</v>
+        <v>724</v>
       </c>
       <c r="DS12" s="1"/>
       <c r="DT12" s="1">
         <v>5</v>
       </c>
       <c r="DU12" s="6">
         <v>1.0166</v>
       </c>
       <c r="DV12" s="1" t="s">
-        <v>610</v>
+        <v>725</v>
       </c>
       <c r="DW12" s="1"/>
       <c r="DX12" s="1">
         <v>6</v>
       </c>
       <c r="DY12" s="6">
         <v>1.0197</v>
       </c>
       <c r="DZ12" s="1" t="s">
-        <v>611</v>
+        <v>726</v>
       </c>
       <c r="EA12" s="1"/>
       <c r="EB12" s="1">
         <v>6</v>
       </c>
       <c r="EC12" s="6">
         <v>1.0197</v>
       </c>
       <c r="ED12" s="1" t="s">
-        <v>612</v>
+        <v>727</v>
       </c>
       <c r="EE12" s="1"/>
       <c r="EF12" s="1">
         <v>1</v>
       </c>
       <c r="EG12" s="6">
         <v>1.0197</v>
       </c>
       <c r="EH12" s="1" t="s">
-        <v>613</v>
+        <v>728</v>
       </c>
       <c r="EI12" s="1"/>
-      <c r="EJ12" s="1">
-        <v>17</v>
+      <c r="EJ12" s="2">
+        <v>18</v>
       </c>
       <c r="EK12" s="6"/>
       <c r="EL12" s="1"/>
       <c r="EM12" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="EN12" s="2">
+        <v>18</v>
       </c>
       <c r="EO12" s="6"/>
       <c r="EP12" s="1"/>
       <c r="EQ12" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="ER12" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="ES12" s="6"/>
       <c r="ET12" s="1"/>
       <c r="EU12" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="EV12" s="1">
         <v>3</v>
       </c>
       <c r="EW12" s="6">
         <v>1.0217</v>
       </c>
       <c r="EX12" s="1" t="s">
-        <v>614</v>
+        <v>729</v>
       </c>
       <c r="EY12" s="1"/>
       <c r="EZ12" s="1">
         <v>3</v>
       </c>
       <c r="FA12" s="6">
         <v>1.0217</v>
       </c>
       <c r="FB12" s="1" t="s">
-        <v>615</v>
+        <v>730</v>
       </c>
       <c r="FC12" s="1"/>
       <c r="FD12" s="1">
         <v>4</v>
       </c>
       <c r="FE12" s="6">
         <v>1.0217</v>
       </c>
       <c r="FF12" s="1" t="s">
-        <v>616</v>
+        <v>731</v>
       </c>
       <c r="FG12" s="1"/>
       <c r="FH12" s="1">
         <v>4</v>
       </c>
       <c r="FI12" s="6">
         <v>1.0179</v>
       </c>
       <c r="FJ12" s="1" t="s">
-        <v>617</v>
+        <v>732</v>
       </c>
       <c r="FK12" s="1"/>
       <c r="FL12" s="1">
         <v>2</v>
       </c>
       <c r="FM12" s="6">
         <v>1.0179</v>
       </c>
       <c r="FN12" s="1" t="s">
-        <v>618</v>
+        <v>733</v>
       </c>
       <c r="FO12" s="1"/>
+      <c r="FP12" s="1">
+        <v>4</v>
+      </c>
+      <c r="FQ12" s="6">
+        <v>1.0212</v>
+      </c>
+      <c r="FR12" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="FS12" s="1"/>
+      <c r="FT12" s="1">
+        <v>4</v>
+      </c>
+      <c r="FU12" s="6">
+        <v>1.0249</v>
+      </c>
+      <c r="FV12" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="FW12" s="1"/>
+      <c r="FX12" s="1">
+        <v>3</v>
+      </c>
+      <c r="FY12" s="6">
+        <v>1.0249</v>
+      </c>
+      <c r="FZ12" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="GA12" s="1"/>
+      <c r="GB12" s="1">
+        <v>18</v>
+      </c>
+      <c r="GC12" s="6"/>
+      <c r="GD12" s="1"/>
+      <c r="GE12" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GF12" s="1">
+        <v>18</v>
+      </c>
+      <c r="GG12" s="6"/>
+      <c r="GH12" s="1"/>
+      <c r="GI12" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GJ12" s="1">
+        <v>18</v>
+      </c>
+      <c r="GK12" s="6"/>
+      <c r="GL12" s="1"/>
+      <c r="GM12" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GN12" s="1">
+        <v>18</v>
+      </c>
+      <c r="GO12" s="6"/>
+      <c r="GP12" s="1"/>
+      <c r="GQ12" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GR12" s="1">
+        <v>18</v>
+      </c>
+      <c r="GS12" s="6"/>
+      <c r="GT12" s="1"/>
+      <c r="GU12" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GV12" s="1">
+        <v>18</v>
+      </c>
+      <c r="GW12" s="6"/>
+      <c r="GX12" s="1"/>
+      <c r="GY12" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GZ12" s="1">
+        <v>18</v>
+      </c>
+      <c r="HA12" s="6"/>
+      <c r="HB12" s="1"/>
+      <c r="HC12" s="1" t="s">
+        <v>47</v>
+      </c>
     </row>
-    <row r="13" spans="1:171">
+    <row r="13" spans="1:211">
       <c r="A13" s="1">
         <v>11</v>
       </c>
       <c r="B13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="C13" s="1">
-        <v>235</v>
+        <v>250</v>
       </c>
       <c r="D13" s="1">
         <v>2</v>
       </c>
       <c r="E13" s="6">
         <v>0.9367</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>619</v>
+        <v>737</v>
       </c>
       <c r="G13" s="1"/>
       <c r="H13" s="1">
         <v>6</v>
       </c>
       <c r="I13" s="6">
         <v>0.9367</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>620</v>
+        <v>738</v>
       </c>
       <c r="K13" s="1"/>
       <c r="L13" s="1">
         <v>7</v>
       </c>
       <c r="M13" s="6">
         <v>0.9367</v>
       </c>
       <c r="N13" s="1" t="s">
-        <v>621</v>
+        <v>739</v>
       </c>
       <c r="O13" s="1"/>
       <c r="P13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Q13" s="6"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="T13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="U13" s="6"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="X13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Y13" s="6"/>
       <c r="Z13" s="1"/>
       <c r="AA13" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AB13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AC13" s="6"/>
       <c r="AD13" s="1"/>
       <c r="AE13" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AF13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AG13" s="6"/>
       <c r="AH13" s="1"/>
       <c r="AI13" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AJ13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AK13" s="6"/>
       <c r="AL13" s="1"/>
       <c r="AM13" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AN13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AO13" s="6"/>
       <c r="AP13" s="1"/>
       <c r="AQ13" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AR13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AS13" s="6"/>
       <c r="AT13" s="1"/>
       <c r="AU13" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AV13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AW13" s="6"/>
       <c r="AX13" s="1"/>
       <c r="AY13" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AZ13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BA13" s="6"/>
       <c r="BB13" s="1"/>
       <c r="BC13" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BD13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BE13" s="6"/>
       <c r="BF13" s="1"/>
       <c r="BG13" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BH13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BI13" s="6"/>
       <c r="BJ13" s="1"/>
       <c r="BK13" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BL13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BM13" s="6"/>
       <c r="BN13" s="1"/>
       <c r="BO13" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BP13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BQ13" s="6"/>
       <c r="BR13" s="1"/>
       <c r="BS13" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BT13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BU13" s="6"/>
       <c r="BV13" s="1"/>
       <c r="BW13" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BX13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BY13" s="6"/>
       <c r="BZ13" s="1"/>
       <c r="CA13" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CB13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CC13" s="6"/>
       <c r="CD13" s="1"/>
       <c r="CE13" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CF13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CG13" s="6"/>
       <c r="CH13" s="1"/>
       <c r="CI13" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CJ13" s="1">
         <v>3</v>
       </c>
       <c r="CK13" s="6">
         <v>0.9473</v>
       </c>
       <c r="CL13" s="1" t="s">
-        <v>622</v>
+        <v>740</v>
       </c>
       <c r="CM13" s="1"/>
       <c r="CN13" s="1">
         <v>2</v>
       </c>
       <c r="CO13" s="6">
         <v>0.9473</v>
       </c>
       <c r="CP13" s="1" t="s">
-        <v>623</v>
+        <v>741</v>
       </c>
       <c r="CQ13" s="1"/>
       <c r="CR13" s="1">
         <v>7</v>
       </c>
       <c r="CS13" s="6">
         <v>0.9372</v>
       </c>
       <c r="CT13" s="1" t="s">
-        <v>624</v>
+        <v>742</v>
       </c>
       <c r="CU13" s="1"/>
       <c r="CV13" s="1">
         <v>4</v>
       </c>
       <c r="CW13" s="6">
         <v>0.9372</v>
       </c>
       <c r="CX13" s="1" t="s">
-        <v>625</v>
+        <v>743</v>
       </c>
       <c r="CY13" s="1"/>
       <c r="CZ13" s="1">
         <v>4</v>
       </c>
       <c r="DA13" s="6">
         <v>0.9372</v>
       </c>
       <c r="DB13" s="1" t="s">
-        <v>626</v>
+        <v>744</v>
       </c>
       <c r="DC13" s="1"/>
       <c r="DD13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DE13" s="6"/>
       <c r="DF13" s="1"/>
       <c r="DG13" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DH13" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DI13" s="6"/>
       <c r="DJ13" s="1"/>
       <c r="DK13" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="DL13" s="2">
+        <v>18</v>
       </c>
       <c r="DM13" s="6"/>
       <c r="DN13" s="1"/>
       <c r="DO13" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="DP13" s="2">
+        <v>18</v>
       </c>
       <c r="DQ13" s="6"/>
       <c r="DR13" s="1"/>
       <c r="DS13" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="DT13" s="2">
+        <v>18</v>
       </c>
       <c r="DU13" s="6"/>
       <c r="DV13" s="1"/>
       <c r="DW13" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DX13" s="1">
         <v>3</v>
       </c>
       <c r="DY13" s="6">
         <v>0.9365</v>
       </c>
       <c r="DZ13" s="1" t="s">
-        <v>627</v>
+        <v>745</v>
       </c>
       <c r="EA13" s="1"/>
       <c r="EB13" s="1">
         <v>4</v>
       </c>
       <c r="EC13" s="6">
         <v>0.9365</v>
       </c>
       <c r="ED13" s="1" t="s">
-        <v>628</v>
+        <v>746</v>
       </c>
       <c r="EE13" s="1"/>
       <c r="EF13" s="1">
         <v>6</v>
       </c>
       <c r="EG13" s="6">
         <v>0.9365</v>
       </c>
       <c r="EH13" s="1" t="s">
-        <v>629</v>
+        <v>747</v>
       </c>
       <c r="EI13" s="1"/>
-      <c r="EJ13" s="1">
-        <v>17</v>
+      <c r="EJ13" s="2">
+        <v>18</v>
       </c>
       <c r="EK13" s="6"/>
       <c r="EL13" s="1"/>
       <c r="EM13" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="EN13" s="2">
+        <v>18</v>
       </c>
       <c r="EO13" s="6"/>
       <c r="EP13" s="1"/>
       <c r="EQ13" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="ER13" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="ES13" s="6"/>
       <c r="ET13" s="1"/>
       <c r="EU13" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="EV13" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="EW13" s="6"/>
       <c r="EX13" s="1"/>
       <c r="EY13" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="EZ13" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="FA13" s="6"/>
       <c r="FB13" s="1"/>
       <c r="FC13" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="FD13" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="FE13" s="6"/>
       <c r="FF13" s="1"/>
       <c r="FG13" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="FH13" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="FI13" s="6"/>
       <c r="FJ13" s="1"/>
       <c r="FK13" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="FL13" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="FM13" s="6"/>
       <c r="FN13" s="1"/>
       <c r="FO13" s="1" t="s">
-        <v>41</v>
-      </c>
+        <v>47</v>
+      </c>
+      <c r="FP13" s="1">
+        <v>18</v>
+      </c>
+      <c r="FQ13" s="6"/>
+      <c r="FR13" s="1"/>
+      <c r="FS13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="FT13" s="1">
+        <v>18</v>
+      </c>
+      <c r="FU13" s="6"/>
+      <c r="FV13" s="1"/>
+      <c r="FW13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="FX13" s="1">
+        <v>18</v>
+      </c>
+      <c r="FY13" s="6"/>
+      <c r="FZ13" s="1"/>
+      <c r="GA13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GB13" s="1">
+        <v>18</v>
+      </c>
+      <c r="GC13" s="6"/>
+      <c r="GD13" s="1"/>
+      <c r="GE13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GF13" s="1">
+        <v>5</v>
+      </c>
+      <c r="GG13" s="6">
+        <v>0.9377</v>
+      </c>
+      <c r="GH13" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="GI13" s="1"/>
+      <c r="GJ13" s="1">
+        <v>3</v>
+      </c>
+      <c r="GK13" s="6">
+        <v>0.9377</v>
+      </c>
+      <c r="GL13" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="GM13" s="1"/>
+      <c r="GN13" s="1">
+        <v>6</v>
+      </c>
+      <c r="GO13" s="6">
+        <v>0.9377</v>
+      </c>
+      <c r="GP13" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="GQ13" s="1"/>
+      <c r="GR13" s="1">
+        <v>3</v>
+      </c>
+      <c r="GS13" s="6">
+        <v>0.9444</v>
+      </c>
+      <c r="GT13" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="GU13" s="1"/>
+      <c r="GV13" s="1">
+        <v>4</v>
+      </c>
+      <c r="GW13" s="6">
+        <v>0.9444</v>
+      </c>
+      <c r="GX13" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="GY13" s="1"/>
+      <c r="GZ13" s="1">
+        <v>1</v>
+      </c>
+      <c r="HA13" s="6">
+        <v>0.9444</v>
+      </c>
+      <c r="HB13" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="HC13" s="1"/>
     </row>
-    <row r="14" spans="1:171">
+    <row r="14" spans="1:211">
       <c r="A14" s="1">
         <v>12</v>
       </c>
       <c r="B14" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="C14" s="1">
-        <v>249</v>
+        <v>350</v>
       </c>
       <c r="D14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="H14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I14" s="6"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="L14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="M14" s="6"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="P14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Q14" s="6"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="T14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="U14" s="6"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="X14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Y14" s="6"/>
       <c r="Z14" s="1"/>
       <c r="AA14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AB14" s="1">
         <v>4</v>
       </c>
       <c r="AC14" s="6">
         <v>0.984</v>
       </c>
       <c r="AD14" s="1" t="s">
-        <v>630</v>
+        <v>754</v>
       </c>
       <c r="AE14" s="1"/>
       <c r="AF14" s="1">
         <v>7</v>
       </c>
       <c r="AG14" s="6">
         <v>0.984</v>
       </c>
       <c r="AH14" s="1" t="s">
-        <v>631</v>
+        <v>755</v>
       </c>
       <c r="AI14" s="1"/>
       <c r="AJ14" s="1">
         <v>7</v>
       </c>
       <c r="AK14" s="6">
         <v>0.984</v>
       </c>
       <c r="AL14" s="1" t="s">
-        <v>632</v>
+        <v>756</v>
       </c>
       <c r="AM14" s="1"/>
       <c r="AN14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AO14" s="6"/>
       <c r="AP14" s="1"/>
       <c r="AQ14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AR14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AS14" s="6"/>
       <c r="AT14" s="1"/>
       <c r="AU14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AV14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AW14" s="6"/>
       <c r="AX14" s="1"/>
       <c r="AY14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AZ14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BA14" s="6"/>
       <c r="BB14" s="1"/>
       <c r="BC14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BD14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BE14" s="6"/>
       <c r="BF14" s="1"/>
       <c r="BG14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BH14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BI14" s="6"/>
       <c r="BJ14" s="1"/>
       <c r="BK14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BL14" s="1">
         <v>5</v>
       </c>
       <c r="BM14" s="6">
         <v>1.0022</v>
       </c>
       <c r="BN14" s="1" t="s">
-        <v>633</v>
+        <v>757</v>
       </c>
       <c r="BO14" s="1"/>
       <c r="BP14" s="1">
         <v>4</v>
       </c>
       <c r="BQ14" s="6">
         <v>1.0022</v>
       </c>
       <c r="BR14" s="1" t="s">
-        <v>634</v>
+        <v>758</v>
       </c>
       <c r="BS14" s="1"/>
       <c r="BT14" s="1">
         <v>8</v>
       </c>
       <c r="BU14" s="6">
         <v>1.0022</v>
       </c>
       <c r="BV14" s="1" t="s">
-        <v>635</v>
+        <v>759</v>
       </c>
       <c r="BW14" s="1"/>
       <c r="BX14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BY14" s="6"/>
       <c r="BZ14" s="1"/>
       <c r="CA14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CB14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CC14" s="6"/>
       <c r="CD14" s="1"/>
       <c r="CE14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CF14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CG14" s="6"/>
       <c r="CH14" s="1"/>
       <c r="CI14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CJ14" s="1">
         <v>4</v>
       </c>
       <c r="CK14" s="6">
         <v>1.0101</v>
       </c>
       <c r="CL14" s="1" t="s">
-        <v>636</v>
+        <v>760</v>
       </c>
       <c r="CM14" s="1"/>
       <c r="CN14" s="1">
         <v>4</v>
       </c>
       <c r="CO14" s="6">
         <v>1.0101</v>
       </c>
       <c r="CP14" s="1" t="s">
-        <v>637</v>
+        <v>761</v>
       </c>
       <c r="CQ14" s="1"/>
       <c r="CR14" s="1">
         <v>3</v>
       </c>
       <c r="CS14" s="6">
         <v>1.0206</v>
       </c>
       <c r="CT14" s="1" t="s">
-        <v>638</v>
+        <v>762</v>
       </c>
       <c r="CU14" s="1"/>
       <c r="CV14" s="1">
         <v>8</v>
       </c>
       <c r="CW14" s="6">
         <v>1.0206</v>
       </c>
       <c r="CX14" s="1" t="s">
-        <v>639</v>
+        <v>763</v>
       </c>
       <c r="CY14" s="1"/>
       <c r="CZ14" s="1">
         <v>8</v>
       </c>
       <c r="DA14" s="6">
         <v>1.0206</v>
       </c>
       <c r="DB14" s="1" t="s">
-        <v>640</v>
+        <v>764</v>
       </c>
       <c r="DC14" s="1"/>
       <c r="DD14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DE14" s="6"/>
       <c r="DF14" s="1"/>
       <c r="DG14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DH14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DI14" s="6"/>
       <c r="DJ14" s="1"/>
       <c r="DK14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DL14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DM14" s="6"/>
       <c r="DN14" s="1"/>
       <c r="DO14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DP14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DQ14" s="6"/>
       <c r="DR14" s="1"/>
       <c r="DS14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DT14" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DU14" s="6"/>
       <c r="DV14" s="1"/>
       <c r="DW14" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="DX14" s="2">
+        <v>18</v>
       </c>
       <c r="DY14" s="6"/>
       <c r="DZ14" s="1"/>
       <c r="EA14" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="EB14" s="2">
+        <v>18</v>
       </c>
       <c r="EC14" s="6"/>
       <c r="ED14" s="1"/>
       <c r="EE14" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="EF14" s="2">
+        <v>18</v>
       </c>
       <c r="EG14" s="6"/>
       <c r="EH14" s="1"/>
       <c r="EI14" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="EJ14" s="2">
+        <v>18</v>
       </c>
       <c r="EK14" s="6"/>
       <c r="EL14" s="1"/>
       <c r="EM14" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="EN14" s="2">
+        <v>18</v>
       </c>
       <c r="EO14" s="6"/>
       <c r="EP14" s="1"/>
       <c r="EQ14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="ER14" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="ES14" s="6"/>
       <c r="ET14" s="1"/>
       <c r="EU14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="EV14" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="EW14" s="6"/>
       <c r="EX14" s="1"/>
       <c r="EY14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="EZ14" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="FA14" s="6"/>
       <c r="FB14" s="1"/>
       <c r="FC14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="FD14" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="FE14" s="6"/>
       <c r="FF14" s="1"/>
       <c r="FG14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="FH14" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="FI14" s="6"/>
       <c r="FJ14" s="1"/>
       <c r="FK14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="FL14" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="FM14" s="6"/>
       <c r="FN14" s="1"/>
       <c r="FO14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
+      </c>
+      <c r="FP14" s="1">
+        <v>18</v>
+      </c>
+      <c r="FQ14" s="6"/>
+      <c r="FR14" s="1"/>
+      <c r="FS14" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="FT14" s="1">
+        <v>18</v>
+      </c>
+      <c r="FU14" s="6"/>
+      <c r="FV14" s="1"/>
+      <c r="FW14" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="FX14" s="1">
+        <v>18</v>
+      </c>
+      <c r="FY14" s="6"/>
+      <c r="FZ14" s="1"/>
+      <c r="GA14" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GB14" s="1">
+        <v>18</v>
+      </c>
+      <c r="GC14" s="6"/>
+      <c r="GD14" s="1"/>
+      <c r="GE14" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GF14" s="1">
+        <v>18</v>
+      </c>
+      <c r="GG14" s="6"/>
+      <c r="GH14" s="1"/>
+      <c r="GI14" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GJ14" s="1">
+        <v>18</v>
+      </c>
+      <c r="GK14" s="6"/>
+      <c r="GL14" s="1"/>
+      <c r="GM14" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GN14" s="1">
+        <v>18</v>
+      </c>
+      <c r="GO14" s="6"/>
+      <c r="GP14" s="1"/>
+      <c r="GQ14" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GR14" s="1">
+        <v>18</v>
+      </c>
+      <c r="GS14" s="6"/>
+      <c r="GT14" s="1"/>
+      <c r="GU14" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GV14" s="1">
+        <v>18</v>
+      </c>
+      <c r="GW14" s="6"/>
+      <c r="GX14" s="1"/>
+      <c r="GY14" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GZ14" s="1">
+        <v>18</v>
+      </c>
+      <c r="HA14" s="6"/>
+      <c r="HB14" s="1"/>
+      <c r="HC14" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
-    <row r="15" spans="1:171">
+    <row r="15" spans="1:211">
       <c r="A15" s="1">
         <v>13</v>
       </c>
       <c r="B15" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="C15" s="1">
-        <v>332</v>
+        <v>441</v>
       </c>
       <c r="D15" s="1">
         <v>1</v>
       </c>
       <c r="E15" s="6">
         <v>0.9505</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>641</v>
+        <v>765</v>
       </c>
       <c r="G15" s="1"/>
       <c r="H15" s="1">
         <v>7</v>
       </c>
       <c r="I15" s="6">
         <v>0.9505</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>642</v>
+        <v>766</v>
       </c>
       <c r="K15" s="1"/>
       <c r="L15" s="1">
         <v>1</v>
       </c>
       <c r="M15" s="6">
         <v>0.9505</v>
       </c>
       <c r="N15" s="1" t="s">
-        <v>643</v>
+        <v>767</v>
       </c>
       <c r="O15" s="1"/>
       <c r="P15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Q15" s="6"/>
       <c r="R15" s="1"/>
       <c r="S15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="T15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="U15" s="6"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="X15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Y15" s="6"/>
       <c r="Z15" s="1"/>
       <c r="AA15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AB15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AC15" s="6"/>
       <c r="AD15" s="1"/>
       <c r="AE15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AF15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AG15" s="6"/>
       <c r="AH15" s="1"/>
       <c r="AI15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AJ15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AK15" s="6"/>
       <c r="AL15" s="1"/>
       <c r="AM15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AN15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AO15" s="6"/>
       <c r="AP15" s="1"/>
       <c r="AQ15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AR15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AS15" s="6"/>
       <c r="AT15" s="1"/>
       <c r="AU15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AV15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AW15" s="6"/>
       <c r="AX15" s="1"/>
       <c r="AY15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AZ15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BA15" s="6"/>
       <c r="BB15" s="1"/>
       <c r="BC15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BD15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BE15" s="6"/>
       <c r="BF15" s="1"/>
       <c r="BG15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BH15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BI15" s="6"/>
       <c r="BJ15" s="1"/>
       <c r="BK15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BL15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BM15" s="6"/>
       <c r="BN15" s="1"/>
       <c r="BO15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BP15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BQ15" s="6"/>
       <c r="BR15" s="1"/>
       <c r="BS15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BT15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BU15" s="6"/>
       <c r="BV15" s="1"/>
       <c r="BW15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BX15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BY15" s="6"/>
       <c r="BZ15" s="1"/>
       <c r="CA15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CB15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CC15" s="6"/>
       <c r="CD15" s="1"/>
       <c r="CE15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CF15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CG15" s="6"/>
       <c r="CH15" s="1"/>
       <c r="CI15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CJ15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CK15" s="6"/>
       <c r="CL15" s="1"/>
       <c r="CM15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CN15" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CO15" s="6"/>
       <c r="CP15" s="1"/>
       <c r="CQ15" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="CR15" s="2">
+        <v>18</v>
       </c>
       <c r="CS15" s="6"/>
       <c r="CT15" s="1"/>
       <c r="CU15" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="CV15" s="2">
+        <v>18</v>
       </c>
       <c r="CW15" s="6"/>
       <c r="CX15" s="1"/>
       <c r="CY15" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="CZ15" s="2">
+        <v>18</v>
       </c>
       <c r="DA15" s="6"/>
       <c r="DB15" s="1"/>
       <c r="DC15" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="DD15" s="2">
+        <v>18</v>
       </c>
       <c r="DE15" s="6"/>
       <c r="DF15" s="1"/>
       <c r="DG15" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="DH15" s="2">
+        <v>18</v>
       </c>
       <c r="DI15" s="6"/>
       <c r="DJ15" s="1"/>
       <c r="DK15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DL15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DM15" s="6"/>
       <c r="DN15" s="1"/>
       <c r="DO15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DP15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DQ15" s="6"/>
       <c r="DR15" s="1"/>
       <c r="DS15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DT15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DU15" s="6"/>
       <c r="DV15" s="1"/>
       <c r="DW15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DX15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DY15" s="6"/>
       <c r="DZ15" s="1"/>
       <c r="EA15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="EB15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="EC15" s="6"/>
       <c r="ED15" s="1"/>
       <c r="EE15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="EF15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="EG15" s="6"/>
       <c r="EH15" s="1"/>
       <c r="EI15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="EJ15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="EK15" s="6"/>
       <c r="EL15" s="1"/>
       <c r="EM15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="EN15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="EO15" s="6"/>
       <c r="EP15" s="1"/>
       <c r="EQ15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="ER15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="ES15" s="6"/>
       <c r="ET15" s="1"/>
       <c r="EU15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="EV15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="EW15" s="6"/>
       <c r="EX15" s="1"/>
       <c r="EY15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="EZ15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="FA15" s="6"/>
       <c r="FB15" s="1"/>
       <c r="FC15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="FD15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="FE15" s="6"/>
       <c r="FF15" s="1"/>
       <c r="FG15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="FH15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="FI15" s="6"/>
       <c r="FJ15" s="1"/>
       <c r="FK15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="FL15" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="FM15" s="6"/>
       <c r="FN15" s="1"/>
       <c r="FO15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
+      </c>
+      <c r="FP15" s="1">
+        <v>18</v>
+      </c>
+      <c r="FQ15" s="6"/>
+      <c r="FR15" s="1"/>
+      <c r="FS15" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="FT15" s="1">
+        <v>18</v>
+      </c>
+      <c r="FU15" s="6"/>
+      <c r="FV15" s="1"/>
+      <c r="FW15" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="FX15" s="1">
+        <v>18</v>
+      </c>
+      <c r="FY15" s="6"/>
+      <c r="FZ15" s="1"/>
+      <c r="GA15" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GB15" s="1">
+        <v>18</v>
+      </c>
+      <c r="GC15" s="6"/>
+      <c r="GD15" s="1"/>
+      <c r="GE15" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GF15" s="1">
+        <v>18</v>
+      </c>
+      <c r="GG15" s="6"/>
+      <c r="GH15" s="1"/>
+      <c r="GI15" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GJ15" s="1">
+        <v>18</v>
+      </c>
+      <c r="GK15" s="6"/>
+      <c r="GL15" s="1"/>
+      <c r="GM15" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GN15" s="1">
+        <v>18</v>
+      </c>
+      <c r="GO15" s="6"/>
+      <c r="GP15" s="1"/>
+      <c r="GQ15" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GR15" s="1">
+        <v>18</v>
+      </c>
+      <c r="GS15" s="6"/>
+      <c r="GT15" s="1"/>
+      <c r="GU15" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GV15" s="1">
+        <v>18</v>
+      </c>
+      <c r="GW15" s="6"/>
+      <c r="GX15" s="1"/>
+      <c r="GY15" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GZ15" s="1">
+        <v>18</v>
+      </c>
+      <c r="HA15" s="6"/>
+      <c r="HB15" s="1"/>
+      <c r="HC15" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
-    <row r="16" spans="1:171">
+    <row r="16" spans="1:211">
       <c r="A16" s="1">
         <v>14</v>
       </c>
       <c r="B16" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="C16" s="1">
-        <v>346</v>
+        <v>449</v>
       </c>
       <c r="D16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="H16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I16" s="6"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="L16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="M16" s="6"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="P16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Q16" s="6"/>
       <c r="R16" s="1"/>
       <c r="S16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="T16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="U16" s="6"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="X16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Y16" s="6"/>
       <c r="Z16" s="1"/>
       <c r="AA16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AB16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AC16" s="6"/>
       <c r="AD16" s="1"/>
       <c r="AE16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AF16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AG16" s="6"/>
       <c r="AH16" s="1"/>
       <c r="AI16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AJ16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AK16" s="6"/>
       <c r="AL16" s="1"/>
       <c r="AM16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AN16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AO16" s="6"/>
       <c r="AP16" s="1"/>
       <c r="AQ16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AR16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AS16" s="6"/>
       <c r="AT16" s="1"/>
       <c r="AU16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AV16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AW16" s="6"/>
       <c r="AX16" s="1"/>
       <c r="AY16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AZ16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BA16" s="6"/>
       <c r="BB16" s="1"/>
       <c r="BC16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BD16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BE16" s="6"/>
       <c r="BF16" s="1"/>
       <c r="BG16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BH16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BI16" s="6"/>
       <c r="BJ16" s="1"/>
       <c r="BK16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BL16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BM16" s="6"/>
       <c r="BN16" s="1"/>
       <c r="BO16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BP16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BQ16" s="6"/>
       <c r="BR16" s="1"/>
       <c r="BS16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BT16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BU16" s="6"/>
       <c r="BV16" s="1"/>
       <c r="BW16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BX16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BY16" s="6"/>
       <c r="BZ16" s="1"/>
       <c r="CA16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CB16" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CC16" s="6"/>
       <c r="CD16" s="1"/>
       <c r="CE16" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="CF16" s="2">
+        <v>18</v>
       </c>
       <c r="CG16" s="6"/>
       <c r="CH16" s="1"/>
       <c r="CI16" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="CJ16" s="2">
+        <v>18</v>
       </c>
       <c r="CK16" s="6"/>
       <c r="CL16" s="1"/>
       <c r="CM16" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="CN16" s="2">
+        <v>18</v>
       </c>
       <c r="CO16" s="6"/>
       <c r="CP16" s="1"/>
       <c r="CQ16" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="CR16" s="2">
+        <v>18</v>
       </c>
       <c r="CS16" s="6"/>
       <c r="CT16" s="1"/>
       <c r="CU16" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="CV16" s="2">
+        <v>18</v>
       </c>
       <c r="CW16" s="6"/>
       <c r="CX16" s="1"/>
       <c r="CY16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CZ16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DA16" s="6"/>
       <c r="DB16" s="1"/>
       <c r="DC16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DD16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DE16" s="6"/>
       <c r="DF16" s="1"/>
       <c r="DG16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DH16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DI16" s="6"/>
       <c r="DJ16" s="1"/>
       <c r="DK16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DL16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DM16" s="6"/>
       <c r="DN16" s="1"/>
       <c r="DO16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DP16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DQ16" s="6"/>
       <c r="DR16" s="1"/>
       <c r="DS16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DT16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DU16" s="6"/>
       <c r="DV16" s="1"/>
       <c r="DW16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DX16" s="1">
-        <v>7</v>
-[...7 lines deleted...]
-      <c r="EA16" s="1"/>
+        <v>18</v>
+      </c>
+      <c r="DY16" s="6"/>
+      <c r="DZ16" s="1"/>
+      <c r="EA16" s="1" t="s">
+        <v>47</v>
+      </c>
       <c r="EB16" s="1">
-        <v>8</v>
-[...7 lines deleted...]
-      <c r="EE16" s="1"/>
+        <v>18</v>
+      </c>
+      <c r="EC16" s="6"/>
+      <c r="ED16" s="1"/>
+      <c r="EE16" s="1" t="s">
+        <v>47</v>
+      </c>
       <c r="EF16" s="1">
-        <v>8</v>
-[...7 lines deleted...]
-      <c r="EI16" s="1"/>
+        <v>18</v>
+      </c>
+      <c r="EG16" s="6"/>
+      <c r="EH16" s="1"/>
+      <c r="EI16" s="1" t="s">
+        <v>47</v>
+      </c>
       <c r="EJ16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="EK16" s="6"/>
       <c r="EL16" s="1"/>
       <c r="EM16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="EN16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="EO16" s="6"/>
       <c r="EP16" s="1"/>
       <c r="EQ16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="ER16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="ES16" s="6"/>
       <c r="ET16" s="1"/>
       <c r="EU16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="EV16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="EW16" s="6"/>
       <c r="EX16" s="1"/>
       <c r="EY16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="EZ16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="FA16" s="6"/>
       <c r="FB16" s="1"/>
       <c r="FC16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="FD16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="FE16" s="6"/>
       <c r="FF16" s="1"/>
       <c r="FG16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="FH16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="FI16" s="6"/>
       <c r="FJ16" s="1"/>
       <c r="FK16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="FL16" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="FM16" s="6"/>
       <c r="FN16" s="1"/>
       <c r="FO16" s="1" t="s">
-        <v>41</v>
-      </c>
+        <v>47</v>
+      </c>
+      <c r="FP16" s="1">
+        <v>18</v>
+      </c>
+      <c r="FQ16" s="6"/>
+      <c r="FR16" s="1"/>
+      <c r="FS16" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="FT16" s="1">
+        <v>18</v>
+      </c>
+      <c r="FU16" s="6"/>
+      <c r="FV16" s="1"/>
+      <c r="FW16" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="FX16" s="1">
+        <v>18</v>
+      </c>
+      <c r="FY16" s="6"/>
+      <c r="FZ16" s="1"/>
+      <c r="GA16" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GB16" s="1">
+        <v>18</v>
+      </c>
+      <c r="GC16" s="6"/>
+      <c r="GD16" s="1"/>
+      <c r="GE16" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GF16" s="1">
+        <v>18</v>
+      </c>
+      <c r="GG16" s="6"/>
+      <c r="GH16" s="1"/>
+      <c r="GI16" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GJ16" s="1">
+        <v>18</v>
+      </c>
+      <c r="GK16" s="6"/>
+      <c r="GL16" s="1"/>
+      <c r="GM16" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GN16" s="1">
+        <v>18</v>
+      </c>
+      <c r="GO16" s="6"/>
+      <c r="GP16" s="1"/>
+      <c r="GQ16" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GR16" s="1">
+        <v>6</v>
+      </c>
+      <c r="GS16" s="6">
+        <v>1.0005</v>
+      </c>
+      <c r="GT16" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="GU16" s="1"/>
+      <c r="GV16" s="1">
+        <v>6</v>
+      </c>
+      <c r="GW16" s="6">
+        <v>1.0005</v>
+      </c>
+      <c r="GX16" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="GY16" s="1"/>
+      <c r="GZ16" s="1">
+        <v>5</v>
+      </c>
+      <c r="HA16" s="6">
+        <v>1.0005</v>
+      </c>
+      <c r="HB16" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="HC16" s="1"/>
     </row>
-    <row r="17" spans="1:171">
+    <row r="17" spans="1:211">
       <c r="A17" s="1">
         <v>15</v>
       </c>
       <c r="B17" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C17" s="1">
-        <v>354</v>
+        <v>455</v>
       </c>
       <c r="D17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E17" s="6"/>
       <c r="F17" s="1"/>
       <c r="G17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="H17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I17" s="6"/>
       <c r="J17" s="1"/>
       <c r="K17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="L17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="M17" s="6"/>
       <c r="N17" s="1"/>
       <c r="O17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="P17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Q17" s="6"/>
       <c r="R17" s="1"/>
       <c r="S17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="T17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="U17" s="6"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="X17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Y17" s="6"/>
       <c r="Z17" s="1"/>
       <c r="AA17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AB17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AC17" s="6"/>
       <c r="AD17" s="1"/>
       <c r="AE17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AF17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AG17" s="6"/>
       <c r="AH17" s="1"/>
       <c r="AI17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AJ17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AK17" s="6"/>
       <c r="AL17" s="1"/>
       <c r="AM17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AN17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AO17" s="6"/>
       <c r="AP17" s="1"/>
       <c r="AQ17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AR17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AS17" s="6"/>
       <c r="AT17" s="1"/>
       <c r="AU17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AV17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AW17" s="6"/>
       <c r="AX17" s="1"/>
       <c r="AY17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AZ17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BA17" s="6"/>
       <c r="BB17" s="1"/>
       <c r="BC17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BD17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BE17" s="6"/>
       <c r="BF17" s="1"/>
       <c r="BG17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BH17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BI17" s="6"/>
       <c r="BJ17" s="1"/>
       <c r="BK17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BL17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BM17" s="6"/>
       <c r="BN17" s="1"/>
       <c r="BO17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BP17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BQ17" s="6"/>
       <c r="BR17" s="1"/>
       <c r="BS17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BT17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BU17" s="6"/>
       <c r="BV17" s="1"/>
       <c r="BW17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BX17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BY17" s="6"/>
       <c r="BZ17" s="1"/>
       <c r="CA17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CB17" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CC17" s="6"/>
       <c r="CD17" s="1"/>
       <c r="CE17" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="CF17" s="2">
+        <v>18</v>
       </c>
       <c r="CG17" s="6"/>
       <c r="CH17" s="1"/>
       <c r="CI17" s="1" t="s">
-        <v>41</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="CJ17" s="2">
+        <v>18</v>
+      </c>
+      <c r="CK17" s="6"/>
       <c r="CL17" s="1"/>
       <c r="CM17" s="1" t="s">
-        <v>243</v>
-[...12 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="CN17" s="2">
+        <v>18</v>
+      </c>
+      <c r="CO17" s="6"/>
+      <c r="CP17" s="1"/>
+      <c r="CQ17" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="CR17" s="2">
+        <v>18</v>
       </c>
       <c r="CS17" s="6"/>
       <c r="CT17" s="1"/>
       <c r="CU17" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="CV17" s="2">
+        <v>18</v>
       </c>
       <c r="CW17" s="6"/>
       <c r="CX17" s="1"/>
       <c r="CY17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CZ17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DA17" s="6"/>
       <c r="DB17" s="1"/>
       <c r="DC17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DD17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DE17" s="6"/>
       <c r="DF17" s="1"/>
       <c r="DG17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DH17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DI17" s="6"/>
       <c r="DJ17" s="1"/>
       <c r="DK17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DL17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DM17" s="6"/>
       <c r="DN17" s="1"/>
       <c r="DO17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DP17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DQ17" s="6"/>
       <c r="DR17" s="1"/>
       <c r="DS17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DT17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DU17" s="6"/>
       <c r="DV17" s="1"/>
       <c r="DW17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DX17" s="1">
-        <v>17</v>
-[...5 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="DY17" s="6">
+        <v>0.8817</v>
+      </c>
+      <c r="DZ17" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="EA17" s="1"/>
       <c r="EB17" s="1">
-        <v>17</v>
-[...5 lines deleted...]
-      </c>
+        <v>8</v>
+      </c>
+      <c r="EC17" s="6">
+        <v>0.8817</v>
+      </c>
+      <c r="ED17" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="EE17" s="1"/>
       <c r="EF17" s="1">
-        <v>17</v>
-[...5 lines deleted...]
-      </c>
+        <v>8</v>
+      </c>
+      <c r="EG17" s="6">
+        <v>0.8817</v>
+      </c>
+      <c r="EH17" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="EI17" s="1"/>
       <c r="EJ17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="EK17" s="6"/>
       <c r="EL17" s="1"/>
       <c r="EM17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="EN17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="EO17" s="6"/>
       <c r="EP17" s="1"/>
       <c r="EQ17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="ER17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="ES17" s="6"/>
       <c r="ET17" s="1"/>
       <c r="EU17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="EV17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="EW17" s="6"/>
       <c r="EX17" s="1"/>
       <c r="EY17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="EZ17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="FA17" s="6"/>
       <c r="FB17" s="1"/>
       <c r="FC17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="FD17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="FE17" s="6"/>
       <c r="FF17" s="1"/>
       <c r="FG17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="FH17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="FI17" s="6"/>
       <c r="FJ17" s="1"/>
       <c r="FK17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="FL17" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="FM17" s="6"/>
       <c r="FN17" s="1"/>
       <c r="FO17" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
+      </c>
+      <c r="FP17" s="1">
+        <v>18</v>
+      </c>
+      <c r="FQ17" s="6"/>
+      <c r="FR17" s="1"/>
+      <c r="FS17" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="FT17" s="1">
+        <v>18</v>
+      </c>
+      <c r="FU17" s="6"/>
+      <c r="FV17" s="1"/>
+      <c r="FW17" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="FX17" s="1">
+        <v>18</v>
+      </c>
+      <c r="FY17" s="6"/>
+      <c r="FZ17" s="1"/>
+      <c r="GA17" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GB17" s="1">
+        <v>18</v>
+      </c>
+      <c r="GC17" s="6"/>
+      <c r="GD17" s="1"/>
+      <c r="GE17" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GF17" s="1">
+        <v>18</v>
+      </c>
+      <c r="GG17" s="6"/>
+      <c r="GH17" s="1"/>
+      <c r="GI17" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GJ17" s="1">
+        <v>18</v>
+      </c>
+      <c r="GK17" s="6"/>
+      <c r="GL17" s="1"/>
+      <c r="GM17" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GN17" s="1">
+        <v>18</v>
+      </c>
+      <c r="GO17" s="6"/>
+      <c r="GP17" s="1"/>
+      <c r="GQ17" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GR17" s="1">
+        <v>18</v>
+      </c>
+      <c r="GS17" s="6"/>
+      <c r="GT17" s="1"/>
+      <c r="GU17" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GV17" s="1">
+        <v>18</v>
+      </c>
+      <c r="GW17" s="6"/>
+      <c r="GX17" s="1"/>
+      <c r="GY17" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GZ17" s="1">
+        <v>18</v>
+      </c>
+      <c r="HA17" s="6"/>
+      <c r="HB17" s="1"/>
+      <c r="HC17" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
-    <row r="18" spans="1:171">
+    <row r="18" spans="1:211">
       <c r="A18" s="1">
         <v>16</v>
       </c>
       <c r="B18" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="C18" s="1">
-        <v>356</v>
+        <v>464</v>
       </c>
       <c r="D18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E18" s="6"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="H18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I18" s="6"/>
       <c r="J18" s="1"/>
       <c r="K18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="L18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="M18" s="6"/>
       <c r="N18" s="1"/>
       <c r="O18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="P18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Q18" s="6"/>
       <c r="R18" s="1"/>
       <c r="S18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="T18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="U18" s="6"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="X18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Y18" s="6"/>
       <c r="Z18" s="1"/>
       <c r="AA18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AB18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AC18" s="6"/>
       <c r="AD18" s="1"/>
       <c r="AE18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AF18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AG18" s="6"/>
       <c r="AH18" s="1"/>
       <c r="AI18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AJ18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AK18" s="6"/>
       <c r="AL18" s="1"/>
       <c r="AM18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AN18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AO18" s="6"/>
       <c r="AP18" s="1"/>
       <c r="AQ18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AR18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AS18" s="6"/>
       <c r="AT18" s="1"/>
       <c r="AU18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AV18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AW18" s="6"/>
       <c r="AX18" s="1"/>
       <c r="AY18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AZ18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BA18" s="6"/>
       <c r="BB18" s="1"/>
       <c r="BC18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BD18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BE18" s="6"/>
       <c r="BF18" s="1"/>
       <c r="BG18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BH18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BI18" s="6"/>
       <c r="BJ18" s="1"/>
       <c r="BK18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BL18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BM18" s="6"/>
       <c r="BN18" s="1"/>
       <c r="BO18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BP18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BQ18" s="6"/>
       <c r="BR18" s="1"/>
       <c r="BS18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BT18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BU18" s="6"/>
       <c r="BV18" s="1"/>
       <c r="BW18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="BX18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BY18" s="6"/>
       <c r="BZ18" s="1"/>
       <c r="CA18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CB18" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="CC18" s="6"/>
       <c r="CD18" s="1"/>
       <c r="CE18" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="CF18" s="2">
+        <v>18</v>
       </c>
       <c r="CG18" s="6"/>
       <c r="CH18" s="1"/>
       <c r="CI18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="CJ18" s="1">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="CK18" s="6"/>
+        <v>8</v>
+      </c>
+      <c r="CK18" s="6">
+        <v>1.1</v>
+      </c>
       <c r="CL18" s="1"/>
       <c r="CM18" s="1" t="s">
-        <v>41</v>
+        <v>273</v>
       </c>
       <c r="CN18" s="1">
-        <v>17</v>
-[...7 lines deleted...]
-        <v>17</v>
+        <v>6</v>
+      </c>
+      <c r="CO18" s="6">
+        <v>1.1</v>
+      </c>
+      <c r="CP18" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="CQ18" s="1"/>
+      <c r="CR18" s="2">
+        <v>18</v>
       </c>
       <c r="CS18" s="6"/>
       <c r="CT18" s="1"/>
       <c r="CU18" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="CV18" s="2">
+        <v>18</v>
       </c>
       <c r="CW18" s="6"/>
       <c r="CX18" s="1"/>
       <c r="CY18" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>47</v>
+      </c>
+      <c r="CZ18" s="2">
+        <v>18</v>
       </c>
       <c r="DA18" s="6"/>
       <c r="DB18" s="1"/>
       <c r="DC18" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>47</v>
+      </c>
+      <c r="DD18" s="2">
+        <v>18</v>
       </c>
       <c r="DE18" s="6"/>
       <c r="DF18" s="1"/>
       <c r="DG18" s="1" t="s">
-        <v>243</v>
+        <v>47</v>
       </c>
       <c r="DH18" s="1">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="DI18" s="6"/>
       <c r="DJ18" s="1"/>
       <c r="DK18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DL18" s="1">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="DM18" s="6"/>
       <c r="DN18" s="1"/>
       <c r="DO18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DP18" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DQ18" s="6"/>
       <c r="DR18" s="1"/>
       <c r="DS18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DT18" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DU18" s="6"/>
       <c r="DV18" s="1"/>
       <c r="DW18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="DX18" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DY18" s="6"/>
       <c r="DZ18" s="1"/>
       <c r="EA18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="EB18" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="EC18" s="6"/>
       <c r="ED18" s="1"/>
       <c r="EE18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="EF18" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="EG18" s="6"/>
       <c r="EH18" s="1"/>
       <c r="EI18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="EJ18" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="EK18" s="6"/>
       <c r="EL18" s="1"/>
       <c r="EM18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="EN18" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="EO18" s="6"/>
       <c r="EP18" s="1"/>
       <c r="EQ18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="ER18" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="ES18" s="6"/>
       <c r="ET18" s="1"/>
       <c r="EU18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="EV18" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="EW18" s="6"/>
       <c r="EX18" s="1"/>
       <c r="EY18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="EZ18" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="FA18" s="6"/>
       <c r="FB18" s="1"/>
       <c r="FC18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="FD18" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="FE18" s="6"/>
       <c r="FF18" s="1"/>
       <c r="FG18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="FH18" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="FI18" s="6"/>
       <c r="FJ18" s="1"/>
       <c r="FK18" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="FL18" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="FM18" s="6"/>
       <c r="FN18" s="1"/>
       <c r="FO18" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="FP18" s="1">
+        <v>18</v>
+      </c>
+      <c r="FQ18" s="6"/>
+      <c r="FR18" s="1"/>
+      <c r="FS18" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="FT18" s="1">
+        <v>18</v>
+      </c>
+      <c r="FU18" s="6"/>
+      <c r="FV18" s="1"/>
+      <c r="FW18" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="FX18" s="1">
+        <v>18</v>
+      </c>
+      <c r="FY18" s="6"/>
+      <c r="FZ18" s="1"/>
+      <c r="GA18" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GB18" s="1">
+        <v>18</v>
+      </c>
+      <c r="GC18" s="6"/>
+      <c r="GD18" s="1"/>
+      <c r="GE18" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GF18" s="1">
+        <v>18</v>
+      </c>
+      <c r="GG18" s="6"/>
+      <c r="GH18" s="1"/>
+      <c r="GI18" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GJ18" s="1">
+        <v>18</v>
+      </c>
+      <c r="GK18" s="6"/>
+      <c r="GL18" s="1"/>
+      <c r="GM18" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GN18" s="1">
+        <v>18</v>
+      </c>
+      <c r="GO18" s="6"/>
+      <c r="GP18" s="1"/>
+      <c r="GQ18" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GR18" s="1">
+        <v>18</v>
+      </c>
+      <c r="GS18" s="6"/>
+      <c r="GT18" s="1"/>
+      <c r="GU18" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GV18" s="1">
+        <v>18</v>
+      </c>
+      <c r="GW18" s="6"/>
+      <c r="GX18" s="1"/>
+      <c r="GY18" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GZ18" s="1">
+        <v>18</v>
+      </c>
+      <c r="HA18" s="6"/>
+      <c r="HB18" s="1"/>
+      <c r="HC18" s="1" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="19" spans="1:211">
+      <c r="A19" s="1">
+        <v>17</v>
+      </c>
+      <c r="B19" t="s">
         <v>41</v>
+      </c>
+      <c r="C19" s="1">
+        <v>465</v>
+      </c>
+      <c r="D19" s="2">
+        <v>18</v>
+      </c>
+      <c r="E19" s="6"/>
+      <c r="F19" s="1"/>
+      <c r="G19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H19" s="2">
+        <v>18</v>
+      </c>
+      <c r="I19" s="6"/>
+      <c r="J19" s="1"/>
+      <c r="K19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="L19" s="2">
+        <v>18</v>
+      </c>
+      <c r="M19" s="6"/>
+      <c r="N19" s="1"/>
+      <c r="O19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="P19" s="2">
+        <v>18</v>
+      </c>
+      <c r="Q19" s="6"/>
+      <c r="R19" s="1"/>
+      <c r="S19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="T19" s="2">
+        <v>18</v>
+      </c>
+      <c r="U19" s="6"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="X19" s="2">
+        <v>18</v>
+      </c>
+      <c r="Y19" s="6"/>
+      <c r="Z19" s="1"/>
+      <c r="AA19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB19" s="2">
+        <v>18</v>
+      </c>
+      <c r="AC19" s="6"/>
+      <c r="AD19" s="1"/>
+      <c r="AE19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF19" s="2">
+        <v>18</v>
+      </c>
+      <c r="AG19" s="6"/>
+      <c r="AH19" s="1"/>
+      <c r="AI19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AJ19" s="2">
+        <v>18</v>
+      </c>
+      <c r="AK19" s="6"/>
+      <c r="AL19" s="1"/>
+      <c r="AM19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AN19" s="2">
+        <v>18</v>
+      </c>
+      <c r="AO19" s="6"/>
+      <c r="AP19" s="1"/>
+      <c r="AQ19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AR19" s="2">
+        <v>18</v>
+      </c>
+      <c r="AS19" s="6"/>
+      <c r="AT19" s="1"/>
+      <c r="AU19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AV19" s="2">
+        <v>18</v>
+      </c>
+      <c r="AW19" s="6"/>
+      <c r="AX19" s="1"/>
+      <c r="AY19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AZ19" s="2">
+        <v>18</v>
+      </c>
+      <c r="BA19" s="6"/>
+      <c r="BB19" s="1"/>
+      <c r="BC19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="BD19" s="2">
+        <v>18</v>
+      </c>
+      <c r="BE19" s="6"/>
+      <c r="BF19" s="1"/>
+      <c r="BG19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="BH19" s="2">
+        <v>18</v>
+      </c>
+      <c r="BI19" s="6"/>
+      <c r="BJ19" s="1"/>
+      <c r="BK19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="BL19" s="2">
+        <v>18</v>
+      </c>
+      <c r="BM19" s="6"/>
+      <c r="BN19" s="1"/>
+      <c r="BO19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="BP19" s="2">
+        <v>18</v>
+      </c>
+      <c r="BQ19" s="6"/>
+      <c r="BR19" s="1"/>
+      <c r="BS19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="BT19" s="2">
+        <v>18</v>
+      </c>
+      <c r="BU19" s="6"/>
+      <c r="BV19" s="1"/>
+      <c r="BW19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="BX19" s="2">
+        <v>18</v>
+      </c>
+      <c r="BY19" s="6"/>
+      <c r="BZ19" s="1"/>
+      <c r="CA19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="CB19" s="2">
+        <v>18</v>
+      </c>
+      <c r="CC19" s="6"/>
+      <c r="CD19" s="1"/>
+      <c r="CE19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="CF19" s="2">
+        <v>18</v>
+      </c>
+      <c r="CG19" s="6"/>
+      <c r="CH19" s="1"/>
+      <c r="CI19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="CJ19" s="2">
+        <v>18</v>
+      </c>
+      <c r="CK19" s="6"/>
+      <c r="CL19" s="1"/>
+      <c r="CM19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="CN19" s="2">
+        <v>18</v>
+      </c>
+      <c r="CO19" s="6"/>
+      <c r="CP19" s="1"/>
+      <c r="CQ19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="CR19" s="2">
+        <v>18</v>
+      </c>
+      <c r="CS19" s="6"/>
+      <c r="CT19" s="1"/>
+      <c r="CU19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="CV19" s="2">
+        <v>18</v>
+      </c>
+      <c r="CW19" s="6"/>
+      <c r="CX19" s="1"/>
+      <c r="CY19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="CZ19" s="1">
+        <v>18</v>
+      </c>
+      <c r="DA19" s="6"/>
+      <c r="DB19" s="1"/>
+      <c r="DC19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="DD19" s="1">
+        <v>7</v>
+      </c>
+      <c r="DE19" s="6"/>
+      <c r="DF19" s="1"/>
+      <c r="DG19" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="DH19" s="1">
+        <v>13</v>
+      </c>
+      <c r="DI19" s="6"/>
+      <c r="DJ19" s="1"/>
+      <c r="DK19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="DL19" s="1">
+        <v>13</v>
+      </c>
+      <c r="DM19" s="6"/>
+      <c r="DN19" s="1"/>
+      <c r="DO19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="DP19" s="1">
+        <v>18</v>
+      </c>
+      <c r="DQ19" s="6"/>
+      <c r="DR19" s="1"/>
+      <c r="DS19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="DT19" s="1">
+        <v>18</v>
+      </c>
+      <c r="DU19" s="6"/>
+      <c r="DV19" s="1"/>
+      <c r="DW19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="DX19" s="1">
+        <v>18</v>
+      </c>
+      <c r="DY19" s="6"/>
+      <c r="DZ19" s="1"/>
+      <c r="EA19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EB19" s="1">
+        <v>18</v>
+      </c>
+      <c r="EC19" s="6"/>
+      <c r="ED19" s="1"/>
+      <c r="EE19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EF19" s="1">
+        <v>18</v>
+      </c>
+      <c r="EG19" s="6"/>
+      <c r="EH19" s="1"/>
+      <c r="EI19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EJ19" s="1">
+        <v>18</v>
+      </c>
+      <c r="EK19" s="6"/>
+      <c r="EL19" s="1"/>
+      <c r="EM19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EN19" s="1">
+        <v>18</v>
+      </c>
+      <c r="EO19" s="6"/>
+      <c r="EP19" s="1"/>
+      <c r="EQ19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="ER19" s="1">
+        <v>18</v>
+      </c>
+      <c r="ES19" s="6"/>
+      <c r="ET19" s="1"/>
+      <c r="EU19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EV19" s="1">
+        <v>18</v>
+      </c>
+      <c r="EW19" s="6"/>
+      <c r="EX19" s="1"/>
+      <c r="EY19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="EZ19" s="1">
+        <v>18</v>
+      </c>
+      <c r="FA19" s="6"/>
+      <c r="FB19" s="1"/>
+      <c r="FC19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="FD19" s="1">
+        <v>18</v>
+      </c>
+      <c r="FE19" s="6"/>
+      <c r="FF19" s="1"/>
+      <c r="FG19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="FH19" s="1">
+        <v>18</v>
+      </c>
+      <c r="FI19" s="6"/>
+      <c r="FJ19" s="1"/>
+      <c r="FK19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="FL19" s="1">
+        <v>18</v>
+      </c>
+      <c r="FM19" s="6"/>
+      <c r="FN19" s="1"/>
+      <c r="FO19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="FP19" s="1">
+        <v>18</v>
+      </c>
+      <c r="FQ19" s="6"/>
+      <c r="FR19" s="1"/>
+      <c r="FS19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="FT19" s="1">
+        <v>18</v>
+      </c>
+      <c r="FU19" s="6"/>
+      <c r="FV19" s="1"/>
+      <c r="FW19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="FX19" s="1">
+        <v>18</v>
+      </c>
+      <c r="FY19" s="6"/>
+      <c r="FZ19" s="1"/>
+      <c r="GA19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GB19" s="1">
+        <v>18</v>
+      </c>
+      <c r="GC19" s="6"/>
+      <c r="GD19" s="1"/>
+      <c r="GE19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GF19" s="1">
+        <v>18</v>
+      </c>
+      <c r="GG19" s="6"/>
+      <c r="GH19" s="1"/>
+      <c r="GI19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GJ19" s="1">
+        <v>18</v>
+      </c>
+      <c r="GK19" s="6"/>
+      <c r="GL19" s="1"/>
+      <c r="GM19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GN19" s="1">
+        <v>18</v>
+      </c>
+      <c r="GO19" s="6"/>
+      <c r="GP19" s="1"/>
+      <c r="GQ19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GR19" s="1">
+        <v>18</v>
+      </c>
+      <c r="GS19" s="6"/>
+      <c r="GT19" s="1"/>
+      <c r="GU19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GV19" s="1">
+        <v>18</v>
+      </c>
+      <c r="GW19" s="6"/>
+      <c r="GX19" s="1"/>
+      <c r="GY19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="GZ19" s="1">
+        <v>18</v>
+      </c>
+      <c r="HA19" s="6"/>
+      <c r="HB19" s="1"/>
+      <c r="HC19" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="D1:G1"/>
     <mergeCell ref="H1:K1"/>
     <mergeCell ref="L1:O1"/>
     <mergeCell ref="P1:S1"/>
     <mergeCell ref="T1:W1"/>
     <mergeCell ref="X1:AA1"/>
     <mergeCell ref="AB1:AE1"/>
     <mergeCell ref="AF1:AI1"/>
     <mergeCell ref="AJ1:AM1"/>
     <mergeCell ref="AN1:AQ1"/>
     <mergeCell ref="AR1:AU1"/>
     <mergeCell ref="AV1:AY1"/>
     <mergeCell ref="AZ1:BC1"/>
     <mergeCell ref="BD1:BG1"/>
     <mergeCell ref="BH1:BK1"/>
     <mergeCell ref="BL1:BO1"/>
     <mergeCell ref="BP1:BS1"/>
     <mergeCell ref="BT1:BW1"/>
     <mergeCell ref="BX1:CA1"/>
     <mergeCell ref="CB1:CE1"/>
     <mergeCell ref="CF1:CI1"/>
     <mergeCell ref="CJ1:CM1"/>
     <mergeCell ref="CN1:CQ1"/>
     <mergeCell ref="CR1:CU1"/>
     <mergeCell ref="CV1:CY1"/>
     <mergeCell ref="CZ1:DC1"/>
     <mergeCell ref="DD1:DG1"/>
     <mergeCell ref="DH1:DK1"/>
     <mergeCell ref="DL1:DO1"/>
     <mergeCell ref="DP1:DS1"/>
     <mergeCell ref="DT1:DW1"/>
     <mergeCell ref="DX1:EA1"/>
     <mergeCell ref="EB1:EE1"/>
     <mergeCell ref="EF1:EI1"/>
     <mergeCell ref="EJ1:EM1"/>
     <mergeCell ref="EN1:EQ1"/>
     <mergeCell ref="ER1:EU1"/>
     <mergeCell ref="EV1:EY1"/>
     <mergeCell ref="EZ1:FC1"/>
     <mergeCell ref="FD1:FG1"/>
     <mergeCell ref="FH1:FK1"/>
     <mergeCell ref="FL1:FO1"/>
+    <mergeCell ref="FP1:FS1"/>
+    <mergeCell ref="FT1:FW1"/>
+    <mergeCell ref="FX1:GA1"/>
+    <mergeCell ref="GB1:GE1"/>
+    <mergeCell ref="GF1:GI1"/>
+    <mergeCell ref="GJ1:GM1"/>
+    <mergeCell ref="GN1:GQ1"/>
+    <mergeCell ref="GR1:GU1"/>
+    <mergeCell ref="GV1:GY1"/>
+    <mergeCell ref="GZ1:HC1"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>